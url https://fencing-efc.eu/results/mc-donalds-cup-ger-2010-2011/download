--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1622,51 +1622,51 @@
       </c>
       <c r="C12" t="s">
         <v>27</v>
       </c>
       <c r="D12">
         <v>32</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>11.0</v>
       </c>
       <c r="C13" t="s">
         <v>29</v>
       </c>
       <c r="D13">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E13" t="s">
         <v>30</v>
       </c>
       <c r="F13" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>32</v>
       </c>
       <c r="D14">
         <v>31</v>
       </c>
       <c r="E14" t="s">
         <v>33</v>
       </c>
       <c r="F14" t="s">
@@ -1822,91 +1822,91 @@
       </c>
       <c r="C22" t="s">
         <v>48</v>
       </c>
       <c r="D22">
         <v>32</v>
       </c>
       <c r="E22" t="s">
         <v>15</v>
       </c>
       <c r="F22" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>6.0</v>
       </c>
       <c r="C23" t="s">
         <v>49</v>
       </c>
       <c r="D23">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E23" t="s">
         <v>19</v>
       </c>
       <c r="F23" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>6.0</v>
       </c>
       <c r="C24" t="s">
         <v>50</v>
       </c>
       <c r="D24">
         <v>32</v>
       </c>
       <c r="E24" t="s">
         <v>19</v>
       </c>
       <c r="F24" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>6.0</v>
       </c>
       <c r="C25" t="s">
         <v>52</v>
       </c>
       <c r="D25">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E25" t="s">
         <v>19</v>
       </c>
       <c r="F25" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>54</v>
       </c>
       <c r="D26">
         <v>32</v>
       </c>
       <c r="E26" t="s">
         <v>30</v>
       </c>
       <c r="F26" t="s">
@@ -2039,51 +2039,51 @@
       </c>
       <c r="C33" t="s">
         <v>67</v>
       </c>
       <c r="D33">
         <v>30</v>
       </c>
       <c r="E33" t="s">
         <v>10</v>
       </c>
       <c r="F33" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>68</v>
       </c>
       <c r="D34">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E34" t="s">
         <v>19</v>
       </c>
       <c r="F34" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>69</v>
       </c>
       <c r="D35">
         <v>31</v>
       </c>
       <c r="E35" t="s">
         <v>70</v>
       </c>
       <c r="F35" t="s">
@@ -2836,51 +2836,51 @@
       </c>
       <c r="C73" t="s">
         <v>132</v>
       </c>
       <c r="D73">
         <v>31</v>
       </c>
       <c r="E73" t="s">
         <v>10</v>
       </c>
       <c r="F73" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>1.0</v>
       </c>
       <c r="C74" t="s">
         <v>134</v>
       </c>
       <c r="D74">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E74" t="s">
         <v>15</v>
       </c>
       <c r="F74" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>1.0</v>
       </c>
       <c r="C75" t="s">
         <v>136</v>
       </c>
       <c r="D75">
         <v>32</v>
       </c>
       <c r="E75" t="s">
         <v>19</v>
       </c>
       <c r="F75" t="s">
@@ -2956,131 +2956,131 @@
       </c>
       <c r="C79" t="s">
         <v>144</v>
       </c>
       <c r="D79">
         <v>29</v>
       </c>
       <c r="E79" t="s">
         <v>59</v>
       </c>
       <c r="F79" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>1.0</v>
       </c>
       <c r="C80" t="s">
         <v>146</v>
       </c>
       <c r="D80">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E80" t="s">
         <v>61</v>
       </c>
       <c r="F80" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>79</v>
       </c>
       <c r="B81">
         <v>1.0</v>
       </c>
       <c r="C81" t="s">
         <v>148</v>
       </c>
       <c r="D81">
         <v>31</v>
       </c>
       <c r="E81" t="s">
         <v>61</v>
       </c>
       <c r="F81" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>1.0</v>
       </c>
       <c r="C82" t="s">
         <v>150</v>
       </c>
       <c r="D82">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E82" t="s">
         <v>15</v>
       </c>
       <c r="F82" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
         <v>1.0</v>
       </c>
       <c r="C83" t="s">
         <v>152</v>
       </c>
       <c r="D83">
         <v>32</v>
       </c>
       <c r="E83" t="s">
         <v>15</v>
       </c>
       <c r="F83" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>1.0</v>
       </c>
       <c r="C84" t="s">
         <v>153</v>
       </c>
       <c r="D84">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E84" t="s">
         <v>15</v>
       </c>
       <c r="F84" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>1.0</v>
       </c>
       <c r="C85" t="s">
         <v>154</v>
       </c>
       <c r="D85">
         <v>30</v>
       </c>
       <c r="E85" t="s">
         <v>59</v>
       </c>
     </row>
@@ -3250,51 +3250,51 @@
       </c>
       <c r="C94" t="s">
         <v>164</v>
       </c>
       <c r="D94">
         <v>32</v>
       </c>
       <c r="E94" t="s">
         <v>61</v>
       </c>
       <c r="F94" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>1.0</v>
       </c>
       <c r="C95" t="s">
         <v>166</v>
       </c>
       <c r="D95">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E95" t="s">
         <v>61</v>
       </c>
       <c r="F95" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
         <v>1.0</v>
       </c>
       <c r="C96" t="s">
         <v>168</v>
       </c>
       <c r="D96">
         <v>32</v>
       </c>
       <c r="E96" t="s">
         <v>15</v>
       </c>
       <c r="F96" t="s">
@@ -3407,51 +3407,51 @@
       </c>
       <c r="B102">
         <v>1.0</v>
       </c>
       <c r="C102" t="s">
         <v>179</v>
       </c>
       <c r="D102">
         <v>31</v>
       </c>
       <c r="E102" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103">
         <v>1.0</v>
       </c>
       <c r="C103" t="s">
         <v>180</v>
       </c>
       <c r="D103">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E103" t="s">
         <v>19</v>
       </c>
       <c r="F103" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104">
         <v>1.0</v>
       </c>
       <c r="C104" t="s">
         <v>182</v>
       </c>
       <c r="D104">
         <v>31</v>
       </c>
       <c r="E104" t="s">
         <v>30</v>
       </c>
       <c r="F104" t="s">
@@ -3487,51 +3487,51 @@
       </c>
       <c r="C106" t="s">
         <v>186</v>
       </c>
       <c r="D106">
         <v>32</v>
       </c>
       <c r="E106" t="s">
         <v>187</v>
       </c>
       <c r="F106" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
         <v>1.0</v>
       </c>
       <c r="C107" t="s">
         <v>189</v>
       </c>
       <c r="D107">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E107" t="s">
         <v>61</v>
       </c>
       <c r="F107" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108">
         <v>1.0</v>
       </c>
       <c r="C108" t="s">
         <v>191</v>
       </c>
       <c r="D108">
         <v>32</v>
       </c>
       <c r="E108" t="s">
         <v>125</v>
       </c>
       <c r="F108" t="s">
@@ -3664,51 +3664,51 @@
       </c>
       <c r="C115" t="s">
         <v>204</v>
       </c>
       <c r="D115">
         <v>31</v>
       </c>
       <c r="E115" t="s">
         <v>7</v>
       </c>
       <c r="F115" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116">
         <v>1.0</v>
       </c>
       <c r="C116" t="s">
         <v>205</v>
       </c>
       <c r="D116">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E116" t="s">
         <v>10</v>
       </c>
       <c r="F116" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117">
         <v>1.0</v>
       </c>
       <c r="C117" t="s">
         <v>206</v>
       </c>
       <c r="D117">
         <v>32</v>
       </c>
       <c r="E117" t="s">
         <v>15</v>
       </c>
       <c r="F117" t="s">
@@ -3804,51 +3804,51 @@
       </c>
       <c r="C122" t="s">
         <v>214</v>
       </c>
       <c r="D122">
         <v>32</v>
       </c>
       <c r="E122" t="s">
         <v>10</v>
       </c>
       <c r="F122" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>121</v>
       </c>
       <c r="B123">
         <v>1.0</v>
       </c>
       <c r="C123" t="s">
         <v>216</v>
       </c>
       <c r="D123">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E123" t="s">
         <v>30</v>
       </c>
       <c r="F123" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124">
         <v>1.0</v>
       </c>
       <c r="C124" t="s">
         <v>218</v>
       </c>
       <c r="D124">
         <v>30</v>
       </c>
       <c r="E124" t="s">
         <v>219</v>
       </c>
       <c r="F124" t="s">
@@ -3924,51 +3924,51 @@
       </c>
       <c r="C128" t="s">
         <v>224</v>
       </c>
       <c r="D128">
         <v>30</v>
       </c>
       <c r="E128" t="s">
         <v>15</v>
       </c>
       <c r="F128" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="B129">
         <v>1.0</v>
       </c>
       <c r="C129" t="s">
         <v>225</v>
       </c>
       <c r="D129">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E129" t="s">
         <v>61</v>
       </c>
       <c r="F129" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>128</v>
       </c>
       <c r="B130">
         <v>1.0</v>
       </c>
       <c r="C130" t="s">
         <v>226</v>
       </c>
       <c r="D130">
         <v>32</v>
       </c>
       <c r="E130" t="s">
         <v>7</v>
       </c>
     </row>
@@ -4145,68 +4145,68 @@
     <row r="141" spans="1:6">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="C141" t="s">
         <v>243</v>
       </c>
       <c r="D141">
         <v>32</v>
       </c>
       <c r="E141" t="s">
         <v>30</v>
       </c>
       <c r="F141" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="C142" t="s">
         <v>245</v>
       </c>
       <c r="D142">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E142" t="s">
         <v>15</v>
       </c>
       <c r="F142" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>141</v>
       </c>
       <c r="C143" t="s">
         <v>247</v>
       </c>
       <c r="D143">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E143" t="s">
         <v>30</v>
       </c>
       <c r="F143" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="C144" t="s">
         <v>248</v>
       </c>
       <c r="D144">
         <v>30</v>
       </c>
       <c r="E144" t="s">
         <v>115</v>
       </c>
       <c r="F144" t="s">
         <v>116</v>
       </c>
     </row>
@@ -4400,51 +4400,51 @@
     <row r="156" spans="1:6">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="C156" t="s">
         <v>269</v>
       </c>
       <c r="D156">
         <v>31</v>
       </c>
       <c r="E156" t="s">
         <v>184</v>
       </c>
       <c r="F156" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>155</v>
       </c>
       <c r="C157" t="s">
         <v>270</v>
       </c>
       <c r="D157">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E157" t="s">
         <v>30</v>
       </c>
       <c r="F157" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="C158" t="s">
         <v>272</v>
       </c>
       <c r="D158">
         <v>30</v>
       </c>
       <c r="E158" t="s">
         <v>184</v>
       </c>
       <c r="F158" t="s">
         <v>185</v>
       </c>
     </row>
@@ -4655,51 +4655,51 @@
     <row r="171" spans="1:6">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="C171" t="s">
         <v>292</v>
       </c>
       <c r="D171">
         <v>29</v>
       </c>
       <c r="E171" t="s">
         <v>15</v>
       </c>
       <c r="F171" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="C172" t="s">
         <v>293</v>
       </c>
       <c r="D172">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E172" t="s">
         <v>59</v>
       </c>
       <c r="F172" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="C173" t="s">
         <v>295</v>
       </c>
       <c r="D173">
         <v>30</v>
       </c>
       <c r="E173" t="s">
         <v>15</v>
       </c>
       <c r="F173" t="s">
         <v>296</v>
       </c>
     </row>
@@ -5119,51 +5119,51 @@
     <row r="199" spans="1:6">
       <c r="A199">
         <v>198</v>
       </c>
       <c r="C199" t="s">
         <v>327</v>
       </c>
       <c r="D199">
         <v>28</v>
       </c>
       <c r="E199" t="s">
         <v>15</v>
       </c>
       <c r="F199" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>199</v>
       </c>
       <c r="C200" t="s">
         <v>328</v>
       </c>
       <c r="D200">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E200" t="s">
         <v>201</v>
       </c>
       <c r="F200" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>200</v>
       </c>
       <c r="C201" t="s">
         <v>329</v>
       </c>
       <c r="D201">
         <v>31</v>
       </c>
       <c r="E201" t="s">
         <v>237</v>
       </c>
       <c r="F201" t="s">
         <v>238</v>
       </c>
     </row>