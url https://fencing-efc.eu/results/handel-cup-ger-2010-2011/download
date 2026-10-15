--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1280,51 +1280,51 @@
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6">
         <v>32</v>
       </c>
       <c r="E6" t="s">
         <v>19</v>
       </c>
       <c r="F6" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E7" t="s">
         <v>13</v>
       </c>
       <c r="F7" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8">
         <v>32</v>
       </c>
       <c r="E8" t="s">
         <v>24</v>
       </c>
       <c r="F8" t="s">
@@ -1740,51 +1740,51 @@
       </c>
       <c r="C29" t="s">
         <v>63</v>
       </c>
       <c r="D29">
         <v>30</v>
       </c>
       <c r="E29" t="s">
         <v>64</v>
       </c>
       <c r="F29" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>66</v>
       </c>
       <c r="D30">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E30" t="s">
         <v>64</v>
       </c>
       <c r="F30" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>68</v>
       </c>
       <c r="D31">
         <v>31</v>
       </c>
       <c r="E31" t="s">
         <v>13</v>
       </c>
       <c r="F31" t="s">
@@ -1800,51 +1800,51 @@
       </c>
       <c r="C32" t="s">
         <v>70</v>
       </c>
       <c r="D32">
         <v>31</v>
       </c>
       <c r="E32" t="s">
         <v>19</v>
       </c>
       <c r="F32" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>72</v>
       </c>
       <c r="D33">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E33" t="s">
         <v>19</v>
       </c>
       <c r="F33" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>73</v>
       </c>
       <c r="D34">
         <v>32</v>
       </c>
       <c r="E34" t="s">
         <v>16</v>
       </c>
       <c r="F34" t="s">
@@ -2257,51 +2257,51 @@
       </c>
       <c r="C55" t="s">
         <v>105</v>
       </c>
       <c r="D55">
         <v>32</v>
       </c>
       <c r="E55" t="s">
         <v>106</v>
       </c>
       <c r="F55" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
         <v>108</v>
       </c>
       <c r="D56">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E56" t="s">
         <v>109</v>
       </c>
       <c r="F56" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>2.0</v>
       </c>
       <c r="C57" t="s">
         <v>111</v>
       </c>
       <c r="D57">
         <v>31</v>
       </c>
       <c r="E57" t="s">
         <v>13</v>
       </c>
       <c r="F57" t="s">
@@ -2514,51 +2514,51 @@
       </c>
       <c r="C68" t="s">
         <v>126</v>
       </c>
       <c r="D68">
         <v>32</v>
       </c>
       <c r="E68" t="s">
         <v>13</v>
       </c>
       <c r="F68" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>1.0</v>
       </c>
       <c r="C69" t="s">
         <v>127</v>
       </c>
       <c r="D69">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E69" t="s">
         <v>56</v>
       </c>
       <c r="F69" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>1.0</v>
       </c>
       <c r="C70" t="s">
         <v>128</v>
       </c>
       <c r="D70">
         <v>31</v>
       </c>
       <c r="E70" t="s">
         <v>13</v>
       </c>
       <c r="F70" t="s">
@@ -2594,91 +2594,91 @@
       </c>
       <c r="C72" t="s">
         <v>131</v>
       </c>
       <c r="D72">
         <v>30</v>
       </c>
       <c r="E72" t="s">
         <v>109</v>
       </c>
       <c r="F72" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>1.0</v>
       </c>
       <c r="C73" t="s">
         <v>132</v>
       </c>
       <c r="D73">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E73" t="s">
         <v>44</v>
       </c>
       <c r="F73" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>1.0</v>
       </c>
       <c r="C74" t="s">
         <v>134</v>
       </c>
       <c r="D74">
         <v>31</v>
       </c>
       <c r="E74" t="s">
         <v>109</v>
       </c>
       <c r="F74" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>1.0</v>
       </c>
       <c r="C75" t="s">
         <v>135</v>
       </c>
       <c r="D75">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E75" t="s">
         <v>16</v>
       </c>
       <c r="F75" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>1.0</v>
       </c>
       <c r="C76" t="s">
         <v>137</v>
       </c>
       <c r="D76">
         <v>32</v>
       </c>
       <c r="E76" t="s">
         <v>13</v>
       </c>
       <c r="F76" t="s">
@@ -2954,51 +2954,51 @@
       </c>
       <c r="C90" t="s">
         <v>162</v>
       </c>
       <c r="D90">
         <v>31</v>
       </c>
       <c r="E90" t="s">
         <v>13</v>
       </c>
       <c r="F90" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
         <v>1.0</v>
       </c>
       <c r="C91" t="s">
         <v>163</v>
       </c>
       <c r="D91">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E91" t="s">
         <v>13</v>
       </c>
       <c r="F91" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
         <v>1.0</v>
       </c>
       <c r="C92" t="s">
         <v>164</v>
       </c>
       <c r="D92">
         <v>29</v>
       </c>
       <c r="E92" t="s">
         <v>16</v>
       </c>
       <c r="F92" t="s">
@@ -3154,51 +3154,51 @@
       </c>
       <c r="C100" t="s">
         <v>175</v>
       </c>
       <c r="D100">
         <v>31</v>
       </c>
       <c r="E100" t="s">
         <v>19</v>
       </c>
       <c r="F100" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101">
         <v>1.0</v>
       </c>
       <c r="C101" t="s">
         <v>176</v>
       </c>
       <c r="D101">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E101" t="s">
         <v>56</v>
       </c>
       <c r="F101" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102">
         <v>1.0</v>
       </c>
       <c r="C102" t="s">
         <v>178</v>
       </c>
       <c r="D102">
         <v>31</v>
       </c>
       <c r="E102" t="s">
         <v>56</v>
       </c>
       <c r="F102" t="s">
@@ -3214,51 +3214,51 @@
       </c>
       <c r="C103" t="s">
         <v>180</v>
       </c>
       <c r="D103">
         <v>31</v>
       </c>
       <c r="E103" t="s">
         <v>35</v>
       </c>
       <c r="F103" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104">
         <v>1.0</v>
       </c>
       <c r="C104" t="s">
         <v>181</v>
       </c>
       <c r="D104">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E104" t="s">
         <v>13</v>
       </c>
       <c r="F104" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105">
         <v>1.0</v>
       </c>
       <c r="C105" t="s">
         <v>182</v>
       </c>
       <c r="D105">
         <v>30</v>
       </c>
       <c r="E105" t="s">
         <v>13</v>
       </c>
       <c r="F105" t="s">
@@ -3374,51 +3374,51 @@
       </c>
       <c r="C111" t="s">
         <v>190</v>
       </c>
       <c r="D111">
         <v>32</v>
       </c>
       <c r="E111" t="s">
         <v>13</v>
       </c>
       <c r="F111" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112">
         <v>1.0</v>
       </c>
       <c r="C112" t="s">
         <v>192</v>
       </c>
       <c r="D112">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E112" t="s">
         <v>56</v>
       </c>
       <c r="F112" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113">
         <v>1.0</v>
       </c>
       <c r="C113" t="s">
         <v>193</v>
       </c>
       <c r="D113">
         <v>31</v>
       </c>
       <c r="E113" t="s">
         <v>64</v>
       </c>
     </row>
@@ -3451,51 +3451,51 @@
       </c>
       <c r="C115" t="s">
         <v>196</v>
       </c>
       <c r="D115">
         <v>31</v>
       </c>
       <c r="E115" t="s">
         <v>13</v>
       </c>
       <c r="F115" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116">
         <v>1.0</v>
       </c>
       <c r="C116" t="s">
         <v>198</v>
       </c>
       <c r="D116">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E116" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117">
         <v>1.0</v>
       </c>
       <c r="C117" t="s">
         <v>199</v>
       </c>
       <c r="D117">
         <v>30</v>
       </c>
       <c r="E117" t="s">
         <v>64</v>
       </c>
       <c r="F117" t="s">
         <v>96</v>
       </c>
     </row>
@@ -3548,51 +3548,51 @@
       </c>
       <c r="C120" t="s">
         <v>202</v>
       </c>
       <c r="D120">
         <v>30</v>
       </c>
       <c r="E120" t="s">
         <v>13</v>
       </c>
       <c r="F120" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121">
         <v>1.0</v>
       </c>
       <c r="C121" t="s">
         <v>203</v>
       </c>
       <c r="D121">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E121" t="s">
         <v>13</v>
       </c>
       <c r="F121" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122">
         <v>1.0</v>
       </c>
       <c r="C122" t="s">
         <v>204</v>
       </c>
       <c r="D122">
         <v>30</v>
       </c>
       <c r="E122" t="s">
         <v>13</v>
       </c>
       <c r="F122" t="s">
@@ -3668,51 +3668,51 @@
       </c>
       <c r="C126" t="s">
         <v>208</v>
       </c>
       <c r="D126">
         <v>30</v>
       </c>
       <c r="E126" t="s">
         <v>153</v>
       </c>
       <c r="F126" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127">
         <v>1.0</v>
       </c>
       <c r="C127" t="s">
         <v>210</v>
       </c>
       <c r="D127">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E127" t="s">
         <v>10</v>
       </c>
       <c r="F127" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="B128">
         <v>1.0</v>
       </c>
       <c r="C128" t="s">
         <v>212</v>
       </c>
       <c r="D128">
         <v>31</v>
       </c>
       <c r="E128" t="s">
         <v>13</v>
       </c>
       <c r="F128" t="s">
@@ -3776,51 +3776,51 @@
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="C132" t="s">
         <v>219</v>
       </c>
       <c r="D132">
         <v>30</v>
       </c>
       <c r="E132" t="s">
         <v>13</v>
       </c>
       <c r="F132" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="C133" t="s">
         <v>221</v>
       </c>
       <c r="D133">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E133" t="s">
         <v>13</v>
       </c>
       <c r="F133" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="C134" t="s">
         <v>222</v>
       </c>
       <c r="D134">
         <v>30</v>
       </c>
       <c r="E134" t="s">
         <v>64</v>
       </c>
       <c r="F134" t="s">
         <v>65</v>
       </c>
     </row>
@@ -3855,51 +3855,51 @@
         <v>225</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>226</v>
       </c>
       <c r="D137">
         <v>30</v>
       </c>
       <c r="E137" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>136</v>
       </c>
       <c r="C138" t="s">
         <v>227</v>
       </c>
       <c r="D138">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E138" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>140</v>
       </c>
       <c r="C139" t="s">
         <v>228</v>
       </c>
       <c r="D139">
         <v>29</v>
       </c>
       <c r="E139" t="s">
         <v>13</v>
       </c>
       <c r="F139" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>140</v>
@@ -4090,85 +4090,85 @@
     <row r="151" spans="1:6">
       <c r="A151">
         <v>151</v>
       </c>
       <c r="C151" t="s">
         <v>242</v>
       </c>
       <c r="D151">
         <v>32</v>
       </c>
       <c r="E151" t="s">
         <v>56</v>
       </c>
       <c r="F151" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>152</v>
       </c>
       <c r="C152" t="s">
         <v>244</v>
       </c>
       <c r="D152">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E152" t="s">
         <v>64</v>
       </c>
       <c r="F152" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>153</v>
       </c>
       <c r="C153" t="s">
         <v>245</v>
       </c>
       <c r="D153">
         <v>30</v>
       </c>
       <c r="E153" t="s">
         <v>13</v>
       </c>
       <c r="F153" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>154</v>
       </c>
       <c r="C154" t="s">
         <v>247</v>
       </c>
       <c r="D154">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E154" t="s">
         <v>7</v>
       </c>
       <c r="F154" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>155</v>
       </c>
       <c r="C155" t="s">
         <v>248</v>
       </c>
       <c r="D155">
         <v>30</v>
       </c>
       <c r="E155" t="s">
         <v>109</v>
       </c>
       <c r="F155" t="s">
         <v>110</v>
       </c>
     </row>
@@ -4192,51 +4192,51 @@
     <row r="157" spans="1:6">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="C157" t="s">
         <v>250</v>
       </c>
       <c r="D157">
         <v>30</v>
       </c>
       <c r="E157" t="s">
         <v>44</v>
       </c>
       <c r="F157" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>158</v>
       </c>
       <c r="C158" t="s">
         <v>251</v>
       </c>
       <c r="D158">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E158" t="s">
         <v>13</v>
       </c>
       <c r="F158" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>159</v>
       </c>
       <c r="C159" t="s">
         <v>252</v>
       </c>
       <c r="D159">
         <v>31</v>
       </c>
       <c r="E159" t="s">
         <v>44</v>
       </c>
       <c r="F159" t="s">
         <v>133</v>
       </c>
     </row>