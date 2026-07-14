--- v0 (2026-05-15)
+++ v1 (2026-07-14)
@@ -457,51 +457,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>36</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">