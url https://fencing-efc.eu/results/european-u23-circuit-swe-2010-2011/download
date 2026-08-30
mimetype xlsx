--- v1 (2026-07-14)
+++ v2 (2026-08-30)
@@ -477,91 +477,91 @@
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>34</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>33</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
         <v>13</v>
       </c>
       <c r="D6">
         <v>43</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
         <v>14</v>
       </c>
     </row>