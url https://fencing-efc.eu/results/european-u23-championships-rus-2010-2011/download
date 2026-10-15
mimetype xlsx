--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1496,51 +1496,51 @@
       </c>
       <c r="C9" t="s">
         <v>24</v>
       </c>
       <c r="D9">
         <v>35</v>
       </c>
       <c r="E9" t="s">
         <v>25</v>
       </c>
       <c r="F9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="D11">
         <v>37</v>
       </c>
       <c r="E11" t="s">
         <v>29</v>
       </c>
       <c r="F11" t="s">
         <v>30</v>
       </c>
     </row>
@@ -1590,51 +1590,51 @@
       </c>
       <c r="C14" t="s">
         <v>33</v>
       </c>
       <c r="D14">
         <v>34</v>
       </c>
       <c r="E14" t="s">
         <v>34</v>
       </c>
       <c r="F14" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>36</v>
       </c>
       <c r="D15">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E15" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>37</v>
       </c>
       <c r="D16">
         <v>38</v>
       </c>
       <c r="E16" t="s">
         <v>23</v>
       </c>
       <c r="F16" t="s">
         <v>38</v>
       </c>
     </row>
@@ -1818,51 +1818,51 @@
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>58</v>
       </c>
       <c r="D26">
         <v>34</v>
       </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>59</v>
       </c>
       <c r="D27">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E27" t="s">
         <v>60</v>
       </c>
       <c r="F27" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>62</v>
       </c>
       <c r="D28">
         <v>35</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
     </row>
@@ -1915,51 +1915,51 @@
       </c>
       <c r="C31" t="s">
         <v>68</v>
       </c>
       <c r="D31">
         <v>36</v>
       </c>
       <c r="E31" t="s">
         <v>7</v>
       </c>
       <c r="F31" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>70</v>
       </c>
       <c r="D32">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E32" t="s">
         <v>15</v>
       </c>
       <c r="F32" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>71</v>
       </c>
       <c r="D33">
         <v>36</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
       <c r="F33" t="s">
@@ -2585,51 +2585,51 @@
       </c>
       <c r="C12" t="s">
         <v>110</v>
       </c>
       <c r="D12">
         <v>36</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>112</v>
       </c>
       <c r="D13">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E13" t="s">
         <v>25</v>
       </c>
       <c r="F13" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>114</v>
       </c>
       <c r="D14">
         <v>36</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
     </row>
@@ -2642,51 +2642,51 @@
       </c>
       <c r="C15" t="s">
         <v>115</v>
       </c>
       <c r="D15">
         <v>33</v>
       </c>
       <c r="E15" t="s">
         <v>23</v>
       </c>
       <c r="F15" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>117</v>
       </c>
       <c r="D16">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>118</v>
       </c>
       <c r="D17">
         <v>35</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17" t="s">
         <v>119</v>
       </c>
     </row>
@@ -2992,51 +2992,51 @@
       </c>
       <c r="C5" t="s">
         <v>139</v>
       </c>
       <c r="D5">
         <v>36</v>
       </c>
       <c r="E5" t="s">
         <v>23</v>
       </c>
       <c r="F5" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>141</v>
       </c>
       <c r="D6">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E6" t="s">
         <v>25</v>
       </c>
       <c r="F6" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>143</v>
       </c>
       <c r="D7">
         <v>38</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
     </row>
@@ -3297,51 +3297,51 @@
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>164</v>
       </c>
       <c r="D21">
         <v>37</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>165</v>
       </c>
       <c r="D22">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E22" t="s">
         <v>29</v>
       </c>
       <c r="F22" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>166</v>
       </c>
       <c r="D23">
         <v>35</v>
       </c>
       <c r="E23" t="s">
         <v>12</v>
       </c>
       <c r="F23" t="s">
@@ -3411,51 +3411,51 @@
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="C27" t="s">
         <v>173</v>
       </c>
       <c r="D27">
         <v>37</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="C28" t="s">
         <v>175</v>
       </c>
       <c r="D28">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="C29" t="s">
         <v>176</v>
       </c>
       <c r="D29">
         <v>37</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
       <c r="F29" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
@@ -3476,51 +3476,51 @@
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="C31" t="s">
         <v>180</v>
       </c>
       <c r="D31">
         <v>33</v>
       </c>
       <c r="E31" t="s">
         <v>29</v>
       </c>
       <c r="F31" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="C32" t="s">
         <v>181</v>
       </c>
       <c r="D32">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E32" t="s">
         <v>49</v>
       </c>
       <c r="F32" t="s">
         <v>182</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3650,88 +3650,88 @@
       </c>
       <c r="C6" t="s">
         <v>189</v>
       </c>
       <c r="D6">
         <v>36</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>190</v>
       </c>
       <c r="D7">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E7" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>191</v>
       </c>
       <c r="D8">
         <v>36</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>192</v>
       </c>
       <c r="D9">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E9" t="s">
         <v>29</v>
       </c>
       <c r="F9" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>193</v>
       </c>
       <c r="D10">
         <v>37</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
     </row>
@@ -3778,51 +3778,51 @@
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>196</v>
       </c>
       <c r="D13">
         <v>37</v>
       </c>
       <c r="E13" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>197</v>
       </c>
       <c r="D14">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E14" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>198</v>
       </c>
       <c r="D15">
         <v>38</v>
       </c>
       <c r="E15" t="s">
         <v>23</v>
       </c>
       <c r="F15" t="s">
         <v>199</v>
       </c>
     </row>
@@ -4307,85 +4307,85 @@
       </c>
       <c r="C16" t="s">
         <v>226</v>
       </c>
       <c r="D16">
         <v>33</v>
       </c>
       <c r="E16" t="s">
         <v>209</v>
       </c>
       <c r="F16" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>228</v>
       </c>
       <c r="D17">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E17" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>229</v>
       </c>
       <c r="D18">
         <v>38</v>
       </c>
       <c r="E18" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>230</v>
       </c>
       <c r="D19">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E19" t="s">
         <v>12</v>
       </c>
       <c r="F19" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>232</v>
       </c>
       <c r="D20">
         <v>37</v>
       </c>
       <c r="E20" t="s">
         <v>209</v>
       </c>
       <c r="F20" t="s">
@@ -5132,51 +5132,51 @@
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="C28" t="s">
         <v>282</v>
       </c>
       <c r="D28">
         <v>32</v>
       </c>
       <c r="E28" t="s">
         <v>29</v>
       </c>
       <c r="F28" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="C29" t="s">
         <v>283</v>
       </c>
       <c r="D29">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="C30" t="s">
         <v>284</v>
       </c>
       <c r="D30">
         <v>37</v>
       </c>
       <c r="E30" t="s">
         <v>25</v>
       </c>
       <c r="F30" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>