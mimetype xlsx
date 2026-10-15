--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -2226,51 +2226,51 @@
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="C35" t="s">
         <v>76</v>
       </c>
       <c r="D35">
         <v>33</v>
       </c>
       <c r="E35" t="s">
         <v>10</v>
       </c>
       <c r="F35" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="C36" t="s">
         <v>77</v>
       </c>
       <c r="D36">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E36" t="s">
         <v>39</v>
       </c>
       <c r="F36" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>35</v>
       </c>
       <c r="C37" t="s">
         <v>78</v>
       </c>
       <c r="D37">
         <v>34</v>
       </c>
       <c r="E37" t="s">
         <v>64</v>
       </c>
       <c r="F37" t="s">
         <v>79</v>
       </c>
     </row>
@@ -2757,51 +2757,51 @@
       </c>
       <c r="C4" t="s">
         <v>96</v>
       </c>
       <c r="D4">
         <v>36</v>
       </c>
       <c r="E4" t="s">
         <v>16</v>
       </c>
       <c r="F4" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>98</v>
       </c>
       <c r="D5">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>20.0</v>
       </c>
       <c r="C6" t="s">
         <v>99</v>
       </c>
       <c r="D6">
         <v>34</v>
       </c>
       <c r="E6" t="s">
         <v>26</v>
       </c>
       <c r="F6" t="s">
         <v>27</v>
       </c>
     </row>
@@ -2854,51 +2854,51 @@
       </c>
       <c r="C9" t="s">
         <v>104</v>
       </c>
       <c r="D9">
         <v>33</v>
       </c>
       <c r="E9" t="s">
         <v>26</v>
       </c>
       <c r="F9" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>14.0</v>
       </c>
       <c r="C10" t="s">
         <v>106</v>
       </c>
       <c r="D10">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E10" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>107</v>
       </c>
       <c r="D11">
         <v>33</v>
       </c>
       <c r="E11" t="s">
         <v>108</v>
       </c>
       <c r="F11" t="s">
         <v>109</v>
       </c>
     </row>
@@ -2911,51 +2911,51 @@
       </c>
       <c r="C12" t="s">
         <v>110</v>
       </c>
       <c r="D12">
         <v>32</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>11</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>111</v>
       </c>
       <c r="D13">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E13" t="s">
         <v>108</v>
       </c>
       <c r="F13" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>113</v>
       </c>
       <c r="D14">
         <v>32</v>
       </c>
       <c r="E14" t="s">
         <v>13</v>
       </c>
       <c r="F14" t="s">
@@ -3145,51 +3145,51 @@
       </c>
       <c r="C24" t="s">
         <v>129</v>
       </c>
       <c r="D24">
         <v>35</v>
       </c>
       <c r="E24" t="s">
         <v>13</v>
       </c>
       <c r="F24" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>130</v>
       </c>
       <c r="D25">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E25" t="s">
         <v>16</v>
       </c>
       <c r="F25" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>131</v>
       </c>
       <c r="D26">
         <v>35</v>
       </c>
       <c r="E26" t="s">
         <v>102</v>
       </c>
       <c r="F26" t="s">
@@ -4037,51 +4037,51 @@
       </c>
       <c r="C32" t="s">
         <v>200</v>
       </c>
       <c r="D32">
         <v>33</v>
       </c>
       <c r="E32" t="s">
         <v>23</v>
       </c>
       <c r="F32" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>201</v>
       </c>
       <c r="D33">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E33" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>202</v>
       </c>
       <c r="D34">
         <v>35</v>
       </c>
       <c r="E34" t="s">
         <v>58</v>
       </c>
       <c r="F34" t="s">
         <v>81</v>
       </c>
     </row>
@@ -4259,124 +4259,124 @@
         <v>219</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="C44" t="s">
         <v>220</v>
       </c>
       <c r="D44">
         <v>36</v>
       </c>
       <c r="E44" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="C45" t="s">
         <v>221</v>
       </c>
       <c r="D45">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E45" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="C46" t="s">
         <v>222</v>
       </c>
       <c r="D46">
         <v>31</v>
       </c>
       <c r="E46" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="C47" t="s">
         <v>223</v>
       </c>
       <c r="D47">
         <v>33</v>
       </c>
       <c r="E47" t="s">
         <v>83</v>
       </c>
       <c r="F47" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="C48" t="s">
         <v>224</v>
       </c>
       <c r="D48">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E48" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="C49" t="s">
         <v>225</v>
       </c>
       <c r="D49">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E49" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="C50" t="s">
         <v>226</v>
       </c>
       <c r="D50">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E50" t="s">
         <v>227</v>
       </c>
       <c r="F50" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="C51" t="s">
         <v>229</v>
       </c>
       <c r="D51">
         <v>34</v>
       </c>
       <c r="E51" t="s">
         <v>138</v>
       </c>
       <c r="F51" t="s">
         <v>230</v>
       </c>
     </row>
@@ -4500,51 +4500,51 @@
       </c>
       <c r="C3" t="s">
         <v>237</v>
       </c>
       <c r="D3">
         <v>32</v>
       </c>
       <c r="E3" t="s">
         <v>16</v>
       </c>
       <c r="F3" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>238</v>
       </c>
       <c r="D4">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>26</v>
       </c>
       <c r="F4" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>240</v>
       </c>
       <c r="D5">
         <v>35</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
@@ -4594,51 +4594,51 @@
       </c>
       <c r="C8" t="s">
         <v>244</v>
       </c>
       <c r="D8">
         <v>36</v>
       </c>
       <c r="E8" t="s">
         <v>31</v>
       </c>
       <c r="F8" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>246</v>
       </c>
       <c r="D9">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E9" t="s">
         <v>16</v>
       </c>
       <c r="F9" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>248</v>
       </c>
       <c r="D10">
         <v>34</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
@@ -4825,88 +4825,88 @@
       </c>
       <c r="C20" t="s">
         <v>261</v>
       </c>
       <c r="D20">
         <v>33</v>
       </c>
       <c r="E20" t="s">
         <v>16</v>
       </c>
       <c r="F20" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>262</v>
       </c>
       <c r="D21">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E21" t="s">
         <v>102</v>
       </c>
       <c r="F21" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>263</v>
       </c>
       <c r="D22">
         <v>35</v>
       </c>
       <c r="E22" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>264</v>
       </c>
       <c r="D23">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E23" t="s">
         <v>26</v>
       </c>
       <c r="F23" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>266</v>
       </c>
       <c r="D24">
         <v>32</v>
       </c>
       <c r="E24" t="s">
         <v>16</v>
       </c>
       <c r="F24" t="s">
@@ -4936,51 +4936,51 @@
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="C26" t="s">
         <v>268</v>
       </c>
       <c r="D26">
         <v>33</v>
       </c>
       <c r="E26" t="s">
         <v>68</v>
       </c>
       <c r="F26" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="C27" t="s">
         <v>270</v>
       </c>
       <c r="D27">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E27" t="s">
         <v>144</v>
       </c>
       <c r="F27" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="C28" t="s">
         <v>271</v>
       </c>
       <c r="D28">
         <v>36</v>
       </c>
       <c r="E28" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
@@ -5721,51 +5721,51 @@
         <v>316</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="C35" t="s">
         <v>317</v>
       </c>
       <c r="D35">
         <v>35</v>
       </c>
       <c r="E35" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>34</v>
       </c>
       <c r="C36" t="s">
         <v>318</v>
       </c>
       <c r="D36">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E36" t="s">
         <v>68</v>
       </c>
       <c r="F36" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>35</v>
       </c>
       <c r="C37" t="s">
         <v>320</v>
       </c>
       <c r="D37">
         <v>36</v>
       </c>
       <c r="E37" t="s">
         <v>64</v>
       </c>
       <c r="F37" t="s">
         <v>321</v>
       </c>
     </row>
@@ -6211,51 +6211,51 @@
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="C22" t="s">
         <v>345</v>
       </c>
       <c r="D22">
         <v>32</v>
       </c>
       <c r="E22" t="s">
         <v>144</v>
       </c>
       <c r="F22" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="C23" t="s">
         <v>346</v>
       </c>
       <c r="D23">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E23" t="s">
         <v>19</v>
       </c>
       <c r="F23" t="s">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>