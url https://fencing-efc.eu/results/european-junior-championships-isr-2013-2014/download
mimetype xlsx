--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -2457,51 +2457,51 @@
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8">
         <v>32</v>
       </c>
       <c r="E8" t="s">
         <v>24</v>
       </c>
       <c r="F8" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="C9" t="s">
         <v>26</v>
       </c>
       <c r="D9">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E9" t="s">
         <v>27</v>
       </c>
       <c r="F9" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="C10" t="s">
         <v>29</v>
       </c>
       <c r="D10">
         <v>32</v>
       </c>
       <c r="E10" t="s">
         <v>13</v>
       </c>
       <c r="F10" t="s">
         <v>30</v>
       </c>
     </row>
@@ -2542,170 +2542,170 @@
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="C13" t="s">
         <v>37</v>
       </c>
       <c r="D13">
         <v>30</v>
       </c>
       <c r="E13" t="s">
         <v>38</v>
       </c>
       <c r="F13" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="C14" t="s">
         <v>40</v>
       </c>
       <c r="D14">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E14" t="s">
         <v>41</v>
       </c>
       <c r="F14" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="C15" t="s">
         <v>43</v>
       </c>
       <c r="D15">
         <v>29</v>
       </c>
       <c r="E15" t="s">
         <v>44</v>
       </c>
       <c r="F15" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>46</v>
       </c>
       <c r="D16">
         <v>31</v>
       </c>
       <c r="E16" t="s">
         <v>47</v>
       </c>
       <c r="F16" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="C17" t="s">
         <v>49</v>
       </c>
       <c r="D17">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E17" t="s">
         <v>50</v>
       </c>
       <c r="F17" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="C18" t="s">
         <v>52</v>
       </c>
       <c r="D18">
         <v>31</v>
       </c>
       <c r="E18" t="s">
         <v>53</v>
       </c>
       <c r="F18" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="C19" t="s">
         <v>55</v>
       </c>
       <c r="D19">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E19" t="s">
         <v>24</v>
       </c>
       <c r="F19" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="C20" t="s">
         <v>57</v>
       </c>
       <c r="D20">
         <v>31</v>
       </c>
       <c r="E20" t="s">
         <v>58</v>
       </c>
       <c r="F20" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="C21" t="s">
         <v>60</v>
       </c>
       <c r="D21">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E21" t="s">
         <v>13</v>
       </c>
       <c r="F21" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="C22" t="s">
         <v>61</v>
       </c>
       <c r="D22">
         <v>32</v>
       </c>
       <c r="E22" t="s">
         <v>18</v>
       </c>
       <c r="F22" t="s">
         <v>62</v>
       </c>
     </row>
@@ -2780,68 +2780,68 @@
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="C27" t="s">
         <v>68</v>
       </c>
       <c r="D27">
         <v>31</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="C28" t="s">
         <v>70</v>
       </c>
       <c r="D28">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>27</v>
       </c>
       <c r="C29" t="s">
         <v>71</v>
       </c>
       <c r="D29">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E29" t="s">
         <v>53</v>
       </c>
       <c r="F29" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>27</v>
       </c>
       <c r="C30" t="s">
         <v>72</v>
       </c>
       <c r="D30">
         <v>32</v>
       </c>
       <c r="E30" t="s">
         <v>41</v>
       </c>
       <c r="F30" t="s">
         <v>42</v>
       </c>
     </row>
@@ -2981,102 +2981,102 @@
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="C39" t="s">
         <v>87</v>
       </c>
       <c r="D39">
         <v>31</v>
       </c>
       <c r="E39" t="s">
         <v>32</v>
       </c>
       <c r="F39" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="C40" t="s">
         <v>88</v>
       </c>
       <c r="D40">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E40" t="s">
         <v>89</v>
       </c>
       <c r="F40" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="C41" t="s">
         <v>91</v>
       </c>
       <c r="D41">
         <v>29</v>
       </c>
       <c r="E41" t="s">
         <v>10</v>
       </c>
       <c r="F41" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="C42" t="s">
         <v>93</v>
       </c>
       <c r="D42">
         <v>31</v>
       </c>
       <c r="E42" t="s">
         <v>94</v>
       </c>
       <c r="F42" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="C43" t="s">
         <v>96</v>
       </c>
       <c r="D43">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E43" t="s">
         <v>35</v>
       </c>
       <c r="F43" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="C44" t="s">
         <v>98</v>
       </c>
       <c r="D44">
         <v>30</v>
       </c>
       <c r="E44" t="s">
         <v>18</v>
       </c>
       <c r="F44" t="s">
         <v>99</v>
       </c>
     </row>
@@ -3151,85 +3151,85 @@
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="C49" t="s">
         <v>108</v>
       </c>
       <c r="D49">
         <v>32</v>
       </c>
       <c r="E49" t="s">
         <v>50</v>
       </c>
       <c r="F49" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="C50" t="s">
         <v>110</v>
       </c>
       <c r="D50">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E50" t="s">
         <v>24</v>
       </c>
       <c r="F50" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="C51" t="s">
         <v>112</v>
       </c>
       <c r="D51">
         <v>31</v>
       </c>
       <c r="E51" t="s">
         <v>58</v>
       </c>
       <c r="F51" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="C52" t="s">
         <v>114</v>
       </c>
       <c r="D52">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E52" t="s">
         <v>115</v>
       </c>
       <c r="F52" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="C53" t="s">
         <v>117</v>
       </c>
       <c r="D53">
         <v>30</v>
       </c>
       <c r="E53" t="s">
         <v>118</v>
       </c>
       <c r="F53" t="s">
         <v>119</v>
       </c>
     </row>
@@ -3253,51 +3253,51 @@
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="C55" t="s">
         <v>123</v>
       </c>
       <c r="D55">
         <v>31</v>
       </c>
       <c r="E55" t="s">
         <v>124</v>
       </c>
       <c r="F55" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="C56" t="s">
         <v>126</v>
       </c>
       <c r="D56">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E56" t="s">
         <v>89</v>
       </c>
       <c r="F56" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="C57" t="s">
         <v>128</v>
       </c>
       <c r="D57">
         <v>29</v>
       </c>
       <c r="E57" t="s">
         <v>41</v>
       </c>
       <c r="F57" t="s">
         <v>103</v>
       </c>
     </row>
@@ -3595,68 +3595,68 @@
         <v>157</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="C76" t="s">
         <v>158</v>
       </c>
       <c r="D76">
         <v>32</v>
       </c>
       <c r="E76" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="C77" t="s">
         <v>160</v>
       </c>
       <c r="D77">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E77" t="s">
         <v>115</v>
       </c>
       <c r="F77" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="C78" t="s">
         <v>161</v>
       </c>
       <c r="D78">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E78" t="s">
         <v>79</v>
       </c>
       <c r="F78" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="C79" t="s">
         <v>163</v>
       </c>
       <c r="D79">
         <v>32</v>
       </c>
       <c r="E79" t="s">
         <v>115</v>
       </c>
       <c r="F79" t="s">
         <v>154</v>
       </c>
     </row>
@@ -4519,68 +4519,68 @@
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="C13" t="s">
         <v>199</v>
       </c>
       <c r="D13">
         <v>29</v>
       </c>
       <c r="E13" t="s">
         <v>79</v>
       </c>
       <c r="F13" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="C14" t="s">
         <v>201</v>
       </c>
       <c r="D14">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E14" t="s">
         <v>13</v>
       </c>
       <c r="F14" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="C15" t="s">
         <v>203</v>
       </c>
       <c r="D15">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E15" t="s">
         <v>50</v>
       </c>
       <c r="F15" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>205</v>
       </c>
       <c r="D16">
         <v>31</v>
       </c>
       <c r="E16" t="s">
         <v>32</v>
       </c>
       <c r="F16" t="s">
         <v>38</v>
       </c>
     </row>
@@ -4604,102 +4604,102 @@
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="C18" t="s">
         <v>208</v>
       </c>
       <c r="D18">
         <v>32</v>
       </c>
       <c r="E18" t="s">
         <v>44</v>
       </c>
       <c r="F18" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="C19" t="s">
         <v>210</v>
       </c>
       <c r="D19">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E19" t="s">
         <v>13</v>
       </c>
       <c r="F19" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="C20" t="s">
         <v>212</v>
       </c>
       <c r="D20">
         <v>32</v>
       </c>
       <c r="E20" t="s">
         <v>47</v>
       </c>
       <c r="F20" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="C21" t="s">
         <v>213</v>
       </c>
       <c r="D21">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E21" t="s">
         <v>13</v>
       </c>
       <c r="F21" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="C22" t="s">
         <v>214</v>
       </c>
       <c r="D22">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E22" t="s">
         <v>184</v>
       </c>
       <c r="F22" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="C23" t="s">
         <v>215</v>
       </c>
       <c r="D23">
         <v>30</v>
       </c>
       <c r="E23" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
@@ -4754,51 +4754,51 @@
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="C27" t="s">
         <v>220</v>
       </c>
       <c r="D27">
         <v>29</v>
       </c>
       <c r="E27" t="s">
         <v>150</v>
       </c>
       <c r="F27" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="C28" t="s">
         <v>222</v>
       </c>
       <c r="D28">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E28" t="s">
         <v>50</v>
       </c>
       <c r="F28" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="C29" t="s">
         <v>224</v>
       </c>
       <c r="D29">
         <v>32</v>
       </c>
       <c r="E29" t="s">
         <v>18</v>
       </c>
       <c r="F29" t="s">
         <v>187</v>
       </c>
     </row>
@@ -4839,51 +4839,51 @@
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="C32" t="s">
         <v>228</v>
       </c>
       <c r="D32">
         <v>32</v>
       </c>
       <c r="E32" t="s">
         <v>38</v>
       </c>
       <c r="F32" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="C33" t="s">
         <v>229</v>
       </c>
       <c r="D33">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
       <c r="F33" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="C34" t="s">
         <v>231</v>
       </c>
       <c r="D34">
         <v>31</v>
       </c>
       <c r="E34" t="s">
         <v>24</v>
       </c>
       <c r="F34" t="s">
         <v>232</v>
       </c>
     </row>
@@ -4986,51 +4986,51 @@
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="C41" t="s">
         <v>240</v>
       </c>
       <c r="D41">
         <v>30</v>
       </c>
       <c r="E41" t="s">
         <v>184</v>
       </c>
       <c r="F41" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="C42" t="s">
         <v>242</v>
       </c>
       <c r="D42">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
       <c r="F42" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="C43" t="s">
         <v>244</v>
       </c>
       <c r="D43">
         <v>30</v>
       </c>
       <c r="E43" t="s">
         <v>53</v>
       </c>
       <c r="F43" t="s">
         <v>245</v>
       </c>
     </row>
@@ -5122,85 +5122,85 @@
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="C49" t="s">
         <v>253</v>
       </c>
       <c r="D49">
         <v>32</v>
       </c>
       <c r="E49" t="s">
         <v>184</v>
       </c>
       <c r="F49" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="C50" t="s">
         <v>255</v>
       </c>
       <c r="D50">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E50" t="s">
         <v>58</v>
       </c>
       <c r="F50" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="C51" t="s">
         <v>257</v>
       </c>
       <c r="D51">
         <v>29</v>
       </c>
       <c r="E51" t="s">
         <v>53</v>
       </c>
       <c r="F51" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="C52" t="s">
         <v>259</v>
       </c>
       <c r="D52">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E52" t="s">
         <v>10</v>
       </c>
       <c r="F52" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="C53" t="s">
         <v>261</v>
       </c>
       <c r="D53">
         <v>28</v>
       </c>
       <c r="E53" t="s">
         <v>27</v>
       </c>
       <c r="F53" t="s">
         <v>238</v>
       </c>
     </row>
@@ -5366,51 +5366,51 @@
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
         <v>271</v>
       </c>
       <c r="D6">
         <v>30</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
         <v>272</v>
       </c>
       <c r="D7">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E7" t="s">
         <v>50</v>
       </c>
       <c r="F7" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
         <v>274</v>
       </c>
       <c r="D8">
         <v>30</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
@@ -5431,51 +5431,51 @@
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="C10" t="s">
         <v>276</v>
       </c>
       <c r="D10">
         <v>32</v>
       </c>
       <c r="E10" t="s">
         <v>47</v>
       </c>
       <c r="F10" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="C11" t="s">
         <v>277</v>
       </c>
       <c r="D11">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E11" t="s">
         <v>24</v>
       </c>
       <c r="F11" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="C12" t="s">
         <v>278</v>
       </c>
       <c r="D12">
         <v>31</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" t="s">
         <v>279</v>
       </c>
     </row>
@@ -5533,51 +5533,51 @@
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>283</v>
       </c>
       <c r="D16">
         <v>32</v>
       </c>
       <c r="E16" t="s">
         <v>13</v>
       </c>
       <c r="F16" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="C17" t="s">
         <v>284</v>
       </c>
       <c r="D17">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E17" t="s">
         <v>38</v>
       </c>
       <c r="F17" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="C18" t="s">
         <v>286</v>
       </c>
       <c r="D18">
         <v>31</v>
       </c>
       <c r="E18" t="s">
         <v>32</v>
       </c>
       <c r="F18" t="s">
         <v>287</v>
       </c>
     </row>
@@ -5907,68 +5907,68 @@
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="C38" t="s">
         <v>316</v>
       </c>
       <c r="D38">
         <v>30</v>
       </c>
       <c r="E38" t="s">
         <v>147</v>
       </c>
       <c r="F38" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="C39" t="s">
         <v>317</v>
       </c>
       <c r="D39">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E39" t="s">
         <v>38</v>
       </c>
       <c r="F39" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="C40" t="s">
         <v>318</v>
       </c>
       <c r="D40">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E40" t="s">
         <v>44</v>
       </c>
       <c r="F40" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="C41" t="s">
         <v>319</v>
       </c>
       <c r="D41">
         <v>32</v>
       </c>
       <c r="E41" t="s">
         <v>74</v>
       </c>
       <c r="F41" t="s">
         <v>320</v>
       </c>
     </row>
@@ -6139,51 +6139,51 @@
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="C52" t="s">
         <v>334</v>
       </c>
       <c r="D52">
         <v>30</v>
       </c>
       <c r="E52" t="s">
         <v>89</v>
       </c>
       <c r="F52" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="C53" t="s">
         <v>336</v>
       </c>
       <c r="D53">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E53" t="s">
         <v>150</v>
       </c>
       <c r="F53" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="C54" t="s">
         <v>337</v>
       </c>
       <c r="D54">
         <v>31</v>
       </c>
       <c r="E54" t="s">
         <v>121</v>
       </c>
       <c r="F54" t="s">
         <v>122</v>
       </c>
     </row>
@@ -6238,119 +6238,119 @@
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="C58" t="s">
         <v>342</v>
       </c>
       <c r="D58">
         <v>30</v>
       </c>
       <c r="E58" t="s">
         <v>115</v>
       </c>
       <c r="F58" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="C59" t="s">
         <v>344</v>
       </c>
       <c r="D59">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E59" t="s">
         <v>7</v>
       </c>
       <c r="F59" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="C60" t="s">
         <v>346</v>
       </c>
       <c r="D60">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E60" t="s">
         <v>347</v>
       </c>
       <c r="F60" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>59</v>
       </c>
       <c r="C61" t="s">
         <v>349</v>
       </c>
       <c r="D61">
         <v>32</v>
       </c>
       <c r="E61" t="s">
         <v>38</v>
       </c>
       <c r="F61" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="C62" t="s">
         <v>350</v>
       </c>
       <c r="D62">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E62" t="s">
         <v>7</v>
       </c>
       <c r="F62" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>61</v>
       </c>
       <c r="C63" t="s">
         <v>352</v>
       </c>
       <c r="D63">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E63" t="s">
         <v>7</v>
       </c>
       <c r="F63" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="C64" t="s">
         <v>354</v>
       </c>
       <c r="D64">
         <v>32</v>
       </c>
       <c r="E64" t="s">
         <v>347</v>
       </c>
       <c r="F64" t="s">
         <v>355</v>
       </c>
     </row>
@@ -6547,51 +6547,51 @@
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>367</v>
       </c>
       <c r="D3">
         <v>31</v>
       </c>
       <c r="E3" t="s">
         <v>47</v>
       </c>
       <c r="F3" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
         <v>368</v>
       </c>
       <c r="D4">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E4" t="s">
         <v>18</v>
       </c>
       <c r="F4" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="C5" t="s">
         <v>369</v>
       </c>
       <c r="D5">
         <v>30</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
@@ -6816,68 +6816,68 @@
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="C19" t="s">
         <v>391</v>
       </c>
       <c r="D19">
         <v>32</v>
       </c>
       <c r="E19" t="s">
         <v>24</v>
       </c>
       <c r="F19" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="C20" t="s">
         <v>392</v>
       </c>
       <c r="D20">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E20" t="s">
         <v>89</v>
       </c>
       <c r="F20" t="s">
         <v>393</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="C21" t="s">
         <v>394</v>
       </c>
       <c r="D21">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E21" t="s">
         <v>50</v>
       </c>
       <c r="F21" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="C22" t="s">
         <v>395</v>
       </c>
       <c r="D22">
         <v>30</v>
       </c>
       <c r="E22" t="s">
         <v>396</v>
       </c>
       <c r="F22" t="s">
         <v>39</v>
       </c>
     </row>
@@ -7158,85 +7158,85 @@
         <v>7</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="C40" t="s">
         <v>418</v>
       </c>
       <c r="D40">
         <v>30</v>
       </c>
       <c r="E40" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="C41" t="s">
         <v>419</v>
       </c>
       <c r="D41">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
       <c r="F41" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="C42" t="s">
         <v>420</v>
       </c>
       <c r="D42">
         <v>29</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
       <c r="F42" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="C43" t="s">
         <v>421</v>
       </c>
       <c r="D43">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
       <c r="F43" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
@@ -7416,51 +7416,51 @@
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="C10" t="s">
         <v>437</v>
       </c>
       <c r="D10">
         <v>31</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="C11" t="s">
         <v>439</v>
       </c>
       <c r="D11">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E11" t="s">
         <v>79</v>
       </c>
       <c r="F11" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="C12" t="s">
         <v>441</v>
       </c>
       <c r="D12">
         <v>31</v>
       </c>
       <c r="E12" t="s">
         <v>35</v>
       </c>
       <c r="F12" t="s">
         <v>36</v>
       </c>
     </row>
@@ -7637,85 +7637,85 @@
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="C23" t="s">
         <v>455</v>
       </c>
       <c r="D23">
         <v>32</v>
       </c>
       <c r="E23" t="s">
         <v>47</v>
       </c>
       <c r="F23" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="C24" t="s">
         <v>456</v>
       </c>
       <c r="D24">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
       <c r="F24" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="C25" t="s">
         <v>457</v>
       </c>
       <c r="D25">
         <v>31</v>
       </c>
       <c r="E25" t="s">
         <v>18</v>
       </c>
       <c r="F25" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="C26" t="s">
         <v>458</v>
       </c>
       <c r="D26">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="C27" t="s">
         <v>459</v>
       </c>
       <c r="D27">
         <v>30</v>
       </c>
       <c r="E27" t="s">
         <v>18</v>
       </c>
       <c r="F27" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
@@ -7937,51 +7937,51 @@
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="C41" t="s">
         <v>477</v>
       </c>
       <c r="D41">
         <v>30</v>
       </c>
       <c r="E41" t="s">
         <v>121</v>
       </c>
       <c r="F41" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="C42" t="s">
         <v>478</v>
       </c>
       <c r="D42">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E42" t="s">
         <v>58</v>
       </c>
       <c r="F42" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="C43" t="s">
         <v>480</v>
       </c>
       <c r="D43">
         <v>30</v>
       </c>
       <c r="E43" t="s">
         <v>58</v>
       </c>
       <c r="F43" t="s">
         <v>481</v>
       </c>
     </row>
@@ -8002,51 +8002,51 @@
     <row r="45" spans="1:6">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="C45" t="s">
         <v>483</v>
       </c>
       <c r="D45">
         <v>32</v>
       </c>
       <c r="E45" t="s">
         <v>53</v>
       </c>
       <c r="F45" t="s">
         <v>484</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>44</v>
       </c>
       <c r="C46" t="s">
         <v>485</v>
       </c>
       <c r="D46">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E46" t="s">
         <v>58</v>
       </c>
       <c r="F46" t="s">
         <v>486</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>45</v>
       </c>
       <c r="C47" t="s">
         <v>487</v>
       </c>
       <c r="D47">
         <v>31</v>
       </c>
       <c r="E47" t="s">
         <v>35</v>
       </c>
       <c r="F47" t="s">
         <v>97</v>
       </c>
     </row>
@@ -8138,51 +8138,51 @@
     <row r="53" spans="1:6">
       <c r="A53">
         <v>51</v>
       </c>
       <c r="C53" t="s">
         <v>495</v>
       </c>
       <c r="D53">
         <v>30</v>
       </c>
       <c r="E53" t="s">
         <v>24</v>
       </c>
       <c r="F53" t="s">
         <v>496</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="C54" t="s">
         <v>497</v>
       </c>
       <c r="D54">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E54" t="s">
         <v>79</v>
       </c>
       <c r="F54" t="s">
         <v>498</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>53</v>
       </c>
       <c r="C55" t="s">
         <v>499</v>
       </c>
       <c r="D55">
         <v>28</v>
       </c>
       <c r="E55" t="s">
         <v>44</v>
       </c>
       <c r="F55" t="s">
         <v>45</v>
       </c>
     </row>
@@ -8206,51 +8206,51 @@
     <row r="57" spans="1:6">
       <c r="A57">
         <v>55</v>
       </c>
       <c r="C57" t="s">
         <v>501</v>
       </c>
       <c r="D57">
         <v>32</v>
       </c>
       <c r="E57" t="s">
         <v>41</v>
       </c>
       <c r="F57" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>56</v>
       </c>
       <c r="C58" t="s">
         <v>502</v>
       </c>
       <c r="D58">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E58" t="s">
         <v>13</v>
       </c>
       <c r="F58" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>57</v>
       </c>
       <c r="C59" t="s">
         <v>503</v>
       </c>
       <c r="D59">
         <v>30</v>
       </c>
       <c r="E59" t="s">
         <v>118</v>
       </c>
       <c r="F59" t="s">
         <v>119</v>
       </c>
     </row>
@@ -8500,51 +8500,51 @@
     <row r="75" spans="1:6">
       <c r="A75">
         <v>73</v>
       </c>
       <c r="C75" t="s">
         <v>521</v>
       </c>
       <c r="D75">
         <v>31</v>
       </c>
       <c r="E75" t="s">
         <v>41</v>
       </c>
       <c r="F75" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>74</v>
       </c>
       <c r="C76" t="s">
         <v>523</v>
       </c>
       <c r="D76">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E76" t="s">
         <v>44</v>
       </c>
       <c r="F76" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>75</v>
       </c>
       <c r="C77" t="s">
         <v>525</v>
       </c>
       <c r="D77">
         <v>30</v>
       </c>
       <c r="E77" t="s">
         <v>143</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
@@ -8605,51 +8605,51 @@
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
         <v>526</v>
       </c>
       <c r="D2">
         <v>32</v>
       </c>
       <c r="E2" t="s">
         <v>18</v>
       </c>
       <c r="F2" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>527</v>
       </c>
       <c r="D3">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
         <v>529</v>
       </c>
       <c r="D4">
         <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>32</v>
       </c>
       <c r="F4" t="s">
         <v>530</v>
       </c>
     </row>
@@ -8687,85 +8687,85 @@
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
         <v>533</v>
       </c>
       <c r="D7">
         <v>32</v>
       </c>
       <c r="E7" t="s">
         <v>79</v>
       </c>
       <c r="F7" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
         <v>535</v>
       </c>
       <c r="D8">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E8" t="s">
         <v>184</v>
       </c>
       <c r="F8" t="s">
         <v>471</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="C9" t="s">
         <v>536</v>
       </c>
       <c r="D9">
         <v>31</v>
       </c>
       <c r="E9" t="s">
         <v>13</v>
       </c>
       <c r="F9" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="C10" t="s">
         <v>537</v>
       </c>
       <c r="D10">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E10" t="s">
         <v>50</v>
       </c>
       <c r="F10" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="C11" t="s">
         <v>538</v>
       </c>
       <c r="D11">
         <v>30</v>
       </c>
       <c r="E11" t="s">
         <v>89</v>
       </c>
       <c r="F11" t="s">
         <v>539</v>
       </c>
     </row>
@@ -9151,51 +9151,51 @@
         <v>329</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="C35" t="s">
         <v>572</v>
       </c>
       <c r="D35">
         <v>30</v>
       </c>
       <c r="E35" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="C36" t="s">
         <v>573</v>
       </c>
       <c r="D36">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E36" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="C37" t="s">
         <v>575</v>
       </c>
       <c r="D37">
         <v>30</v>
       </c>
       <c r="E37" t="s">
         <v>13</v>
       </c>
       <c r="F37" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
@@ -9216,85 +9216,85 @@
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="C39" t="s">
         <v>578</v>
       </c>
       <c r="D39">
         <v>32</v>
       </c>
       <c r="E39" t="s">
         <v>143</v>
       </c>
       <c r="F39" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="C40" t="s">
         <v>579</v>
       </c>
       <c r="D40">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E40" t="s">
         <v>24</v>
       </c>
       <c r="F40" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="C41" t="s">
         <v>580</v>
       </c>
       <c r="D41">
         <v>30</v>
       </c>
       <c r="E41" t="s">
         <v>13</v>
       </c>
       <c r="F41" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="C42" t="s">
         <v>581</v>
       </c>
       <c r="D42">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E42" t="s">
         <v>79</v>
       </c>
       <c r="F42" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="C43" t="s">
         <v>582</v>
       </c>
       <c r="D43">
         <v>32</v>
       </c>
       <c r="E43" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
@@ -9312,68 +9312,68 @@
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="C45" t="s">
         <v>584</v>
       </c>
       <c r="D45">
         <v>32</v>
       </c>
       <c r="E45" t="s">
         <v>89</v>
       </c>
       <c r="F45" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="C46" t="s">
         <v>586</v>
       </c>
       <c r="D46">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E46" t="s">
         <v>79</v>
       </c>
       <c r="F46" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="C47" t="s">
         <v>587</v>
       </c>
       <c r="D47">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E47" t="s">
         <v>41</v>
       </c>
       <c r="F47" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="C48" t="s">
         <v>589</v>
       </c>
       <c r="D48">
         <v>27</v>
       </c>
       <c r="E48" t="s">
         <v>143</v>
       </c>
       <c r="F48" t="s">
         <v>590</v>
       </c>
     </row>
@@ -9442,51 +9442,51 @@
         <v>7</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="C53" t="s">
         <v>597</v>
       </c>
       <c r="D53">
         <v>28</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="C54" t="s">
         <v>598</v>
       </c>
       <c r="D54">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
       <c r="F54" t="s">
         <v>138</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>