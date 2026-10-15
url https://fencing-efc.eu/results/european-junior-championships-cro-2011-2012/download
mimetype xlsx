--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -2438,51 +2438,51 @@
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6">
         <v>31</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E7" t="s">
         <v>19</v>
       </c>
       <c r="F7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8">
         <v>32</v>
       </c>
       <c r="E8" t="s">
         <v>22</v>
       </c>
       <c r="F8" t="s">
         <v>23</v>
       </c>
     </row>
@@ -2656,51 +2656,51 @@
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="C19" t="s">
         <v>43</v>
       </c>
       <c r="D19">
         <v>33</v>
       </c>
       <c r="E19" t="s">
         <v>37</v>
       </c>
       <c r="F19" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="C20" t="s">
         <v>45</v>
       </c>
       <c r="D20">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E20" t="s">
         <v>22</v>
       </c>
       <c r="F20" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="C21" t="s">
         <v>47</v>
       </c>
       <c r="D21">
         <v>31</v>
       </c>
       <c r="E21" t="s">
         <v>37</v>
       </c>
       <c r="F21" t="s">
         <v>48</v>
       </c>
     </row>
@@ -2806,51 +2806,51 @@
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="C28" t="s">
         <v>63</v>
       </c>
       <c r="D28">
         <v>33</v>
       </c>
       <c r="E28" t="s">
         <v>19</v>
       </c>
       <c r="F28" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="C29" t="s">
         <v>64</v>
       </c>
       <c r="D29">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E29" t="s">
         <v>65</v>
       </c>
       <c r="F29" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="C30" t="s">
         <v>67</v>
       </c>
       <c r="D30">
         <v>32</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
         <v>68</v>
       </c>
     </row>
@@ -2908,51 +2908,51 @@
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="C34" t="s">
         <v>77</v>
       </c>
       <c r="D34">
         <v>33</v>
       </c>
       <c r="E34" t="s">
         <v>27</v>
       </c>
       <c r="F34" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="C35" t="s">
         <v>78</v>
       </c>
       <c r="D35">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E35" t="s">
         <v>65</v>
       </c>
       <c r="F35" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="C36" t="s">
         <v>79</v>
       </c>
       <c r="D36">
         <v>34</v>
       </c>
       <c r="E36" t="s">
         <v>80</v>
       </c>
       <c r="F36" t="s">
         <v>81</v>
       </c>
     </row>
@@ -3349,119 +3349,119 @@
         <v>35</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="C11" t="s">
         <v>104</v>
       </c>
       <c r="D11">
         <v>30</v>
       </c>
       <c r="E11" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="C12" t="s">
         <v>105</v>
       </c>
       <c r="D12">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E12" t="s">
         <v>19</v>
       </c>
       <c r="F12" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="C13" t="s">
         <v>107</v>
       </c>
       <c r="D13">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E13" t="s">
         <v>22</v>
       </c>
       <c r="F13" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="C14" t="s">
         <v>109</v>
       </c>
       <c r="D14">
         <v>34</v>
       </c>
       <c r="E14" t="s">
         <v>27</v>
       </c>
       <c r="F14" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="C15" t="s">
         <v>111</v>
       </c>
       <c r="D15">
         <v>33</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>112</v>
       </c>
       <c r="D16">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E16" t="s">
         <v>19</v>
       </c>
       <c r="F16" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="C17" t="s">
         <v>114</v>
       </c>
       <c r="D17">
         <v>33</v>
       </c>
       <c r="E17" t="s">
         <v>115</v>
       </c>
       <c r="F17" t="s">
         <v>116</v>
       </c>
     </row>
@@ -3570,51 +3570,51 @@
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="C24" t="s">
         <v>125</v>
       </c>
       <c r="D24">
         <v>32</v>
       </c>
       <c r="E24" t="s">
         <v>37</v>
       </c>
       <c r="F24" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="C25" t="s">
         <v>127</v>
       </c>
       <c r="D25">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E25" t="s">
         <v>128</v>
       </c>
       <c r="F25" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="C26" t="s">
         <v>130</v>
       </c>
       <c r="D26">
         <v>34</v>
       </c>
       <c r="E26" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
@@ -3652,51 +3652,51 @@
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="C29" t="s">
         <v>138</v>
       </c>
       <c r="D29">
         <v>32</v>
       </c>
       <c r="E29" t="s">
         <v>22</v>
       </c>
       <c r="F29" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="C30" t="s">
         <v>140</v>
       </c>
       <c r="D30">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E30" t="s">
         <v>92</v>
       </c>
       <c r="F30" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="C31" t="s">
         <v>141</v>
       </c>
       <c r="D31">
         <v>32</v>
       </c>
       <c r="E31" t="s">
         <v>142</v>
       </c>
       <c r="F31" t="s">
         <v>143</v>
       </c>
     </row>
@@ -3788,68 +3788,68 @@
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="C37" t="s">
         <v>152</v>
       </c>
       <c r="D37">
         <v>32</v>
       </c>
       <c r="E37" t="s">
         <v>153</v>
       </c>
       <c r="F37" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="C38" t="s">
         <v>155</v>
       </c>
       <c r="D38">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E38" t="s">
         <v>153</v>
       </c>
       <c r="F38" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="C39" t="s">
         <v>157</v>
       </c>
       <c r="D39">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
       <c r="F39" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="C40" t="s">
         <v>158</v>
       </c>
       <c r="D40">
         <v>32</v>
       </c>
       <c r="E40" t="s">
         <v>22</v>
       </c>
       <c r="F40" t="s">
         <v>159</v>
       </c>
     </row>
@@ -3873,102 +3873,102 @@
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="C42" t="s">
         <v>162</v>
       </c>
       <c r="D42">
         <v>32</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
       <c r="F42" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="C43" t="s">
         <v>163</v>
       </c>
       <c r="D43">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E43" t="s">
         <v>164</v>
       </c>
       <c r="F43" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="C44" t="s">
         <v>166</v>
       </c>
       <c r="D44">
         <v>30</v>
       </c>
       <c r="E44" t="s">
         <v>13</v>
       </c>
       <c r="F44" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="C45" t="s">
         <v>168</v>
       </c>
       <c r="D45">
         <v>31</v>
       </c>
       <c r="E45" t="s">
         <v>72</v>
       </c>
       <c r="F45" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="C46" t="s">
         <v>170</v>
       </c>
       <c r="D46">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E46" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>45</v>
       </c>
       <c r="C47" t="s">
         <v>171</v>
       </c>
       <c r="D47">
         <v>33</v>
       </c>
       <c r="E47" t="s">
         <v>13</v>
       </c>
       <c r="F47" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
@@ -4320,99 +4320,99 @@
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="C69" t="s">
         <v>216</v>
       </c>
       <c r="D69">
         <v>34</v>
       </c>
       <c r="E69" t="s">
         <v>62</v>
       </c>
       <c r="F69" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="C70" t="s">
         <v>218</v>
       </c>
       <c r="D70">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E70" t="s">
         <v>193</v>
       </c>
       <c r="F70" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="C71" t="s">
         <v>220</v>
       </c>
       <c r="D71">
         <v>33</v>
       </c>
       <c r="E71" t="s">
         <v>85</v>
       </c>
       <c r="F71" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="C72" t="s">
         <v>221</v>
       </c>
       <c r="D72">
         <v>31</v>
       </c>
       <c r="E72" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="C73" t="s">
         <v>222</v>
       </c>
       <c r="D73">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E73" t="s">
         <v>182</v>
       </c>
       <c r="F73" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="C74" t="s">
         <v>223</v>
       </c>
       <c r="E74" t="s">
         <v>176</v>
       </c>
       <c r="F74" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>73</v>
@@ -4849,51 +4849,51 @@
     <row r="19" spans="1:6">
       <c r="A19">
         <v>16</v>
       </c>
       <c r="C19" t="s">
         <v>262</v>
       </c>
       <c r="D19">
         <v>34</v>
       </c>
       <c r="E19" t="s">
         <v>185</v>
       </c>
       <c r="F19" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>17</v>
       </c>
       <c r="C20" t="s">
         <v>263</v>
       </c>
       <c r="D20">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E20" t="s">
         <v>27</v>
       </c>
       <c r="F20" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>18</v>
       </c>
       <c r="C21" t="s">
         <v>265</v>
       </c>
       <c r="D21">
         <v>34</v>
       </c>
       <c r="E21" t="s">
         <v>19</v>
       </c>
       <c r="F21" t="s">
         <v>266</v>
       </c>
     </row>
@@ -5172,51 +5172,51 @@
     <row r="38" spans="1:6">
       <c r="A38">
         <v>35</v>
       </c>
       <c r="C38" t="s">
         <v>292</v>
       </c>
       <c r="D38">
         <v>33</v>
       </c>
       <c r="E38" t="s">
         <v>128</v>
       </c>
       <c r="F38" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>36</v>
       </c>
       <c r="C39" t="s">
         <v>293</v>
       </c>
       <c r="D39">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E39" t="s">
         <v>13</v>
       </c>
       <c r="F39" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>37</v>
       </c>
       <c r="C40" t="s">
         <v>294</v>
       </c>
       <c r="D40">
         <v>33</v>
       </c>
       <c r="E40" t="s">
         <v>176</v>
       </c>
       <c r="F40" t="s">
         <v>224</v>
       </c>
     </row>
@@ -5325,85 +5325,85 @@
     <row r="47" spans="1:6">
       <c r="A47">
         <v>44</v>
       </c>
       <c r="C47" t="s">
         <v>304</v>
       </c>
       <c r="D47">
         <v>34</v>
       </c>
       <c r="E47" t="s">
         <v>10</v>
       </c>
       <c r="F47" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>45</v>
       </c>
       <c r="C48" t="s">
         <v>305</v>
       </c>
       <c r="D48">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E48" t="s">
         <v>13</v>
       </c>
       <c r="F48" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>46</v>
       </c>
       <c r="C49" t="s">
         <v>306</v>
       </c>
       <c r="D49">
         <v>33</v>
       </c>
       <c r="E49" t="s">
         <v>202</v>
       </c>
       <c r="F49" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>46</v>
       </c>
       <c r="C50" t="s">
         <v>308</v>
       </c>
       <c r="D50">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E50" t="s">
         <v>185</v>
       </c>
       <c r="F50" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>48</v>
       </c>
       <c r="C51" t="s">
         <v>309</v>
       </c>
       <c r="D51">
         <v>34</v>
       </c>
       <c r="E51" t="s">
         <v>37</v>
       </c>
       <c r="F51" t="s">
         <v>310</v>
       </c>
     </row>
@@ -5512,51 +5512,51 @@
     <row r="58" spans="1:6">
       <c r="A58">
         <v>55</v>
       </c>
       <c r="C58" t="s">
         <v>320</v>
       </c>
       <c r="D58">
         <v>34</v>
       </c>
       <c r="E58" t="s">
         <v>13</v>
       </c>
       <c r="F58" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>56</v>
       </c>
       <c r="C59" t="s">
         <v>322</v>
       </c>
       <c r="D59">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E59" t="s">
         <v>196</v>
       </c>
       <c r="F59" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>57</v>
       </c>
       <c r="C60" t="s">
         <v>323</v>
       </c>
       <c r="D60">
         <v>33</v>
       </c>
       <c r="E60" t="s">
         <v>176</v>
       </c>
       <c r="F60" t="s">
         <v>224</v>
       </c>
     </row>
@@ -5631,51 +5631,51 @@
     <row r="65" spans="1:6">
       <c r="A65">
         <v>62</v>
       </c>
       <c r="C65" t="s">
         <v>331</v>
       </c>
       <c r="D65">
         <v>33</v>
       </c>
       <c r="E65" t="s">
         <v>128</v>
       </c>
       <c r="F65" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>63</v>
       </c>
       <c r="C66" t="s">
         <v>333</v>
       </c>
       <c r="D66">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E66" t="s">
         <v>72</v>
       </c>
       <c r="F66" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>64</v>
       </c>
       <c r="C67" t="s">
         <v>334</v>
       </c>
       <c r="D67">
         <v>34</v>
       </c>
       <c r="E67" t="s">
         <v>115</v>
       </c>
       <c r="F67" t="s">
         <v>335</v>
       </c>
     </row>
@@ -5750,51 +5750,51 @@
     <row r="72" spans="1:6">
       <c r="A72">
         <v>69</v>
       </c>
       <c r="C72" t="s">
         <v>341</v>
       </c>
       <c r="D72">
         <v>32</v>
       </c>
       <c r="E72" t="s">
         <v>115</v>
       </c>
       <c r="F72" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>70</v>
       </c>
       <c r="C73" t="s">
         <v>342</v>
       </c>
       <c r="D73">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E73" t="s">
         <v>182</v>
       </c>
       <c r="F73" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>71</v>
       </c>
       <c r="C74" t="s">
         <v>343</v>
       </c>
       <c r="D74">
         <v>31</v>
       </c>
       <c r="E74" t="s">
         <v>92</v>
       </c>
       <c r="F74" t="s">
         <v>100</v>
       </c>
     </row>
@@ -5985,51 +5985,51 @@
     <row r="86" spans="1:6">
       <c r="A86">
         <v>83</v>
       </c>
       <c r="C86" t="s">
         <v>361</v>
       </c>
       <c r="D86">
         <v>34</v>
       </c>
       <c r="E86" t="s">
         <v>65</v>
       </c>
       <c r="F86" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>84</v>
       </c>
       <c r="C87" t="s">
         <v>363</v>
       </c>
       <c r="D87">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E87" t="s">
         <v>193</v>
       </c>
       <c r="F87" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>85</v>
       </c>
       <c r="C88" t="s">
         <v>364</v>
       </c>
       <c r="D88">
         <v>32</v>
       </c>
       <c r="E88" t="s">
         <v>176</v>
       </c>
       <c r="F88" t="s">
         <v>224</v>
       </c>
     </row>
@@ -6053,51 +6053,51 @@
     <row r="90" spans="1:6">
       <c r="A90">
         <v>87</v>
       </c>
       <c r="C90" t="s">
         <v>366</v>
       </c>
       <c r="D90">
         <v>32</v>
       </c>
       <c r="E90" t="s">
         <v>182</v>
       </c>
       <c r="F90" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>88</v>
       </c>
       <c r="C91" t="s">
         <v>367</v>
       </c>
       <c r="D91">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E91" t="s">
         <v>153</v>
       </c>
       <c r="F91" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>88</v>
       </c>
       <c r="C92" t="s">
         <v>368</v>
       </c>
       <c r="D92">
         <v>32</v>
       </c>
       <c r="E92" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>90</v>
@@ -6546,153 +6546,153 @@
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="C22" t="s">
         <v>401</v>
       </c>
       <c r="D22">
         <v>31</v>
       </c>
       <c r="E22" t="s">
         <v>19</v>
       </c>
       <c r="F22" t="s">
         <v>402</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="C23" t="s">
         <v>403</v>
       </c>
       <c r="D23">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E23" t="s">
         <v>404</v>
       </c>
       <c r="F23" t="s">
         <v>405</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="C24" t="s">
         <v>406</v>
       </c>
       <c r="D24">
         <v>34</v>
       </c>
       <c r="E24" t="s">
         <v>202</v>
       </c>
       <c r="F24" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="C25" t="s">
         <v>408</v>
       </c>
       <c r="D25">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="C26" t="s">
         <v>410</v>
       </c>
       <c r="D26">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="C27" t="s">
         <v>411</v>
       </c>
       <c r="D27">
         <v>32</v>
       </c>
       <c r="E27" t="s">
         <v>153</v>
       </c>
       <c r="F27" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="C28" t="s">
         <v>413</v>
       </c>
       <c r="D28">
         <v>33</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
       <c r="F28" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="C29" t="s">
         <v>414</v>
       </c>
       <c r="D29">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E29" t="s">
         <v>37</v>
       </c>
       <c r="F29" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="C30" t="s">
         <v>415</v>
       </c>
       <c r="D30">
         <v>33</v>
       </c>
       <c r="E30" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
@@ -6846,51 +6846,51 @@
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="C40" t="s">
         <v>429</v>
       </c>
       <c r="D40">
         <v>30</v>
       </c>
       <c r="E40" t="s">
         <v>92</v>
       </c>
       <c r="F40" t="s">
         <v>430</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="C41" t="s">
         <v>431</v>
       </c>
       <c r="D41">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E41" t="s">
         <v>57</v>
       </c>
       <c r="F41" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="C42" t="s">
         <v>433</v>
       </c>
       <c r="D42">
         <v>32</v>
       </c>
       <c r="E42" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
@@ -6928,51 +6928,51 @@
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="C45" t="s">
         <v>436</v>
       </c>
       <c r="D45">
         <v>32</v>
       </c>
       <c r="E45" t="s">
         <v>196</v>
       </c>
       <c r="F45" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="C46" t="s">
         <v>438</v>
       </c>
       <c r="D46">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E46" t="s">
         <v>75</v>
       </c>
       <c r="F46" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="C47" t="s">
         <v>439</v>
       </c>
       <c r="D47">
         <v>33</v>
       </c>
       <c r="E47" t="s">
         <v>62</v>
       </c>
       <c r="F47" t="s">
         <v>440</v>
       </c>
     </row>
@@ -7058,51 +7058,51 @@
         <v>212</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="C53" t="s">
         <v>449</v>
       </c>
       <c r="D53">
         <v>33</v>
       </c>
       <c r="E53" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="C54" t="s">
         <v>450</v>
       </c>
       <c r="D54">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E54" t="s">
         <v>92</v>
       </c>
       <c r="F54" t="s">
         <v>430</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
@@ -7353,51 +7353,51 @@
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="C14" t="s">
         <v>468</v>
       </c>
       <c r="D14">
         <v>32</v>
       </c>
       <c r="E14" t="s">
         <v>65</v>
       </c>
       <c r="F14" t="s">
         <v>469</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="C15" t="s">
         <v>470</v>
       </c>
       <c r="D15">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E15" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>471</v>
       </c>
       <c r="D16">
         <v>31</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
@@ -7704,51 +7704,51 @@
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="C35" t="s">
         <v>498</v>
       </c>
       <c r="D35">
         <v>34</v>
       </c>
       <c r="E35" t="s">
         <v>92</v>
       </c>
       <c r="F35" t="s">
         <v>499</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="C36" t="s">
         <v>500</v>
       </c>
       <c r="D36">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E36" t="s">
         <v>133</v>
       </c>
       <c r="F36" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="C37" t="s">
         <v>501</v>
       </c>
       <c r="D37">
         <v>32</v>
       </c>
       <c r="E37" t="s">
         <v>22</v>
       </c>
       <c r="F37" t="s">
         <v>502</v>
       </c>
     </row>
@@ -7789,51 +7789,51 @@
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="C40" t="s">
         <v>506</v>
       </c>
       <c r="D40">
         <v>33</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
       <c r="F40" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="C41" t="s">
         <v>507</v>
       </c>
       <c r="D41">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E41" t="s">
         <v>92</v>
       </c>
       <c r="F41" t="s">
         <v>430</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="C42" t="s">
         <v>508</v>
       </c>
       <c r="D42">
         <v>33</v>
       </c>
       <c r="E42" t="s">
         <v>13</v>
       </c>
       <c r="F42" t="s">
         <v>97</v>
       </c>
     </row>
@@ -7891,102 +7891,102 @@
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="C46" t="s">
         <v>513</v>
       </c>
       <c r="D46">
         <v>32</v>
       </c>
       <c r="E46" t="s">
         <v>19</v>
       </c>
       <c r="F46" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="C47" t="s">
         <v>514</v>
       </c>
       <c r="D47">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E47" t="s">
         <v>193</v>
       </c>
       <c r="F47" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="C48" t="s">
         <v>516</v>
       </c>
       <c r="D48">
         <v>32</v>
       </c>
       <c r="E48" t="s">
         <v>57</v>
       </c>
       <c r="F48" t="s">
         <v>517</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="C49" t="s">
         <v>518</v>
       </c>
       <c r="D49">
         <v>32</v>
       </c>
       <c r="E49" t="s">
         <v>212</v>
       </c>
       <c r="F49" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="C50" t="s">
         <v>520</v>
       </c>
       <c r="D50">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E50" t="s">
         <v>37</v>
       </c>
       <c r="F50" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="C51" t="s">
         <v>522</v>
       </c>
       <c r="D51">
         <v>32</v>
       </c>
       <c r="E51" t="s">
         <v>193</v>
       </c>
       <c r="F51" t="s">
         <v>496</v>
       </c>
     </row>
@@ -8350,51 +8350,51 @@
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
         <v>547</v>
       </c>
       <c r="D6">
         <v>34</v>
       </c>
       <c r="E6" t="s">
         <v>202</v>
       </c>
       <c r="F6" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
         <v>548</v>
       </c>
       <c r="D7">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E7" t="s">
         <v>75</v>
       </c>
       <c r="F7" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
         <v>549</v>
       </c>
       <c r="D8">
         <v>33</v>
       </c>
       <c r="E8" t="s">
         <v>19</v>
       </c>
       <c r="F8" t="s">
         <v>550</v>
       </c>
     </row>
@@ -8588,51 +8588,51 @@
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="C20" t="s">
         <v>568</v>
       </c>
       <c r="D20">
         <v>34</v>
       </c>
       <c r="E20" t="s">
         <v>57</v>
       </c>
       <c r="F20" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="C21" t="s">
         <v>569</v>
       </c>
       <c r="D21">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
         <v>570</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="C22" t="s">
         <v>571</v>
       </c>
       <c r="D22">
         <v>32</v>
       </c>
       <c r="E22" t="s">
         <v>27</v>
       </c>
       <c r="F22" t="s">
         <v>458</v>
       </c>
     </row>
@@ -8809,51 +8809,51 @@
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="C33" t="s">
         <v>584</v>
       </c>
       <c r="D33">
         <v>34</v>
       </c>
       <c r="E33" t="s">
         <v>62</v>
       </c>
       <c r="F33" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="C34" t="s">
         <v>586</v>
       </c>
       <c r="D34">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E34" t="s">
         <v>22</v>
       </c>
       <c r="F34" t="s">
         <v>587</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="C35" t="s">
         <v>588</v>
       </c>
       <c r="D35">
         <v>32</v>
       </c>
       <c r="E35" t="s">
         <v>85</v>
       </c>
       <c r="F35" t="s">
         <v>589</v>
       </c>
     </row>
@@ -9117,51 +9117,51 @@
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="C52" t="s">
         <v>610</v>
       </c>
       <c r="D52">
         <v>31</v>
       </c>
       <c r="E52" t="s">
         <v>128</v>
       </c>
       <c r="F52" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="C53" t="s">
         <v>612</v>
       </c>
       <c r="D53">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E53" t="s">
         <v>72</v>
       </c>
       <c r="F53" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="C54" t="s">
         <v>613</v>
       </c>
       <c r="D54">
         <v>31</v>
       </c>
       <c r="E54" t="s">
         <v>128</v>
       </c>
       <c r="F54" t="s">
         <v>614</v>
       </c>
     </row>
@@ -9219,51 +9219,51 @@
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="C58" t="s">
         <v>621</v>
       </c>
       <c r="D58">
         <v>32</v>
       </c>
       <c r="E58" t="s">
         <v>85</v>
       </c>
       <c r="F58" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="C59" t="s">
         <v>622</v>
       </c>
       <c r="D59">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E59" t="s">
         <v>608</v>
       </c>
       <c r="F59" t="s">
         <v>609</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="C60" t="s">
         <v>623</v>
       </c>
       <c r="D60">
         <v>34</v>
       </c>
       <c r="E60" t="s">
         <v>72</v>
       </c>
       <c r="F60" t="s">
         <v>87</v>
       </c>
     </row>