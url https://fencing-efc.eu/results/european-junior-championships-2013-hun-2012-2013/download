--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -2520,51 +2520,51 @@
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
@@ -2619,51 +2619,51 @@
         <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8">
         <v>30</v>
       </c>
       <c r="E8" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E9" t="s">
         <v>26</v>
       </c>
       <c r="F9" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="C10" t="s">
         <v>28</v>
       </c>
       <c r="D10">
         <v>31</v>
       </c>
       <c r="E10" t="s">
         <v>29</v>
       </c>
       <c r="F10" t="s">
         <v>30</v>
       </c>
     </row>
@@ -2704,51 +2704,51 @@
     <row r="13" spans="1:6">
       <c r="A13">
         <v>11</v>
       </c>
       <c r="C13" t="s">
         <v>36</v>
       </c>
       <c r="D13">
         <v>31</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="C14" t="s">
         <v>38</v>
       </c>
       <c r="D14">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E14" t="s">
         <v>24</v>
       </c>
       <c r="F14" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="C15" t="s">
         <v>40</v>
       </c>
       <c r="D15">
         <v>32</v>
       </c>
       <c r="E15" t="s">
         <v>41</v>
       </c>
       <c r="F15" t="s">
         <v>42</v>
       </c>
     </row>
@@ -2925,85 +2925,85 @@
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="C26" t="s">
         <v>64</v>
       </c>
       <c r="D26">
         <v>30</v>
       </c>
       <c r="E26" t="s">
         <v>29</v>
       </c>
       <c r="F26" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>24</v>
       </c>
       <c r="C27" t="s">
         <v>66</v>
       </c>
       <c r="D27">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E27" t="s">
         <v>67</v>
       </c>
       <c r="F27" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="C28" t="s">
         <v>69</v>
       </c>
       <c r="D28">
         <v>32</v>
       </c>
       <c r="E28" t="s">
         <v>70</v>
       </c>
       <c r="F28" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>27</v>
       </c>
       <c r="C29" t="s">
         <v>72</v>
       </c>
       <c r="D29">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E29" t="s">
         <v>67</v>
       </c>
       <c r="F29" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>28</v>
       </c>
       <c r="C30" t="s">
         <v>74</v>
       </c>
       <c r="D30">
         <v>31</v>
       </c>
       <c r="E30" t="s">
         <v>54</v>
       </c>
       <c r="F30" t="s">
         <v>75</v>
       </c>
     </row>
@@ -3061,51 +3061,51 @@
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="C34" t="s">
         <v>81</v>
       </c>
       <c r="D34">
         <v>33</v>
       </c>
       <c r="E34" t="s">
         <v>41</v>
       </c>
       <c r="F34" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="C35" t="s">
         <v>82</v>
       </c>
       <c r="D35">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E35" t="s">
         <v>12</v>
       </c>
       <c r="F35" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>34</v>
       </c>
       <c r="C36" t="s">
         <v>84</v>
       </c>
       <c r="D36">
         <v>31</v>
       </c>
       <c r="E36" t="s">
         <v>78</v>
       </c>
       <c r="F36" t="s">
         <v>79</v>
       </c>
     </row>
@@ -3712,51 +3712,51 @@
     <row r="73" spans="1:6">
       <c r="A73">
         <v>71</v>
       </c>
       <c r="C73" t="s">
         <v>154</v>
       </c>
       <c r="D73">
         <v>33</v>
       </c>
       <c r="E73" t="s">
         <v>18</v>
       </c>
       <c r="F73" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>72</v>
       </c>
       <c r="C74" t="s">
         <v>155</v>
       </c>
       <c r="D74">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E74" t="s">
         <v>145</v>
       </c>
       <c r="F74" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>73</v>
       </c>
       <c r="C75" t="s">
         <v>156</v>
       </c>
       <c r="D75">
         <v>29</v>
       </c>
       <c r="E75" t="s">
         <v>106</v>
       </c>
       <c r="F75" t="s">
         <v>136</v>
       </c>
     </row>
@@ -4285,51 +4285,51 @@
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
         <v>160</v>
       </c>
       <c r="D2">
         <v>33</v>
       </c>
       <c r="E2" t="s">
         <v>54</v>
       </c>
       <c r="F2" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>161</v>
       </c>
       <c r="D3">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E3" t="s">
         <v>54</v>
       </c>
       <c r="F3" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
         <v>163</v>
       </c>
       <c r="D4">
         <v>31</v>
       </c>
       <c r="E4" t="s">
         <v>78</v>
       </c>
       <c r="F4" t="s">
         <v>164</v>
       </c>
     </row>
@@ -4540,102 +4540,102 @@
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="C17" t="s">
         <v>184</v>
       </c>
       <c r="D17">
         <v>32</v>
       </c>
       <c r="E17" t="s">
         <v>26</v>
       </c>
       <c r="F17" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="C18" t="s">
         <v>185</v>
       </c>
       <c r="D18">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E18" t="s">
         <v>15</v>
       </c>
       <c r="F18" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="C19" t="s">
         <v>186</v>
       </c>
       <c r="D19">
         <v>32</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
       <c r="F19" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="C20" t="s">
         <v>188</v>
       </c>
       <c r="D20">
         <v>33</v>
       </c>
       <c r="E20" t="s">
         <v>189</v>
       </c>
       <c r="F20" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="C21" t="s">
         <v>190</v>
       </c>
       <c r="D21">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E21" t="s">
         <v>41</v>
       </c>
       <c r="F21" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="C22" t="s">
         <v>192</v>
       </c>
       <c r="D22">
         <v>32</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
         <v>143</v>
       </c>
     </row>
@@ -4676,51 +4676,51 @@
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="C25" t="s">
         <v>197</v>
       </c>
       <c r="D25">
         <v>33</v>
       </c>
       <c r="E25" t="s">
         <v>29</v>
       </c>
       <c r="F25" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="C26" t="s">
         <v>198</v>
       </c>
       <c r="D26">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E26" t="s">
         <v>18</v>
       </c>
       <c r="F26" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="C27" t="s">
         <v>199</v>
       </c>
       <c r="D27">
         <v>33</v>
       </c>
       <c r="E27" t="s">
         <v>93</v>
       </c>
       <c r="F27" t="s">
         <v>200</v>
       </c>
     </row>
@@ -4795,51 +4795,51 @@
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="C32" t="s">
         <v>209</v>
       </c>
       <c r="D32">
         <v>32</v>
       </c>
       <c r="E32" t="s">
         <v>78</v>
       </c>
       <c r="F32" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="C33" t="s">
         <v>211</v>
       </c>
       <c r="D33">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E33" t="s">
         <v>103</v>
       </c>
       <c r="F33" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="C34" t="s">
         <v>212</v>
       </c>
       <c r="D34">
         <v>31</v>
       </c>
       <c r="E34" t="s">
         <v>24</v>
       </c>
       <c r="F34" t="s">
         <v>177</v>
       </c>
     </row>
@@ -4897,51 +4897,51 @@
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="C38" t="s">
         <v>218</v>
       </c>
       <c r="D38">
         <v>31</v>
       </c>
       <c r="E38" t="s">
         <v>116</v>
       </c>
       <c r="F38" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="C39" t="s">
         <v>220</v>
       </c>
       <c r="D39">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E39" t="s">
         <v>221</v>
       </c>
       <c r="F39" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="C40" t="s">
         <v>223</v>
       </c>
       <c r="D40">
         <v>31</v>
       </c>
       <c r="E40" t="s">
         <v>26</v>
       </c>
       <c r="F40" t="s">
         <v>35</v>
       </c>
     </row>
@@ -5197,51 +5197,51 @@
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="C56" t="s">
         <v>245</v>
       </c>
       <c r="D56">
         <v>31</v>
       </c>
       <c r="E56" t="s">
         <v>106</v>
       </c>
       <c r="F56" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="C57" t="s">
         <v>246</v>
       </c>
       <c r="D57">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E57" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="C58" t="s">
         <v>248</v>
       </c>
       <c r="D58">
         <v>30</v>
       </c>
       <c r="E58" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="C59" t="s">
         <v>250</v>
@@ -5259,102 +5259,102 @@
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="C60" t="s">
         <v>253</v>
       </c>
       <c r="D60">
         <v>32</v>
       </c>
       <c r="E60" t="s">
         <v>103</v>
       </c>
       <c r="F60" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="C61" t="s">
         <v>254</v>
       </c>
       <c r="D61">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E61" t="s">
         <v>45</v>
       </c>
       <c r="F61" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="C62" t="s">
         <v>256</v>
       </c>
       <c r="D62">
         <v>33</v>
       </c>
       <c r="E62" t="s">
         <v>181</v>
       </c>
       <c r="F62" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="C63" t="s">
         <v>258</v>
       </c>
       <c r="D63">
         <v>31</v>
       </c>
       <c r="E63" t="s">
         <v>32</v>
       </c>
       <c r="F63" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="C64" t="s">
         <v>260</v>
       </c>
       <c r="D64">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E64" t="s">
         <v>181</v>
       </c>
       <c r="F64" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="C65" t="s">
         <v>261</v>
       </c>
       <c r="D65">
         <v>33</v>
       </c>
       <c r="E65" t="s">
         <v>12</v>
       </c>
       <c r="F65" t="s">
         <v>61</v>
       </c>
     </row>
@@ -5480,51 +5480,51 @@
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="C73" t="s">
         <v>272</v>
       </c>
       <c r="D73">
         <v>33</v>
       </c>
       <c r="E73" t="s">
         <v>116</v>
       </c>
       <c r="F73" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="C74" t="s">
         <v>273</v>
       </c>
       <c r="D74">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E74" t="s">
         <v>126</v>
       </c>
       <c r="F74" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="C75" t="s">
         <v>274</v>
       </c>
       <c r="D75">
         <v>31</v>
       </c>
       <c r="E75" t="s">
         <v>126</v>
       </c>
       <c r="F75" t="s">
         <v>275</v>
       </c>
     </row>
@@ -5582,51 +5582,51 @@
     <row r="79" spans="1:6">
       <c r="A79">
         <v>77</v>
       </c>
       <c r="C79" t="s">
         <v>281</v>
       </c>
       <c r="D79">
         <v>30</v>
       </c>
       <c r="E79" t="s">
         <v>282</v>
       </c>
       <c r="F79" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="C80" t="s">
         <v>284</v>
       </c>
       <c r="D80">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E80" t="s">
         <v>221</v>
       </c>
       <c r="F80" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="C81" t="s">
         <v>285</v>
       </c>
       <c r="D81">
         <v>33</v>
       </c>
       <c r="E81" t="s">
         <v>12</v>
       </c>
       <c r="F81" t="s">
         <v>61</v>
       </c>
     </row>
@@ -5752,68 +5752,68 @@
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="C89" t="s">
         <v>299</v>
       </c>
       <c r="D89">
         <v>33</v>
       </c>
       <c r="E89" t="s">
         <v>116</v>
       </c>
       <c r="F89" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="C90" t="s">
         <v>300</v>
       </c>
       <c r="D90">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E90" t="s">
         <v>207</v>
       </c>
       <c r="F90" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="C91" t="s">
         <v>301</v>
       </c>
       <c r="D91">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E91" t="s">
         <v>18</v>
       </c>
       <c r="F91" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="C92" t="s">
         <v>303</v>
       </c>
       <c r="D92">
         <v>32</v>
       </c>
       <c r="E92" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
@@ -6112,51 +6112,51 @@
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
         <v>323</v>
       </c>
       <c r="D7">
         <v>32</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
         <v>324</v>
       </c>
       <c r="D8">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E8" t="s">
         <v>29</v>
       </c>
       <c r="F8" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="C9" t="s">
         <v>326</v>
       </c>
       <c r="D9">
         <v>32</v>
       </c>
       <c r="E9" t="s">
         <v>24</v>
       </c>
       <c r="F9" t="s">
         <v>327</v>
       </c>
     </row>
@@ -6347,51 +6347,51 @@
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="C21" t="s">
         <v>345</v>
       </c>
       <c r="D21">
         <v>29</v>
       </c>
       <c r="E21" t="s">
         <v>26</v>
       </c>
       <c r="F21" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="C22" t="s">
         <v>347</v>
       </c>
       <c r="D22">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E22" t="s">
         <v>29</v>
       </c>
       <c r="F22" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="C23" t="s">
         <v>348</v>
       </c>
       <c r="D23">
         <v>31</v>
       </c>
       <c r="E23" t="s">
         <v>15</v>
       </c>
       <c r="F23" t="s">
         <v>50</v>
       </c>
     </row>
@@ -6483,218 +6483,218 @@
     <row r="29" spans="1:6">
       <c r="A29">
         <v>27</v>
       </c>
       <c r="C29" t="s">
         <v>356</v>
       </c>
       <c r="D29">
         <v>32</v>
       </c>
       <c r="E29" t="s">
         <v>129</v>
       </c>
       <c r="F29" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="C30" t="s">
         <v>358</v>
       </c>
       <c r="D30">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E30" t="s">
         <v>12</v>
       </c>
       <c r="F30" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="C31" t="s">
         <v>359</v>
       </c>
       <c r="D31">
         <v>30</v>
       </c>
       <c r="E31" t="s">
         <v>26</v>
       </c>
       <c r="F31" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="C32" t="s">
         <v>361</v>
       </c>
       <c r="D32">
         <v>30</v>
       </c>
       <c r="E32" t="s">
         <v>26</v>
       </c>
       <c r="F32" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="C33" t="s">
         <v>362</v>
       </c>
       <c r="D33">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E33" t="s">
         <v>21</v>
       </c>
       <c r="F33" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="C34" t="s">
         <v>363</v>
       </c>
       <c r="D34">
         <v>33</v>
       </c>
       <c r="E34" t="s">
         <v>21</v>
       </c>
       <c r="F34" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="C35" t="s">
         <v>365</v>
       </c>
       <c r="D35">
         <v>32</v>
       </c>
       <c r="E35" t="s">
         <v>116</v>
       </c>
       <c r="F35" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="C36" t="s">
         <v>367</v>
       </c>
       <c r="D36">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E36" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="C37" t="s">
         <v>368</v>
       </c>
       <c r="D37">
         <v>33</v>
       </c>
       <c r="E37" t="s">
         <v>78</v>
       </c>
       <c r="F37" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="C38" t="s">
         <v>370</v>
       </c>
       <c r="D38">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E38" t="s">
         <v>24</v>
       </c>
       <c r="F38" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="C39" t="s">
         <v>371</v>
       </c>
       <c r="D39">
         <v>31</v>
       </c>
       <c r="E39" t="s">
         <v>207</v>
       </c>
       <c r="F39" t="s">
         <v>372</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="C40" t="s">
         <v>373</v>
       </c>
       <c r="D40">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E40" t="s">
         <v>29</v>
       </c>
       <c r="F40" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="C41" t="s">
         <v>374</v>
       </c>
       <c r="D41">
         <v>32</v>
       </c>
       <c r="E41" t="s">
         <v>41</v>
       </c>
       <c r="F41" t="s">
         <v>42</v>
       </c>
     </row>
@@ -6817,51 +6817,51 @@
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="C49" t="s">
         <v>386</v>
       </c>
       <c r="D49">
         <v>32</v>
       </c>
       <c r="E49" t="s">
         <v>126</v>
       </c>
       <c r="F49" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="C50" t="s">
         <v>387</v>
       </c>
       <c r="D50">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E50" t="s">
         <v>78</v>
       </c>
       <c r="F50" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="C51" t="s">
         <v>388</v>
       </c>
       <c r="D51">
         <v>31</v>
       </c>
       <c r="E51" t="s">
         <v>116</v>
       </c>
       <c r="F51" t="s">
         <v>389</v>
       </c>
     </row>
@@ -6885,51 +6885,51 @@
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="C53" t="s">
         <v>392</v>
       </c>
       <c r="D53">
         <v>30</v>
       </c>
       <c r="E53" t="s">
         <v>126</v>
       </c>
       <c r="F53" t="s">
         <v>393</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="C54" t="s">
         <v>394</v>
       </c>
       <c r="D54">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E54" t="s">
         <v>93</v>
       </c>
       <c r="F54" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="C55" t="s">
         <v>396</v>
       </c>
       <c r="D55">
         <v>33</v>
       </c>
       <c r="E55" t="s">
         <v>103</v>
       </c>
       <c r="F55" t="s">
         <v>141</v>
       </c>
     </row>
@@ -7078,51 +7078,51 @@
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="C5" t="s">
         <v>407</v>
       </c>
       <c r="D5">
         <v>33</v>
       </c>
       <c r="E5" t="s">
         <v>29</v>
       </c>
       <c r="F5" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
         <v>408</v>
       </c>
       <c r="D6">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E6" t="s">
         <v>26</v>
       </c>
       <c r="F6" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
         <v>410</v>
       </c>
       <c r="D7">
         <v>31</v>
       </c>
       <c r="E7" t="s">
         <v>54</v>
       </c>
       <c r="F7" t="s">
         <v>55</v>
       </c>
     </row>
@@ -7231,51 +7231,51 @@
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="C14" t="s">
         <v>420</v>
       </c>
       <c r="D14">
         <v>32</v>
       </c>
       <c r="E14" t="s">
         <v>15</v>
       </c>
       <c r="F14" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="C15" t="s">
         <v>421</v>
       </c>
       <c r="D15">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
       <c r="F15" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>422</v>
       </c>
       <c r="D16">
         <v>33</v>
       </c>
       <c r="E16" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
@@ -7313,68 +7313,68 @@
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="C19" t="s">
         <v>427</v>
       </c>
       <c r="D19">
         <v>33</v>
       </c>
       <c r="E19" t="s">
         <v>54</v>
       </c>
       <c r="F19" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="C20" t="s">
         <v>428</v>
       </c>
       <c r="D20">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E20" t="s">
         <v>221</v>
       </c>
       <c r="F20" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="C21" t="s">
         <v>430</v>
       </c>
       <c r="D21">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E21" t="s">
         <v>26</v>
       </c>
       <c r="F21" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="C22" t="s">
         <v>432</v>
       </c>
       <c r="D22">
         <v>32</v>
       </c>
       <c r="E22" t="s">
         <v>78</v>
       </c>
       <c r="F22" t="s">
         <v>433</v>
       </c>
     </row>
@@ -7432,51 +7432,51 @@
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="C26" t="s">
         <v>439</v>
       </c>
       <c r="D26">
         <v>32</v>
       </c>
       <c r="E26" t="s">
         <v>29</v>
       </c>
       <c r="F26" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="C27" t="s">
         <v>440</v>
       </c>
       <c r="D27">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E27" t="s">
         <v>54</v>
       </c>
       <c r="F27" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="C28" t="s">
         <v>441</v>
       </c>
       <c r="D28">
         <v>32</v>
       </c>
       <c r="E28" t="s">
         <v>21</v>
       </c>
       <c r="F28" t="s">
         <v>364</v>
       </c>
     </row>
@@ -7514,51 +7514,51 @@
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="C31" t="s">
         <v>444</v>
       </c>
       <c r="D31">
         <v>32</v>
       </c>
       <c r="E31" t="s">
         <v>26</v>
       </c>
       <c r="F31" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="C32" t="s">
         <v>445</v>
       </c>
       <c r="D32">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E32" t="s">
         <v>24</v>
       </c>
       <c r="F32" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="C33" t="s">
         <v>446</v>
       </c>
       <c r="D33">
         <v>32</v>
       </c>
       <c r="E33" t="s">
         <v>41</v>
       </c>
       <c r="F33" t="s">
         <v>447</v>
       </c>
     </row>
@@ -7582,51 +7582,51 @@
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="C35" t="s">
         <v>449</v>
       </c>
       <c r="D35">
         <v>30</v>
       </c>
       <c r="E35" t="s">
         <v>221</v>
       </c>
       <c r="F35" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="C36" t="s">
         <v>451</v>
       </c>
       <c r="D36">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E36" t="s">
         <v>78</v>
       </c>
       <c r="F36" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="C37" t="s">
         <v>452</v>
       </c>
       <c r="D37">
         <v>32</v>
       </c>
       <c r="E37" t="s">
         <v>103</v>
       </c>
       <c r="F37" t="s">
         <v>453</v>
       </c>
     </row>
@@ -7854,51 +7854,51 @@
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
         <v>469</v>
       </c>
       <c r="D2">
         <v>33</v>
       </c>
       <c r="E2" t="s">
         <v>249</v>
       </c>
       <c r="F2" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>471</v>
       </c>
       <c r="D3">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E3" t="s">
         <v>67</v>
       </c>
       <c r="F3" t="s">
         <v>472</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
         <v>473</v>
       </c>
       <c r="D4">
         <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>54</v>
       </c>
       <c r="F4" t="s">
         <v>55</v>
       </c>
     </row>
@@ -8038,85 +8038,85 @@
         <v>416</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="C13" t="s">
         <v>483</v>
       </c>
       <c r="D13">
         <v>31</v>
       </c>
       <c r="E13" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="C14" t="s">
         <v>484</v>
       </c>
       <c r="D14">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E14" t="s">
         <v>12</v>
       </c>
       <c r="F14" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="C15" t="s">
         <v>485</v>
       </c>
       <c r="D15">
         <v>33</v>
       </c>
       <c r="E15" t="s">
         <v>24</v>
       </c>
       <c r="F15" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>486</v>
       </c>
       <c r="D16">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E16" t="s">
         <v>41</v>
       </c>
       <c r="F16" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="C17" t="s">
         <v>487</v>
       </c>
       <c r="D17">
         <v>33</v>
       </c>
       <c r="E17" t="s">
         <v>21</v>
       </c>
       <c r="F17" t="s">
         <v>22</v>
       </c>
     </row>
@@ -8508,51 +8508,51 @@
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="C41" t="s">
         <v>520</v>
       </c>
       <c r="D41">
         <v>33</v>
       </c>
       <c r="E41" t="s">
         <v>9</v>
       </c>
       <c r="F41" t="s">
         <v>495</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="C42" t="s">
         <v>521</v>
       </c>
       <c r="D42">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E42" t="s">
         <v>207</v>
       </c>
       <c r="F42" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="C43" t="s">
         <v>523</v>
       </c>
       <c r="D43">
         <v>31</v>
       </c>
       <c r="E43" t="s">
         <v>26</v>
       </c>
       <c r="F43" t="s">
         <v>524</v>
       </c>
     </row>
@@ -8573,51 +8573,51 @@
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="C45" t="s">
         <v>526</v>
       </c>
       <c r="D45">
         <v>32</v>
       </c>
       <c r="E45" t="s">
         <v>78</v>
       </c>
       <c r="F45" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="C46" t="s">
         <v>528</v>
       </c>
       <c r="D46">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E46" t="s">
         <v>529</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="C47" t="s">
         <v>530</v>
       </c>
       <c r="D47">
         <v>31</v>
       </c>
       <c r="E47" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="C48" t="s">
         <v>531</v>
@@ -8762,51 +8762,51 @@
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="C57" t="s">
         <v>543</v>
       </c>
       <c r="D57">
         <v>32</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
       <c r="F57" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="C58" t="s">
         <v>545</v>
       </c>
       <c r="D58">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E58" t="s">
         <v>103</v>
       </c>
       <c r="F58" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="C59" t="s">
         <v>547</v>
       </c>
       <c r="D59">
         <v>31</v>
       </c>
       <c r="E59" t="s">
         <v>93</v>
       </c>
       <c r="F59" t="s">
         <v>548</v>
       </c>
     </row>
@@ -8921,51 +8921,51 @@
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
         <v>553</v>
       </c>
       <c r="D4">
         <v>33</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="C5" t="s">
         <v>554</v>
       </c>
       <c r="D5">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E5" t="s">
         <v>54</v>
       </c>
       <c r="F5" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
         <v>555</v>
       </c>
       <c r="D6">
         <v>32</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" t="s">
         <v>334</v>
       </c>
     </row>
@@ -9074,51 +9074,51 @@
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="C13" t="s">
         <v>565</v>
       </c>
       <c r="D13">
         <v>33</v>
       </c>
       <c r="E13" t="s">
         <v>207</v>
       </c>
       <c r="F13" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="C14" t="s">
         <v>567</v>
       </c>
       <c r="D14">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E14" t="s">
         <v>15</v>
       </c>
       <c r="F14" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="C15" t="s">
         <v>568</v>
       </c>
       <c r="D15">
         <v>32</v>
       </c>
       <c r="E15" t="s">
         <v>29</v>
       </c>
       <c r="F15" t="s">
         <v>325</v>
       </c>
     </row>
@@ -9363,102 +9363,102 @@
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="C30" t="s">
         <v>587</v>
       </c>
       <c r="D30">
         <v>30</v>
       </c>
       <c r="E30" t="s">
         <v>588</v>
       </c>
       <c r="F30" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="C31" t="s">
         <v>590</v>
       </c>
       <c r="D31">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E31" t="s">
         <v>41</v>
       </c>
       <c r="F31" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="C32" t="s">
         <v>591</v>
       </c>
       <c r="D32">
         <v>30</v>
       </c>
       <c r="E32" t="s">
         <v>129</v>
       </c>
       <c r="F32" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="C33" t="s">
         <v>592</v>
       </c>
       <c r="D33">
         <v>32</v>
       </c>
       <c r="E33" t="s">
         <v>588</v>
       </c>
       <c r="F33" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="C34" t="s">
         <v>593</v>
       </c>
       <c r="D34">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E34" t="s">
         <v>54</v>
       </c>
       <c r="F34" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="C35" t="s">
         <v>594</v>
       </c>
       <c r="D35">
         <v>31</v>
       </c>
       <c r="E35" t="s">
         <v>116</v>
       </c>
       <c r="F35" t="s">
         <v>389</v>
       </c>
     </row>
@@ -9683,68 +9683,68 @@
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="C49" t="s">
         <v>613</v>
       </c>
       <c r="D49">
         <v>31</v>
       </c>
       <c r="E49" t="s">
         <v>126</v>
       </c>
       <c r="F49" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="C50" t="s">
         <v>614</v>
       </c>
       <c r="D50">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E50" t="s">
         <v>67</v>
       </c>
       <c r="F50" t="s">
         <v>615</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="C51" t="s">
         <v>616</v>
       </c>
       <c r="D51">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E51" t="s">
         <v>24</v>
       </c>
       <c r="F51" t="s">
         <v>617</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="C52" t="s">
         <v>618</v>
       </c>
       <c r="D52">
         <v>33</v>
       </c>
       <c r="E52" t="s">
         <v>119</v>
       </c>
       <c r="F52" t="s">
         <v>619</v>
       </c>
     </row>
@@ -9802,51 +9802,51 @@
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="C56" t="s">
         <v>625</v>
       </c>
       <c r="D56">
         <v>32</v>
       </c>
       <c r="E56" t="s">
         <v>119</v>
       </c>
       <c r="F56" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="C57" t="s">
         <v>626</v>
       </c>
       <c r="D57">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E57" t="s">
         <v>119</v>
       </c>
       <c r="F57" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="C58" t="s">
         <v>628</v>
       </c>
       <c r="D58">
         <v>32</v>
       </c>
       <c r="E58" t="s">
         <v>78</v>
       </c>
       <c r="F58" t="s">
         <v>629</v>
       </c>
     </row>
@@ -9898,51 +9898,51 @@
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="C62" t="s">
         <v>634</v>
       </c>
       <c r="D62">
         <v>31</v>
       </c>
       <c r="E62" t="s">
         <v>7</v>
       </c>
       <c r="F62" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="C63" t="s">
         <v>635</v>
       </c>
       <c r="D63">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E63" t="s">
         <v>145</v>
       </c>
       <c r="F63" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="C64" t="s">
         <v>636</v>
       </c>
       <c r="D64">
         <v>31</v>
       </c>
       <c r="E64" t="s">
         <v>181</v>
       </c>
       <c r="F64" t="s">
         <v>637</v>
       </c>
     </row>
@@ -10017,102 +10017,102 @@
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="C69" t="s">
         <v>644</v>
       </c>
       <c r="D69">
         <v>32</v>
       </c>
       <c r="E69" t="s">
         <v>588</v>
       </c>
       <c r="F69" t="s">
         <v>589</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="C70" t="s">
         <v>645</v>
       </c>
       <c r="D70">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E70" t="s">
         <v>24</v>
       </c>
       <c r="F70" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="C71" t="s">
         <v>646</v>
       </c>
       <c r="D71">
         <v>28</v>
       </c>
       <c r="E71" t="s">
         <v>67</v>
       </c>
       <c r="F71" t="s">
         <v>615</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="C72" t="s">
         <v>647</v>
       </c>
       <c r="D72">
         <v>31</v>
       </c>
       <c r="E72" t="s">
         <v>289</v>
       </c>
       <c r="F72" t="s">
         <v>648</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>71</v>
       </c>
       <c r="C73" t="s">
         <v>649</v>
       </c>
       <c r="D73">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E73" t="s">
         <v>116</v>
       </c>
       <c r="F73" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="C74" t="s">
         <v>650</v>
       </c>
       <c r="D74">
         <v>30</v>
       </c>
       <c r="E74" t="s">
         <v>116</v>
       </c>
       <c r="F74" t="s">
         <v>389</v>
       </c>
     </row>