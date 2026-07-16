--- v0 (2026-05-16)
+++ v1 (2026-07-16)
@@ -2214,51 +2214,51 @@
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>26</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>27</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
@@ -2271,51 +2271,51 @@
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>27</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7">
         <v>24</v>
       </c>
       <c r="E7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
@@ -2325,51 +2325,51 @@
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8">
         <v>25</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>19</v>
       </c>
       <c r="D9">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>22</v>
       </c>
       <c r="D10">
         <v>26</v>
       </c>
       <c r="E10" t="s">
         <v>23</v>
       </c>
       <c r="F10" t="s">
@@ -3458,88 +3458,88 @@
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>87</v>
       </c>
       <c r="D4">
         <v>27</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>88</v>
       </c>
       <c r="D5">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>90</v>
       </c>
       <c r="D6">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>91</v>
       </c>
       <c r="D7">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>92</v>
       </c>
       <c r="D8">
         <v>27</v>
       </c>
       <c r="E8" t="s">
         <v>93</v>
       </c>
       <c r="F8" t="s">
         <v>94</v>
       </c>
     </row>
@@ -4643,71 +4643,71 @@
       </c>
       <c r="C9" t="s">
         <v>189</v>
       </c>
       <c r="D9">
         <v>24</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>191</v>
       </c>
       <c r="D10">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E10" t="s">
         <v>41</v>
       </c>
       <c r="F10" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>193</v>
       </c>
       <c r="D11">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E11" t="s">
         <v>123</v>
       </c>
       <c r="F11" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>195</v>
       </c>
       <c r="D12">
         <v>25</v>
       </c>
       <c r="E12" t="s">
         <v>15</v>
       </c>
       <c r="F12" t="s">
@@ -4763,51 +4763,51 @@
       </c>
       <c r="C15" t="s">
         <v>201</v>
       </c>
       <c r="D15">
         <v>22</v>
       </c>
       <c r="E15" t="s">
         <v>171</v>
       </c>
       <c r="F15" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>203</v>
       </c>
       <c r="D16">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E16" t="s">
         <v>171</v>
       </c>
       <c r="F16" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>205</v>
       </c>
       <c r="D17">
         <v>27</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
@@ -4863,51 +4863,51 @@
       </c>
       <c r="C20" t="s">
         <v>211</v>
       </c>
       <c r="D20">
         <v>25</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
       <c r="F20" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>213</v>
       </c>
       <c r="D21">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E21" t="s">
         <v>41</v>
       </c>
       <c r="F21" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>215</v>
       </c>
       <c r="D22">
         <v>25</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22" t="s">
@@ -4943,51 +4943,51 @@
       </c>
       <c r="C24" t="s">
         <v>218</v>
       </c>
       <c r="D24">
         <v>24</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>220</v>
       </c>
       <c r="D25">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
       <c r="F25" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>221</v>
       </c>
       <c r="D26">
         <v>27</v>
       </c>
       <c r="E26" t="s">
         <v>15</v>
       </c>
       <c r="F26" t="s">
@@ -5023,51 +5023,51 @@
       </c>
       <c r="C28" t="s">
         <v>224</v>
       </c>
       <c r="D28">
         <v>23</v>
       </c>
       <c r="E28" t="s">
         <v>148</v>
       </c>
       <c r="F28" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>226</v>
       </c>
       <c r="D29">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E29" t="s">
         <v>171</v>
       </c>
       <c r="F29" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>228</v>
       </c>
       <c r="D30">
         <v>26</v>
       </c>
       <c r="E30" t="s">
         <v>73</v>
       </c>
       <c r="F30" t="s">
@@ -5220,111 +5220,111 @@
       </c>
       <c r="C38" t="s">
         <v>241</v>
       </c>
       <c r="D38">
         <v>23</v>
       </c>
       <c r="E38" t="s">
         <v>242</v>
       </c>
       <c r="F38" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>244</v>
       </c>
       <c r="D39">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E39" t="s">
         <v>232</v>
       </c>
       <c r="F39" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>245</v>
       </c>
       <c r="D40">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E40" t="s">
         <v>20</v>
       </c>
       <c r="F40" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>246</v>
       </c>
       <c r="D41">
         <v>25</v>
       </c>
       <c r="E41" t="s">
         <v>171</v>
       </c>
       <c r="F41" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>248</v>
       </c>
       <c r="D42">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E42" t="s">
         <v>232</v>
       </c>
       <c r="F42" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>250</v>
       </c>
       <c r="D43">
         <v>25</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
       <c r="F43" t="s">
@@ -5457,68 +5457,68 @@
       </c>
       <c r="C50" t="s">
         <v>262</v>
       </c>
       <c r="D50">
         <v>27</v>
       </c>
       <c r="E50" t="s">
         <v>242</v>
       </c>
       <c r="F50" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>263</v>
       </c>
       <c r="D51">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E51" t="s">
         <v>96</v>
       </c>
       <c r="F51" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="C52" t="s">
         <v>265</v>
       </c>
       <c r="D52">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E52" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="C53" t="s">
         <v>266</v>
       </c>
       <c r="D53">
         <v>21</v>
       </c>
       <c r="E53" t="s">
         <v>267</v>
       </c>
       <c r="F53" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
@@ -5556,51 +5556,51 @@
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="C56" t="s">
         <v>272</v>
       </c>
       <c r="D56">
         <v>26</v>
       </c>
       <c r="E56" t="s">
         <v>267</v>
       </c>
       <c r="F56" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="C57" t="s">
         <v>273</v>
       </c>
       <c r="D57">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E57" t="s">
         <v>96</v>
       </c>
       <c r="F57" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="C58" t="s">
         <v>275</v>
       </c>
       <c r="D58">
         <v>22</v>
       </c>
       <c r="E58" t="s">
         <v>73</v>
       </c>
       <c r="F58" t="s">
         <v>181</v>
       </c>
     </row>
@@ -5931,51 +5931,51 @@
       </c>
       <c r="C7" t="s">
         <v>297</v>
       </c>
       <c r="D7">
         <v>23</v>
       </c>
       <c r="E7" t="s">
         <v>23</v>
       </c>
       <c r="F7" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>299</v>
       </c>
       <c r="D8">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E8" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>300</v>
       </c>
       <c r="D9">
         <v>27</v>
       </c>
       <c r="E9" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
@@ -6045,51 +6045,51 @@
       </c>
       <c r="C13" t="s">
         <v>306</v>
       </c>
       <c r="D13">
         <v>27</v>
       </c>
       <c r="E13" t="s">
         <v>123</v>
       </c>
       <c r="F13" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>308</v>
       </c>
       <c r="D14">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>310</v>
       </c>
       <c r="D15">
         <v>24</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15" t="s">
@@ -6305,51 +6305,51 @@
       </c>
       <c r="C26" t="s">
         <v>329</v>
       </c>
       <c r="D26">
         <v>21</v>
       </c>
       <c r="E26" t="s">
         <v>123</v>
       </c>
       <c r="F26" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>331</v>
       </c>
       <c r="D27">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>333</v>
       </c>
       <c r="D28">
         <v>25</v>
       </c>
       <c r="E28" t="s">
         <v>41</v>
       </c>
       <c r="F28" t="s">
@@ -6465,51 +6465,51 @@
       </c>
       <c r="C34" t="s">
         <v>342</v>
       </c>
       <c r="D34">
         <v>25</v>
       </c>
       <c r="E34" t="s">
         <v>73</v>
       </c>
       <c r="F34" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>344</v>
       </c>
       <c r="D35">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E35" t="s">
         <v>148</v>
       </c>
       <c r="F35" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>346</v>
       </c>
       <c r="D36">
         <v>22</v>
       </c>
       <c r="E36" t="s">
         <v>52</v>
       </c>
       <c r="F36" t="s">
@@ -6727,68 +6727,68 @@
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="C48" t="s">
         <v>361</v>
       </c>
       <c r="D48">
         <v>23</v>
       </c>
       <c r="E48" t="s">
         <v>148</v>
       </c>
       <c r="F48" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="C49" t="s">
         <v>363</v>
       </c>
       <c r="D49">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E49" t="s">
         <v>41</v>
       </c>
       <c r="F49" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="C50" t="s">
         <v>364</v>
       </c>
       <c r="D50">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E50" t="s">
         <v>20</v>
       </c>
       <c r="F50" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="C51" t="s">
         <v>365</v>
       </c>
       <c r="D51">
         <v>24</v>
       </c>
       <c r="E51" t="s">
         <v>65</v>
       </c>
       <c r="F51" t="s">
         <v>81</v>
       </c>
     </row>
@@ -6829,51 +6829,51 @@
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="C54" t="s">
         <v>369</v>
       </c>
       <c r="D54">
         <v>22</v>
       </c>
       <c r="E54" t="s">
         <v>41</v>
       </c>
       <c r="F54" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="C55" t="s">
         <v>370</v>
       </c>
       <c r="D55">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E55" t="s">
         <v>52</v>
       </c>
       <c r="F55" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="C56" t="s">
         <v>371</v>
       </c>
       <c r="D56">
         <v>21</v>
       </c>
       <c r="E56" t="s">
         <v>65</v>
       </c>
       <c r="F56" t="s">
         <v>81</v>
       </c>
     </row>
@@ -7054,51 +7054,51 @@
       </c>
       <c r="C6" t="s">
         <v>380</v>
       </c>
       <c r="D6">
         <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>15</v>
       </c>
       <c r="F6" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>382</v>
       </c>
       <c r="D7">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E7" t="s">
         <v>48</v>
       </c>
       <c r="F7" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>384</v>
       </c>
       <c r="D8">
         <v>25</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
@@ -7174,91 +7174,91 @@
       </c>
       <c r="C12" t="s">
         <v>391</v>
       </c>
       <c r="D12">
         <v>22</v>
       </c>
       <c r="E12" t="s">
         <v>171</v>
       </c>
       <c r="F12" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>392</v>
       </c>
       <c r="D13">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E13" t="s">
         <v>15</v>
       </c>
       <c r="F13" t="s">
         <v>393</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>394</v>
       </c>
       <c r="D14">
         <v>25</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>396</v>
       </c>
       <c r="D15">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>397</v>
       </c>
       <c r="D16">
         <v>23</v>
       </c>
       <c r="E16" t="s">
         <v>23</v>
       </c>
       <c r="F16" t="s">
@@ -7391,71 +7391,71 @@
       </c>
       <c r="C23" t="s">
         <v>406</v>
       </c>
       <c r="D23">
         <v>26</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>407</v>
       </c>
       <c r="D24">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E24" t="s">
         <v>117</v>
       </c>
       <c r="F24" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>409</v>
       </c>
       <c r="D25">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E25" t="s">
         <v>73</v>
       </c>
       <c r="F25" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>410</v>
       </c>
       <c r="D26">
         <v>25</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
@@ -7471,91 +7471,91 @@
       </c>
       <c r="C27" t="s">
         <v>411</v>
       </c>
       <c r="D27">
         <v>24</v>
       </c>
       <c r="E27" t="s">
         <v>20</v>
       </c>
       <c r="F27" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>412</v>
       </c>
       <c r="D28">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E28" t="s">
         <v>15</v>
       </c>
       <c r="F28" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>414</v>
       </c>
       <c r="D29">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E29" t="s">
         <v>73</v>
       </c>
       <c r="F29" t="s">
         <v>415</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>416</v>
       </c>
       <c r="D30">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E30" t="s">
         <v>96</v>
       </c>
       <c r="F30" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>418</v>
       </c>
       <c r="D31">
         <v>25</v>
       </c>
       <c r="E31" t="s">
         <v>419</v>
       </c>
     </row>
@@ -7865,51 +7865,51 @@
       </c>
       <c r="C47" t="s">
         <v>443</v>
       </c>
       <c r="D47">
         <v>24</v>
       </c>
       <c r="E47" t="s">
         <v>41</v>
       </c>
       <c r="F47" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>46</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>445</v>
       </c>
       <c r="D48">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E48" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>446</v>
       </c>
       <c r="D49">
         <v>22</v>
       </c>
       <c r="E49" t="s">
         <v>447</v>
       </c>
       <c r="F49" t="s">
         <v>448</v>
       </c>
     </row>
@@ -8070,68 +8070,68 @@
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="C58" t="s">
         <v>460</v>
       </c>
       <c r="D58">
         <v>23</v>
       </c>
       <c r="E58" t="s">
         <v>166</v>
       </c>
       <c r="F58" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="C59" t="s">
         <v>461</v>
       </c>
       <c r="D59">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E59" t="s">
         <v>35</v>
       </c>
       <c r="F59" t="s">
         <v>462</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="C60" t="s">
         <v>463</v>
       </c>
       <c r="D60">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E60" t="s">
         <v>148</v>
       </c>
       <c r="F60" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="C61" t="s">
         <v>464</v>
       </c>
       <c r="D61">
         <v>22</v>
       </c>
       <c r="E61" t="s">
         <v>31</v>
       </c>
       <c r="F61" t="s">
         <v>32</v>
       </c>
     </row>
@@ -8234,51 +8234,51 @@
     <row r="68" spans="1:6">
       <c r="A68">
         <v>66</v>
       </c>
       <c r="C68" t="s">
         <v>474</v>
       </c>
       <c r="D68">
         <v>24</v>
       </c>
       <c r="E68" t="s">
         <v>123</v>
       </c>
       <c r="F68" t="s">
         <v>475</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="C69" t="s">
         <v>476</v>
       </c>
       <c r="D69">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E69" t="s">
         <v>123</v>
       </c>
       <c r="F69" t="s">
         <v>477</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="C70" t="s">
         <v>478</v>
       </c>
       <c r="D70">
         <v>23</v>
       </c>
       <c r="E70" t="s">
         <v>117</v>
       </c>
       <c r="F70" t="s">
         <v>479</v>
       </c>
     </row>
@@ -8427,91 +8427,91 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>487</v>
       </c>
       <c r="D2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>488</v>
       </c>
       <c r="D3">
         <v>23</v>
       </c>
       <c r="E3" t="s">
         <v>23</v>
       </c>
       <c r="F3" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>490</v>
       </c>
       <c r="D4">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E4" t="s">
         <v>134</v>
       </c>
       <c r="F4" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>491</v>
       </c>
       <c r="D5">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
@@ -8667,51 +8667,51 @@
       </c>
       <c r="C13" t="s">
         <v>502</v>
       </c>
       <c r="D13">
         <v>24</v>
       </c>
       <c r="E13" t="s">
         <v>117</v>
       </c>
       <c r="F13" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>503</v>
       </c>
       <c r="D14">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E14" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>504</v>
       </c>
       <c r="D15">
         <v>25</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" t="s">
         <v>505</v>
       </c>
     </row>
@@ -8804,51 +8804,51 @@
       </c>
       <c r="C20" t="s">
         <v>511</v>
       </c>
       <c r="D20">
         <v>26</v>
       </c>
       <c r="E20" t="s">
         <v>96</v>
       </c>
       <c r="F20" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>512</v>
       </c>
       <c r="D21">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E21" t="s">
         <v>23</v>
       </c>
       <c r="F21" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>513</v>
       </c>
       <c r="D22">
         <v>26</v>
       </c>
       <c r="E22" t="s">
         <v>117</v>
       </c>
       <c r="F22" t="s">
@@ -8961,51 +8961,51 @@
       </c>
       <c r="C28" t="s">
         <v>522</v>
       </c>
       <c r="D28">
         <v>24</v>
       </c>
       <c r="E28" t="s">
         <v>523</v>
       </c>
       <c r="F28" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>525</v>
       </c>
       <c r="D29">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E29" t="s">
         <v>31</v>
       </c>
       <c r="F29" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>526</v>
       </c>
       <c r="D30">
         <v>25</v>
       </c>
       <c r="E30" t="s">
         <v>15</v>
       </c>
     </row>
@@ -9018,51 +9018,51 @@
       </c>
       <c r="C31" t="s">
         <v>527</v>
       </c>
       <c r="D31">
         <v>25</v>
       </c>
       <c r="E31" t="s">
         <v>20</v>
       </c>
       <c r="F31" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>529</v>
       </c>
       <c r="D32">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E32" t="s">
         <v>117</v>
       </c>
       <c r="F32" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>530</v>
       </c>
       <c r="D33">
         <v>21</v>
       </c>
       <c r="E33" t="s">
         <v>10</v>
       </c>
       <c r="F33" t="s">
@@ -9078,51 +9078,51 @@
       </c>
       <c r="C34" t="s">
         <v>531</v>
       </c>
       <c r="D34">
         <v>20</v>
       </c>
       <c r="E34" t="s">
         <v>23</v>
       </c>
       <c r="F34" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>532</v>
       </c>
       <c r="D35">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E35" t="s">
         <v>134</v>
       </c>
       <c r="F35" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>533</v>
       </c>
       <c r="D36">
         <v>24</v>
       </c>
       <c r="E36" t="s">
         <v>31</v>
       </c>
       <c r="F36" t="s">
@@ -9189,51 +9189,51 @@
         <v>181</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="C40" t="s">
         <v>537</v>
       </c>
       <c r="D40">
         <v>24</v>
       </c>
       <c r="E40" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="C41" t="s">
         <v>538</v>
       </c>
       <c r="D41">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E41" t="s">
         <v>134</v>
       </c>
       <c r="F41" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="C42" t="s">
         <v>539</v>
       </c>
       <c r="D42">
         <v>22</v>
       </c>
       <c r="E42" t="s">
         <v>48</v>
       </c>
       <c r="F42" t="s">
         <v>540</v>
       </c>
     </row>
@@ -9353,51 +9353,51 @@
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="C50" t="s">
         <v>547</v>
       </c>
       <c r="D50">
         <v>23</v>
       </c>
       <c r="E50" t="s">
         <v>166</v>
       </c>
       <c r="F50" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="C51" t="s">
         <v>549</v>
       </c>
       <c r="D51">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E51" t="s">
         <v>550</v>
       </c>
       <c r="F51" t="s">
         <v>551</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>