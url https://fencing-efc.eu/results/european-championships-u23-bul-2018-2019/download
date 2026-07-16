--- v0 (2026-05-16)
+++ v1 (2026-07-16)
@@ -2307,51 +2307,51 @@
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>29</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3">
         <v>32.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4">
         <v>26.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>26</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
@@ -2427,51 +2427,51 @@
       </c>
       <c r="C8" t="s">
         <v>22</v>
       </c>
       <c r="D8">
         <v>29</v>
       </c>
       <c r="E8" t="s">
         <v>23</v>
       </c>
       <c r="F8" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E9" t="s">
         <v>26</v>
       </c>
       <c r="F9" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>14.0</v>
       </c>
       <c r="C10" t="s">
         <v>28</v>
       </c>
       <c r="D10">
         <v>27</v>
       </c>
       <c r="E10" t="s">
         <v>29</v>
       </c>
       <c r="F10" t="s">
@@ -2527,51 +2527,51 @@
       </c>
       <c r="C13" t="s">
         <v>36</v>
       </c>
       <c r="D13">
         <v>27</v>
       </c>
       <c r="E13" t="s">
         <v>37</v>
       </c>
       <c r="F13" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>38</v>
       </c>
       <c r="D14">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E14" t="s">
         <v>39</v>
       </c>
       <c r="F14" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>41</v>
       </c>
       <c r="D15">
         <v>25</v>
       </c>
       <c r="E15" t="s">
         <v>42</v>
       </c>
       <c r="F15" t="s">
@@ -2684,71 +2684,71 @@
       </c>
       <c r="C21" t="s">
         <v>56</v>
       </c>
       <c r="D21">
         <v>28</v>
       </c>
       <c r="E21" t="s">
         <v>26</v>
       </c>
       <c r="F21" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>58</v>
       </c>
       <c r="D22">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E22" t="s">
         <v>59</v>
       </c>
       <c r="F22" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>61</v>
       </c>
       <c r="D23">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>63</v>
       </c>
       <c r="D24">
         <v>28</v>
       </c>
       <c r="E24" t="s">
         <v>46</v>
       </c>
       <c r="F24" t="s">
@@ -2964,51 +2964,51 @@
       </c>
       <c r="C35" t="s">
         <v>86</v>
       </c>
       <c r="D35">
         <v>29</v>
       </c>
       <c r="E35" t="s">
         <v>29</v>
       </c>
       <c r="F35" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>34</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>87</v>
       </c>
       <c r="D36">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E36" t="s">
         <v>13</v>
       </c>
       <c r="F36" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>35</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>89</v>
       </c>
       <c r="D37">
         <v>27</v>
       </c>
       <c r="E37" t="s">
         <v>59</v>
       </c>
       <c r="F37" t="s">
@@ -3141,51 +3141,51 @@
       </c>
       <c r="C44" t="s">
         <v>101</v>
       </c>
       <c r="D44">
         <v>30</v>
       </c>
       <c r="E44" t="s">
         <v>54</v>
       </c>
       <c r="F44" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>103</v>
       </c>
       <c r="D45">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E45" t="s">
         <v>39</v>
       </c>
       <c r="F45" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>44</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>105</v>
       </c>
       <c r="D46">
         <v>27</v>
       </c>
       <c r="E46" t="s">
         <v>23</v>
       </c>
       <c r="F46" t="s">
@@ -3301,51 +3301,51 @@
       </c>
       <c r="C52" t="s">
         <v>119</v>
       </c>
       <c r="D52">
         <v>26</v>
       </c>
       <c r="E52" t="s">
         <v>23</v>
       </c>
       <c r="F52" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>51</v>
       </c>
       <c r="B53">
         <v>2.0</v>
       </c>
       <c r="C53" t="s">
         <v>120</v>
       </c>
       <c r="D53">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E53" t="s">
         <v>10</v>
       </c>
       <c r="F53" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="B54">
         <v>2.0</v>
       </c>
       <c r="C54" t="s">
         <v>121</v>
       </c>
       <c r="D54">
         <v>25</v>
       </c>
       <c r="E54" t="s">
         <v>122</v>
       </c>
       <c r="F54" t="s">
@@ -3375,51 +3375,51 @@
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="C56" t="s">
         <v>126</v>
       </c>
       <c r="D56">
         <v>27</v>
       </c>
       <c r="E56" t="s">
         <v>46</v>
       </c>
       <c r="F56" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>54</v>
       </c>
       <c r="C57" t="s">
         <v>127</v>
       </c>
       <c r="D57">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E57" t="s">
         <v>113</v>
       </c>
       <c r="F57" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>56</v>
       </c>
       <c r="C58" t="s">
         <v>129</v>
       </c>
       <c r="D58">
         <v>28</v>
       </c>
       <c r="E58" t="s">
         <v>74</v>
       </c>
       <c r="F58" t="s">
         <v>80</v>
       </c>
     </row>
@@ -3505,51 +3505,51 @@
     <row r="64" spans="1:6">
       <c r="A64">
         <v>62</v>
       </c>
       <c r="C64" t="s">
         <v>139</v>
       </c>
       <c r="D64">
         <v>29</v>
       </c>
       <c r="E64" t="s">
         <v>49</v>
       </c>
       <c r="F64" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>63</v>
       </c>
       <c r="C65" t="s">
         <v>140</v>
       </c>
       <c r="D65">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E65" t="s">
         <v>141</v>
       </c>
       <c r="F65" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>64</v>
       </c>
       <c r="C66" t="s">
         <v>143</v>
       </c>
       <c r="D66">
         <v>29</v>
       </c>
       <c r="E66" t="s">
         <v>20</v>
       </c>
       <c r="F66" t="s">
         <v>144</v>
       </c>
     </row>
@@ -3652,51 +3652,51 @@
         <v>153</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>71</v>
       </c>
       <c r="C73" t="s">
         <v>154</v>
       </c>
       <c r="D73">
         <v>27</v>
       </c>
       <c r="E73" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>72</v>
       </c>
       <c r="C74" t="s">
         <v>155</v>
       </c>
       <c r="D74">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E74" t="s">
         <v>156</v>
       </c>
       <c r="F74" t="s">
         <v>157</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4320,51 +4320,51 @@
       </c>
       <c r="C9" t="s">
         <v>170</v>
       </c>
       <c r="D9">
         <v>26</v>
       </c>
       <c r="E9" t="s">
         <v>42</v>
       </c>
       <c r="F9" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>172</v>
       </c>
       <c r="D10">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E10" t="s">
         <v>42</v>
       </c>
       <c r="F10" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>173</v>
       </c>
       <c r="D11">
         <v>30</v>
       </c>
       <c r="E11" t="s">
         <v>16</v>
       </c>
       <c r="F11" t="s">
@@ -4397,71 +4397,71 @@
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>175</v>
       </c>
       <c r="D13">
         <v>28</v>
       </c>
       <c r="E13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>176</v>
       </c>
       <c r="D14">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>178</v>
       </c>
       <c r="D15">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E15" t="s">
         <v>13</v>
       </c>
       <c r="F15" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>180</v>
       </c>
       <c r="D16">
         <v>30</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
@@ -4577,51 +4577,51 @@
       </c>
       <c r="C22" t="s">
         <v>189</v>
       </c>
       <c r="D22">
         <v>29</v>
       </c>
       <c r="E22" t="s">
         <v>29</v>
       </c>
       <c r="F22" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>191</v>
       </c>
       <c r="D23">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E23" t="s">
         <v>137</v>
       </c>
       <c r="F23" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>192</v>
       </c>
       <c r="D24">
         <v>29</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" t="s">
@@ -4657,51 +4657,51 @@
       </c>
       <c r="C26" t="s">
         <v>195</v>
       </c>
       <c r="D26">
         <v>25</v>
       </c>
       <c r="E26" t="s">
         <v>29</v>
       </c>
       <c r="F26" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>196</v>
       </c>
       <c r="D27">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E27" t="s">
         <v>10</v>
       </c>
       <c r="F27" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>198</v>
       </c>
       <c r="D28">
         <v>27</v>
       </c>
       <c r="E28" t="s">
         <v>149</v>
       </c>
       <c r="F28" t="s">
@@ -4791,51 +4791,51 @@
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>206</v>
       </c>
       <c r="D33">
         <v>27</v>
       </c>
       <c r="E33" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>207</v>
       </c>
       <c r="D34">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E34" t="s">
         <v>122</v>
       </c>
       <c r="F34" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>209</v>
       </c>
       <c r="D35">
         <v>27</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
@@ -5143,51 +5143,51 @@
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="C53" t="s">
         <v>237</v>
       </c>
       <c r="D53">
         <v>30</v>
       </c>
       <c r="E53" t="s">
         <v>108</v>
       </c>
       <c r="F53" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="C54" t="s">
         <v>239</v>
       </c>
       <c r="D54">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E54" t="s">
         <v>122</v>
       </c>
       <c r="F54" t="s">
         <v>208</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5234,91 +5234,91 @@
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>240</v>
       </c>
       <c r="D2">
         <v>28</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3">
         <v>32.0</v>
       </c>
       <c r="C3" t="s">
         <v>242</v>
       </c>
       <c r="D3">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
       <c r="F3" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4">
         <v>26.0</v>
       </c>
       <c r="C4" t="s">
         <v>243</v>
       </c>
       <c r="D4">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E4" t="s">
         <v>46</v>
       </c>
       <c r="F4" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>244</v>
       </c>
       <c r="D5">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>20.0</v>
       </c>
       <c r="C6" t="s">
         <v>246</v>
       </c>
       <c r="D6">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6" t="s">
@@ -5434,51 +5434,51 @@
       </c>
       <c r="C12" t="s">
         <v>253</v>
       </c>
       <c r="D12">
         <v>29</v>
       </c>
       <c r="E12" t="s">
         <v>108</v>
       </c>
       <c r="F12" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>11</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>255</v>
       </c>
       <c r="D13">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E13" t="s">
         <v>16</v>
       </c>
       <c r="F13" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>257</v>
       </c>
       <c r="D14">
         <v>26</v>
       </c>
       <c r="E14" t="s">
         <v>39</v>
       </c>
       <c r="F14" t="s">
@@ -5634,91 +5634,91 @@
       </c>
       <c r="C22" t="s">
         <v>271</v>
       </c>
       <c r="D22">
         <v>29</v>
       </c>
       <c r="E22" t="s">
         <v>42</v>
       </c>
       <c r="F22" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>272</v>
       </c>
       <c r="D23">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E23" t="s">
         <v>108</v>
       </c>
       <c r="F23" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>274</v>
       </c>
       <c r="D24">
         <v>25</v>
       </c>
       <c r="E24" t="s">
         <v>135</v>
       </c>
       <c r="F24" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>276</v>
       </c>
       <c r="D25">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E25" t="s">
         <v>23</v>
       </c>
       <c r="F25" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>278</v>
       </c>
       <c r="D26">
         <v>25</v>
       </c>
       <c r="E26" t="s">
         <v>54</v>
       </c>
       <c r="F26" t="s">
@@ -5774,51 +5774,51 @@
       </c>
       <c r="C29" t="s">
         <v>284</v>
       </c>
       <c r="D29">
         <v>29</v>
       </c>
       <c r="E29" t="s">
         <v>23</v>
       </c>
       <c r="F29" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>28</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>286</v>
       </c>
       <c r="D30">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E30" t="s">
         <v>141</v>
       </c>
       <c r="F30" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>288</v>
       </c>
       <c r="D31">
         <v>27</v>
       </c>
       <c r="E31" t="s">
         <v>26</v>
       </c>
       <c r="F31" t="s">
@@ -5894,71 +5894,71 @@
       </c>
       <c r="C35" t="s">
         <v>295</v>
       </c>
       <c r="D35">
         <v>27</v>
       </c>
       <c r="E35" t="s">
         <v>54</v>
       </c>
       <c r="F35" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>34</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>297</v>
       </c>
       <c r="D36">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E36" t="s">
         <v>23</v>
       </c>
       <c r="F36" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>35</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>298</v>
       </c>
       <c r="D37">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E37" t="s">
         <v>113</v>
       </c>
       <c r="F37" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>36</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>299</v>
       </c>
       <c r="D38">
         <v>24</v>
       </c>
       <c r="E38" t="s">
         <v>16</v>
       </c>
       <c r="F38" t="s">
@@ -5974,51 +5974,51 @@
       </c>
       <c r="C39" t="s">
         <v>300</v>
       </c>
       <c r="D39">
         <v>24</v>
       </c>
       <c r="E39" t="s">
         <v>132</v>
       </c>
       <c r="F39" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>302</v>
       </c>
       <c r="D40">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E40" t="s">
         <v>39</v>
       </c>
       <c r="F40" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>303</v>
       </c>
       <c r="D41">
         <v>27</v>
       </c>
       <c r="E41" t="s">
         <v>74</v>
       </c>
       <c r="F41" t="s">
@@ -6034,71 +6034,71 @@
       </c>
       <c r="C42" t="s">
         <v>304</v>
       </c>
       <c r="D42">
         <v>27</v>
       </c>
       <c r="E42" t="s">
         <v>42</v>
       </c>
       <c r="F42" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>306</v>
       </c>
       <c r="D43">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E43" t="s">
         <v>23</v>
       </c>
       <c r="F43" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>307</v>
       </c>
       <c r="D44">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E44" t="s">
         <v>29</v>
       </c>
       <c r="F44" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>309</v>
       </c>
       <c r="D45">
         <v>29</v>
       </c>
       <c r="E45" t="s">
         <v>49</v>
       </c>
       <c r="F45" t="s">
@@ -6225,91 +6225,91 @@
       </c>
       <c r="C52" t="s">
         <v>319</v>
       </c>
       <c r="D52">
         <v>27</v>
       </c>
       <c r="E52" t="s">
         <v>7</v>
       </c>
       <c r="F52" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>51</v>
       </c>
       <c r="B53">
         <v>2.0</v>
       </c>
       <c r="C53" t="s">
         <v>321</v>
       </c>
       <c r="D53">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E53" t="s">
         <v>29</v>
       </c>
       <c r="F53" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>51</v>
       </c>
       <c r="B54">
         <v>2.0</v>
       </c>
       <c r="C54" t="s">
         <v>322</v>
       </c>
       <c r="D54">
         <v>29</v>
       </c>
       <c r="E54" t="s">
         <v>132</v>
       </c>
       <c r="F54" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>53</v>
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>324</v>
       </c>
       <c r="D55">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E55" t="s">
         <v>113</v>
       </c>
       <c r="F55" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
         <v>326</v>
       </c>
       <c r="D56">
         <v>27</v>
       </c>
       <c r="E56" t="s">
         <v>122</v>
       </c>
       <c r="F56" t="s">
@@ -6629,51 +6629,51 @@
     <row r="74" spans="1:6">
       <c r="A74">
         <v>71</v>
       </c>
       <c r="C74" t="s">
         <v>359</v>
       </c>
       <c r="D74">
         <v>29</v>
       </c>
       <c r="E74" t="s">
         <v>355</v>
       </c>
       <c r="F74" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>71</v>
       </c>
       <c r="C75" t="s">
         <v>360</v>
       </c>
       <c r="D75">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E75" t="s">
         <v>355</v>
       </c>
       <c r="F75" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>74</v>
       </c>
       <c r="C76" t="s">
         <v>362</v>
       </c>
       <c r="D76">
         <v>29</v>
       </c>
       <c r="E76" t="s">
         <v>42</v>
       </c>
       <c r="F76" t="s">
         <v>305</v>
       </c>
     </row>
@@ -7136,51 +7136,51 @@
       </c>
       <c r="C14" t="s">
         <v>393</v>
       </c>
       <c r="D14">
         <v>27</v>
       </c>
       <c r="E14" t="s">
         <v>37</v>
       </c>
       <c r="F14" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>394</v>
       </c>
       <c r="D15">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E15" t="s">
         <v>42</v>
       </c>
       <c r="F15" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>396</v>
       </c>
       <c r="D16">
         <v>28</v>
       </c>
       <c r="E16" t="s">
         <v>46</v>
       </c>
       <c r="F16" t="s">
@@ -7236,51 +7236,51 @@
       </c>
       <c r="C19" t="s">
         <v>400</v>
       </c>
       <c r="D19">
         <v>30</v>
       </c>
       <c r="E19" t="s">
         <v>141</v>
       </c>
       <c r="F19" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>402</v>
       </c>
       <c r="D20">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>403</v>
       </c>
       <c r="D21">
         <v>29</v>
       </c>
       <c r="E21" t="s">
         <v>26</v>
       </c>
       <c r="F21" t="s">
@@ -7296,51 +7296,51 @@
       </c>
       <c r="C22" t="s">
         <v>405</v>
       </c>
       <c r="D22">
         <v>29</v>
       </c>
       <c r="E22" t="s">
         <v>13</v>
       </c>
       <c r="F22" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>406</v>
       </c>
       <c r="D23">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E23" t="s">
         <v>39</v>
       </c>
       <c r="F23" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>407</v>
       </c>
       <c r="D24">
         <v>28</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" t="s">
@@ -7396,51 +7396,51 @@
       </c>
       <c r="C27" t="s">
         <v>411</v>
       </c>
       <c r="D27">
         <v>29</v>
       </c>
       <c r="E27" t="s">
         <v>16</v>
       </c>
       <c r="F27" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>412</v>
       </c>
       <c r="D28">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E28" t="s">
         <v>355</v>
       </c>
       <c r="F28" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>414</v>
       </c>
       <c r="D29">
         <v>27</v>
       </c>
       <c r="E29" t="s">
         <v>39</v>
       </c>
       <c r="F29" t="s">
@@ -7456,51 +7456,51 @@
       </c>
       <c r="C30" t="s">
         <v>416</v>
       </c>
       <c r="D30">
         <v>24</v>
       </c>
       <c r="E30" t="s">
         <v>355</v>
       </c>
       <c r="F30" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>417</v>
       </c>
       <c r="D31">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E31" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>418</v>
       </c>
       <c r="D32">
         <v>28</v>
       </c>
       <c r="E32" t="s">
         <v>13</v>
       </c>
       <c r="F32" t="s">
         <v>419</v>
       </c>
     </row>
@@ -7510,51 +7510,51 @@
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>420</v>
       </c>
       <c r="D33">
         <v>30</v>
       </c>
       <c r="E33" t="s">
         <v>113</v>
       </c>
       <c r="F33" t="s">
         <v>421</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="C34" t="s">
         <v>422</v>
       </c>
       <c r="D34">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E34" t="s">
         <v>355</v>
       </c>
       <c r="F34" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="C35" t="s">
         <v>423</v>
       </c>
       <c r="D35">
         <v>24</v>
       </c>
       <c r="E35" t="s">
         <v>13</v>
       </c>
       <c r="F35" t="s">
         <v>424</v>
       </c>
     </row>
@@ -7643,51 +7643,51 @@
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="C41" t="s">
         <v>436</v>
       </c>
       <c r="D41">
         <v>27</v>
       </c>
       <c r="E41" t="s">
         <v>59</v>
       </c>
       <c r="F41" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="C42" t="s">
         <v>438</v>
       </c>
       <c r="D42">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E42" t="s">
         <v>122</v>
       </c>
       <c r="F42" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="C43" t="s">
         <v>440</v>
       </c>
       <c r="D43">
         <v>24</v>
       </c>
       <c r="E43" t="s">
         <v>355</v>
       </c>
       <c r="F43" t="s">
         <v>441</v>
       </c>
     </row>
@@ -7928,51 +7928,51 @@
       </c>
       <c r="C8" t="s">
         <v>456</v>
       </c>
       <c r="D8">
         <v>26</v>
       </c>
       <c r="E8" t="s">
         <v>71</v>
       </c>
       <c r="F8" t="s">
         <v>457</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>458</v>
       </c>
       <c r="D9">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E9" t="s">
         <v>135</v>
       </c>
       <c r="F9" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>460</v>
       </c>
       <c r="D10">
         <v>28</v>
       </c>
       <c r="E10" t="s">
         <v>135</v>
       </c>
     </row>
@@ -8122,51 +8122,51 @@
       </c>
       <c r="C18" t="s">
         <v>470</v>
       </c>
       <c r="D18">
         <v>29</v>
       </c>
       <c r="E18" t="s">
         <v>39</v>
       </c>
       <c r="F18" t="s">
         <v>471</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>472</v>
       </c>
       <c r="D19">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E19" t="s">
         <v>29</v>
       </c>
       <c r="F19" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>473</v>
       </c>
       <c r="D20">
         <v>30</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
@@ -8379,51 +8379,51 @@
       </c>
       <c r="C31" t="s">
         <v>489</v>
       </c>
       <c r="D31">
         <v>29</v>
       </c>
       <c r="E31" t="s">
         <v>39</v>
       </c>
       <c r="F31" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>490</v>
       </c>
       <c r="D32">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E32" t="s">
         <v>137</v>
       </c>
       <c r="F32" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>491</v>
       </c>
       <c r="D33">
         <v>27</v>
       </c>
       <c r="E33" t="s">
         <v>39</v>
       </c>
       <c r="F33" t="s">
@@ -8619,51 +8619,51 @@
       </c>
       <c r="C43" t="s">
         <v>504</v>
       </c>
       <c r="D43">
         <v>27</v>
       </c>
       <c r="E43" t="s">
         <v>42</v>
       </c>
       <c r="F43" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>505</v>
       </c>
       <c r="D44">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E44" t="s">
         <v>74</v>
       </c>
       <c r="F44" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>507</v>
       </c>
       <c r="D45">
         <v>29</v>
       </c>
       <c r="E45" t="s">
         <v>42</v>
       </c>
       <c r="F45" t="s">
@@ -8860,51 +8860,51 @@
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="C57" t="s">
         <v>523</v>
       </c>
       <c r="D57">
         <v>30</v>
       </c>
       <c r="E57" t="s">
         <v>32</v>
       </c>
       <c r="F57" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="C58" t="s">
         <v>525</v>
       </c>
       <c r="D58">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E58" t="s">
         <v>355</v>
       </c>
       <c r="F58" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="C59" t="s">
         <v>526</v>
       </c>
       <c r="D59">
         <v>27</v>
       </c>
       <c r="E59" t="s">
         <v>26</v>
       </c>
       <c r="F59" t="s">
         <v>527</v>
       </c>
     </row>
@@ -8988,68 +8988,68 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>531</v>
       </c>
       <c r="D2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E2" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>532</v>
       </c>
       <c r="D3">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>533</v>
       </c>
       <c r="D4">
         <v>28</v>
       </c>
       <c r="E4" t="s">
         <v>16</v>
       </c>
       <c r="F4" t="s">
@@ -9065,91 +9065,91 @@
       </c>
       <c r="C5" t="s">
         <v>534</v>
       </c>
       <c r="D5">
         <v>30</v>
       </c>
       <c r="E5" t="s">
         <v>315</v>
       </c>
       <c r="F5" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>535</v>
       </c>
       <c r="D6">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>122</v>
       </c>
       <c r="F6" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>536</v>
       </c>
       <c r="D7">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E7" t="s">
         <v>42</v>
       </c>
       <c r="F7" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>538</v>
       </c>
       <c r="D8">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>539</v>
       </c>
       <c r="D9">
         <v>23</v>
       </c>
       <c r="E9" t="s">
         <v>42</v>
       </c>
       <c r="F9" t="s">
@@ -9165,51 +9165,51 @@
       </c>
       <c r="C10" t="s">
         <v>541</v>
       </c>
       <c r="D10">
         <v>29</v>
       </c>
       <c r="E10" t="s">
         <v>16</v>
       </c>
       <c r="F10" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>542</v>
       </c>
       <c r="D11">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>543</v>
       </c>
       <c r="D12">
         <v>28</v>
       </c>
       <c r="E12" t="s">
         <v>46</v>
       </c>
       <c r="F12" t="s">
@@ -9245,71 +9245,71 @@
       </c>
       <c r="C14" t="s">
         <v>545</v>
       </c>
       <c r="D14">
         <v>23</v>
       </c>
       <c r="E14" t="s">
         <v>132</v>
       </c>
       <c r="F14" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>546</v>
       </c>
       <c r="D15">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>547</v>
       </c>
       <c r="D16">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E16" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>548</v>
       </c>
       <c r="D17">
         <v>27</v>
       </c>
       <c r="E17" t="s">
         <v>29</v>
       </c>
       <c r="F17" t="s">
         <v>549</v>
       </c>
     </row>
@@ -9656,51 +9656,51 @@
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>571</v>
       </c>
       <c r="D35">
         <v>27</v>
       </c>
       <c r="E35" t="s">
         <v>149</v>
       </c>
       <c r="F35" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="C36" t="s">
         <v>572</v>
       </c>
       <c r="D36">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E36" t="s">
         <v>122</v>
       </c>
       <c r="F36" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="C37" t="s">
         <v>573</v>
       </c>
       <c r="D37">
         <v>26</v>
       </c>
       <c r="E37" t="s">
         <v>39</v>
       </c>
       <c r="F37" t="s">
         <v>162</v>
       </c>
     </row>
@@ -9741,51 +9741,51 @@
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="C40" t="s">
         <v>577</v>
       </c>
       <c r="D40">
         <v>29</v>
       </c>
       <c r="E40" t="s">
         <v>29</v>
       </c>
       <c r="F40" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="C41" t="s">
         <v>578</v>
       </c>
       <c r="D41">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E41" t="s">
         <v>39</v>
       </c>
       <c r="F41" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="C42" t="s">
         <v>579</v>
       </c>
       <c r="D42">
         <v>26</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
       <c r="F42" t="s">
         <v>557</v>
       </c>
     </row>
@@ -9823,51 +9823,51 @@
     <row r="45" spans="1:6">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="C45" t="s">
         <v>582</v>
       </c>
       <c r="D45">
         <v>26</v>
       </c>
       <c r="E45" t="s">
         <v>122</v>
       </c>
       <c r="F45" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="C46" t="s">
         <v>583</v>
       </c>
       <c r="D46">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E46" t="s">
         <v>122</v>
       </c>
       <c r="F46" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="C47" t="s">
         <v>584</v>
       </c>
       <c r="D47">
         <v>27</v>
       </c>
       <c r="E47" t="s">
         <v>39</v>
       </c>
       <c r="F47" t="s">
         <v>585</v>
       </c>
     </row>