--- v2 (2026-08-30)
+++ v3 (2026-10-16)
@@ -2309,51 +2309,51 @@
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9">
         <v>29</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E10" t="s">
         <v>26</v>
       </c>
       <c r="F10" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="D11">
         <v>29</v>
       </c>
       <c r="E11" t="s">
         <v>15</v>
       </c>
       <c r="F11" t="s">
@@ -2466,91 +2466,91 @@
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>42</v>
       </c>
       <c r="D17">
         <v>33</v>
       </c>
       <c r="E17" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>44</v>
       </c>
       <c r="D18">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E18" t="s">
         <v>26</v>
       </c>
       <c r="F18" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>46</v>
       </c>
       <c r="D19">
         <v>32</v>
       </c>
       <c r="E19" t="s">
         <v>21</v>
       </c>
       <c r="F19" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>48</v>
       </c>
       <c r="D20">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E20" t="s">
         <v>35</v>
       </c>
       <c r="F20" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>49</v>
       </c>
       <c r="D21">
         <v>33</v>
       </c>
       <c r="E21" t="s">
         <v>26</v>
       </c>
       <c r="F21" t="s">
@@ -2706,139 +2706,139 @@
       </c>
       <c r="C29" t="s">
         <v>66</v>
       </c>
       <c r="D29">
         <v>26</v>
       </c>
       <c r="E29" t="s">
         <v>35</v>
       </c>
       <c r="F29" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>67</v>
       </c>
       <c r="D30">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E30" t="s">
         <v>57</v>
       </c>
       <c r="F30" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>68</v>
       </c>
       <c r="D31">
         <v>27</v>
       </c>
       <c r="E31" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>70</v>
       </c>
       <c r="D32">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E32" t="s">
         <v>71</v>
       </c>
       <c r="F32" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>73</v>
       </c>
       <c r="D33">
         <v>32</v>
       </c>
       <c r="E33" t="s">
         <v>21</v>
       </c>
       <c r="F33" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="C34" t="s">
         <v>74</v>
       </c>
       <c r="D34">
         <v>30</v>
       </c>
       <c r="E34" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="C35" t="s">
         <v>75</v>
       </c>
       <c r="D35">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E35" t="s">
         <v>76</v>
       </c>
       <c r="F35" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="C36" t="s">
         <v>78</v>
       </c>
       <c r="D36">
         <v>31</v>
       </c>
       <c r="E36" t="s">
         <v>40</v>
       </c>
       <c r="F36" t="s">
         <v>79</v>
       </c>
     </row>
@@ -3489,51 +3489,51 @@
       </c>
       <c r="C3" t="s">
         <v>98</v>
       </c>
       <c r="D3">
         <v>31</v>
       </c>
       <c r="E3" t="s">
         <v>99</v>
       </c>
       <c r="F3" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>101</v>
       </c>
       <c r="D4">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E4" t="s">
         <v>26</v>
       </c>
       <c r="F4" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>102</v>
       </c>
       <c r="D5">
         <v>32</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5" t="s">
@@ -3749,51 +3749,51 @@
       </c>
       <c r="C16" t="s">
         <v>126</v>
       </c>
       <c r="D16">
         <v>32</v>
       </c>
       <c r="E16" t="s">
         <v>110</v>
       </c>
       <c r="F16" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>128</v>
       </c>
       <c r="D17">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E17" t="s">
         <v>21</v>
       </c>
       <c r="F17" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>129</v>
       </c>
       <c r="D18">
         <v>32</v>
       </c>
       <c r="E18" t="s">
         <v>130</v>
       </c>
       <c r="F18" t="s">
@@ -3949,91 +3949,91 @@
       </c>
       <c r="C26" t="s">
         <v>143</v>
       </c>
       <c r="D26">
         <v>32</v>
       </c>
       <c r="E26" t="s">
         <v>26</v>
       </c>
       <c r="F26" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>144</v>
       </c>
       <c r="D27">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>145</v>
       </c>
       <c r="D28">
         <v>31</v>
       </c>
       <c r="E28" t="s">
         <v>130</v>
       </c>
       <c r="F28" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>147</v>
       </c>
       <c r="D29">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
       <c r="F29" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>28</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>148</v>
       </c>
       <c r="D30">
         <v>31</v>
       </c>
       <c r="E30" t="s">
         <v>107</v>
       </c>
       <c r="F30" t="s">
@@ -4109,51 +4109,51 @@
       </c>
       <c r="C34" t="s">
         <v>155</v>
       </c>
       <c r="D34">
         <v>31</v>
       </c>
       <c r="E34" t="s">
         <v>21</v>
       </c>
       <c r="F34" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>157</v>
       </c>
       <c r="D35">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E35" t="s">
         <v>158</v>
       </c>
       <c r="F35" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>160</v>
       </c>
       <c r="D36">
         <v>29</v>
       </c>
       <c r="E36" t="s">
         <v>35</v>
       </c>
       <c r="F36" t="s">
@@ -4189,51 +4189,51 @@
       </c>
       <c r="C38" t="s">
         <v>164</v>
       </c>
       <c r="D38">
         <v>33</v>
       </c>
       <c r="E38" t="s">
         <v>26</v>
       </c>
       <c r="F38" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>166</v>
       </c>
       <c r="D39">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E39" t="s">
         <v>76</v>
       </c>
       <c r="F39" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>168</v>
       </c>
       <c r="D40">
         <v>30</v>
       </c>
       <c r="E40" t="s">
         <v>35</v>
       </c>
       <c r="F40" t="s">
@@ -4403,51 +4403,51 @@
       </c>
       <c r="C49" t="s">
         <v>184</v>
       </c>
       <c r="D49">
         <v>33</v>
       </c>
       <c r="E49" t="s">
         <v>130</v>
       </c>
       <c r="F49" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>185</v>
       </c>
       <c r="D50">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E50" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>187</v>
       </c>
       <c r="D51">
         <v>29</v>
       </c>
       <c r="E51" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
@@ -4477,51 +4477,51 @@
       </c>
       <c r="C53" t="s">
         <v>190</v>
       </c>
       <c r="D53">
         <v>32</v>
       </c>
       <c r="E53" t="s">
         <v>191</v>
       </c>
       <c r="F53" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>2.0</v>
       </c>
       <c r="C54" t="s">
         <v>193</v>
       </c>
       <c r="D54">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E54" t="s">
         <v>15</v>
       </c>
       <c r="F54" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>195</v>
       </c>
       <c r="D55">
         <v>29</v>
       </c>
       <c r="E55" t="s">
         <v>123</v>
       </c>
       <c r="F55" t="s">
@@ -4537,91 +4537,91 @@
       </c>
       <c r="C56" t="s">
         <v>196</v>
       </c>
       <c r="D56">
         <v>32</v>
       </c>
       <c r="E56" t="s">
         <v>21</v>
       </c>
       <c r="F56" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>2.0</v>
       </c>
       <c r="C57" t="s">
         <v>197</v>
       </c>
       <c r="D57">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E57" t="s">
         <v>171</v>
       </c>
       <c r="F57" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>2.0</v>
       </c>
       <c r="C58" t="s">
         <v>199</v>
       </c>
       <c r="D58">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E58" t="s">
         <v>200</v>
       </c>
       <c r="F58" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>2.0</v>
       </c>
       <c r="C59" t="s">
         <v>202</v>
       </c>
       <c r="D59">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E59" t="s">
         <v>99</v>
       </c>
       <c r="F59" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="C60" t="s">
         <v>204</v>
       </c>
       <c r="D60">
         <v>30</v>
       </c>
       <c r="E60" t="s">
         <v>40</v>
       </c>
       <c r="F60" t="s">
         <v>205</v>
       </c>
     </row>
@@ -4798,51 +4798,51 @@
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="C71" t="s">
         <v>226</v>
       </c>
       <c r="D71">
         <v>27</v>
       </c>
       <c r="E71" t="s">
         <v>210</v>
       </c>
       <c r="F71" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="C72" t="s">
         <v>227</v>
       </c>
       <c r="D72">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E72" t="s">
         <v>43</v>
       </c>
       <c r="F72" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="C73" t="s">
         <v>229</v>
       </c>
       <c r="D73">
         <v>27</v>
       </c>
       <c r="E73" t="s">
         <v>76</v>
       </c>
       <c r="F73" t="s">
         <v>230</v>
       </c>
     </row>
@@ -5351,51 +5351,51 @@
       </c>
       <c r="C21" t="s">
         <v>265</v>
       </c>
       <c r="D21">
         <v>33</v>
       </c>
       <c r="E21" t="s">
         <v>63</v>
       </c>
       <c r="F21" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>266</v>
       </c>
       <c r="D22">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E22" t="s">
         <v>99</v>
       </c>
       <c r="F22" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>268</v>
       </c>
       <c r="D23">
         <v>32</v>
       </c>
       <c r="E23" t="s">
         <v>85</v>
       </c>
       <c r="F23" t="s">
@@ -5431,51 +5431,51 @@
       </c>
       <c r="C25" t="s">
         <v>271</v>
       </c>
       <c r="D25">
         <v>32</v>
       </c>
       <c r="E25" t="s">
         <v>15</v>
       </c>
       <c r="F25" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>273</v>
       </c>
       <c r="D26">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E26" t="s">
         <v>15</v>
       </c>
       <c r="F26" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>275</v>
       </c>
       <c r="D27">
         <v>29</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27" t="s">
@@ -5531,51 +5531,51 @@
       </c>
       <c r="C30" t="s">
         <v>278</v>
       </c>
       <c r="D30">
         <v>31</v>
       </c>
       <c r="E30" t="s">
         <v>35</v>
       </c>
       <c r="F30" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>279</v>
       </c>
       <c r="D31">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E31" t="s">
         <v>130</v>
       </c>
       <c r="F31" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>281</v>
       </c>
       <c r="D32">
         <v>32</v>
       </c>
       <c r="E32" t="s">
         <v>69</v>
       </c>
       <c r="F32" t="s">
@@ -5688,51 +5688,51 @@
       </c>
       <c r="C38" t="s">
         <v>288</v>
       </c>
       <c r="D38">
         <v>27</v>
       </c>
       <c r="E38" t="s">
         <v>171</v>
       </c>
       <c r="F38" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>289</v>
       </c>
       <c r="D39">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E39" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="C40" t="s">
         <v>290</v>
       </c>
       <c r="D40">
         <v>27</v>
       </c>
       <c r="E40" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="C41" t="s">
         <v>291</v>
@@ -5954,51 +5954,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>305</v>
       </c>
       <c r="D2">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E2" t="s">
         <v>15</v>
       </c>
       <c r="F2" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>306</v>
       </c>
       <c r="D3">
         <v>32</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
@@ -6054,91 +6054,91 @@
       </c>
       <c r="C6" t="s">
         <v>310</v>
       </c>
       <c r="D6">
         <v>30</v>
       </c>
       <c r="E6" t="s">
         <v>110</v>
       </c>
       <c r="F6" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>311</v>
       </c>
       <c r="D7">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E7" t="s">
         <v>35</v>
       </c>
       <c r="F7" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>312</v>
       </c>
       <c r="D8">
         <v>30</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>314</v>
       </c>
       <c r="D9">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E9" t="s">
         <v>99</v>
       </c>
       <c r="F9" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>315</v>
       </c>
       <c r="D10">
         <v>32</v>
       </c>
       <c r="E10" t="s">
         <v>26</v>
       </c>
       <c r="F10" t="s">
@@ -6174,51 +6174,51 @@
       </c>
       <c r="C12" t="s">
         <v>317</v>
       </c>
       <c r="D12">
         <v>31</v>
       </c>
       <c r="E12" t="s">
         <v>107</v>
       </c>
       <c r="F12" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>319</v>
       </c>
       <c r="D13">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E13" t="s">
         <v>130</v>
       </c>
       <c r="F13" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>321</v>
       </c>
       <c r="D14">
         <v>32</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
@@ -6354,51 +6354,51 @@
       </c>
       <c r="C21" t="s">
         <v>332</v>
       </c>
       <c r="D21">
         <v>32</v>
       </c>
       <c r="E21" t="s">
         <v>110</v>
       </c>
       <c r="F21" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>333</v>
       </c>
       <c r="D22">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E22" t="s">
         <v>26</v>
       </c>
       <c r="F22" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>334</v>
       </c>
       <c r="D23">
         <v>33</v>
       </c>
       <c r="E23" t="s">
         <v>96</v>
       </c>
       <c r="F23" t="s">
@@ -6551,51 +6551,51 @@
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>347</v>
       </c>
       <c r="D31">
         <v>30</v>
       </c>
       <c r="E31" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>348</v>
       </c>
       <c r="D32">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E32" t="s">
         <v>110</v>
       </c>
       <c r="F32" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>350</v>
       </c>
       <c r="D33">
         <v>31</v>
       </c>
       <c r="E33" t="s">
         <v>99</v>
       </c>
       <c r="F33" t="s">
@@ -6711,51 +6711,51 @@
       </c>
       <c r="C39" t="s">
         <v>362</v>
       </c>
       <c r="D39">
         <v>29</v>
       </c>
       <c r="E39" t="s">
         <v>63</v>
       </c>
       <c r="F39" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>363</v>
       </c>
       <c r="D40">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E40" t="s">
         <v>107</v>
       </c>
       <c r="F40" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>365</v>
       </c>
       <c r="D41">
         <v>31</v>
       </c>
       <c r="E41" t="s">
         <v>200</v>
       </c>
       <c r="F41" t="s">
@@ -7308,51 +7308,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>406</v>
       </c>
       <c r="D2">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E2" t="s">
         <v>60</v>
       </c>
       <c r="F2" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>407</v>
       </c>
       <c r="D3">
         <v>32</v>
       </c>
       <c r="E3" t="s">
         <v>15</v>
       </c>
       <c r="F3" t="s">
@@ -7368,51 +7368,51 @@
       </c>
       <c r="C4" t="s">
         <v>408</v>
       </c>
       <c r="D4">
         <v>29</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>410</v>
       </c>
       <c r="D5">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E5" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>411</v>
       </c>
       <c r="D6">
         <v>32</v>
       </c>
       <c r="E6" t="s">
         <v>15</v>
       </c>
       <c r="F6" t="s">
         <v>38</v>
       </c>
     </row>
@@ -7445,51 +7445,51 @@
       </c>
       <c r="C8" t="s">
         <v>413</v>
       </c>
       <c r="D8">
         <v>33</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>414</v>
       </c>
       <c r="D9">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E9" t="s">
         <v>21</v>
       </c>
       <c r="F9" t="s">
         <v>415</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>416</v>
       </c>
       <c r="D10">
         <v>32</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
@@ -7505,51 +7505,51 @@
       </c>
       <c r="C11" t="s">
         <v>417</v>
       </c>
       <c r="D11">
         <v>30</v>
       </c>
       <c r="E11" t="s">
         <v>418</v>
       </c>
       <c r="F11" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>420</v>
       </c>
       <c r="D12">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E12" t="s">
         <v>21</v>
       </c>
       <c r="F12" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>421</v>
       </c>
       <c r="D13">
         <v>31</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
@@ -7602,51 +7602,51 @@
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>426</v>
       </c>
       <c r="D16">
         <v>29</v>
       </c>
       <c r="E16" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>427</v>
       </c>
       <c r="D17">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E17" t="s">
         <v>63</v>
       </c>
       <c r="F17" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>428</v>
       </c>
       <c r="D18">
         <v>30</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
@@ -7702,51 +7702,51 @@
       </c>
       <c r="C21" t="s">
         <v>432</v>
       </c>
       <c r="D21">
         <v>31</v>
       </c>
       <c r="E21" t="s">
         <v>15</v>
       </c>
       <c r="F21" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>433</v>
       </c>
       <c r="D22">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E22" t="s">
         <v>60</v>
       </c>
       <c r="F22" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>434</v>
       </c>
       <c r="D23">
         <v>28</v>
       </c>
       <c r="E23" t="s">
         <v>130</v>
       </c>
       <c r="F23" t="s">
@@ -7802,51 +7802,51 @@
       </c>
       <c r="C26" t="s">
         <v>438</v>
       </c>
       <c r="D26">
         <v>30</v>
       </c>
       <c r="E26" t="s">
         <v>76</v>
       </c>
       <c r="F26" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>440</v>
       </c>
       <c r="D27">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E27" t="s">
         <v>63</v>
       </c>
       <c r="F27" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>441</v>
       </c>
       <c r="D28">
         <v>28</v>
       </c>
       <c r="E28" t="s">
         <v>35</v>
       </c>
       <c r="F28" t="s">
@@ -7982,88 +7982,88 @@
       </c>
       <c r="C35" t="s">
         <v>449</v>
       </c>
       <c r="D35">
         <v>28</v>
       </c>
       <c r="E35" t="s">
         <v>43</v>
       </c>
       <c r="F35" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>450</v>
       </c>
       <c r="D36">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E36" t="s">
         <v>130</v>
       </c>
       <c r="F36" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>451</v>
       </c>
       <c r="D37">
         <v>28</v>
       </c>
       <c r="E37" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>452</v>
       </c>
       <c r="D38">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E38" t="s">
         <v>99</v>
       </c>
       <c r="F38" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>454</v>
       </c>
       <c r="D39">
         <v>32</v>
       </c>
       <c r="E39" t="s">
         <v>71</v>
       </c>
       <c r="F39" t="s">
@@ -8176,51 +8176,51 @@
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>463</v>
       </c>
       <c r="D45">
         <v>28</v>
       </c>
       <c r="E45" t="s">
         <v>85</v>
       </c>
       <c r="F45" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="C46" t="s">
         <v>464</v>
       </c>
       <c r="D46">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E46" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="C47" t="s">
         <v>465</v>
       </c>
       <c r="D47">
         <v>30</v>
       </c>
       <c r="E47" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="C48" t="s">
         <v>466</v>
@@ -8306,51 +8306,51 @@
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="C53" t="s">
         <v>471</v>
       </c>
       <c r="D53">
         <v>33</v>
       </c>
       <c r="E53" t="s">
         <v>69</v>
       </c>
       <c r="F53" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="C54" t="s">
         <v>472</v>
       </c>
       <c r="D54">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E54" t="s">
         <v>57</v>
       </c>
       <c r="F54" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="C55" t="s">
         <v>473</v>
       </c>
       <c r="D55">
         <v>31</v>
       </c>
       <c r="E55" t="s">
         <v>171</v>
       </c>
       <c r="F55" t="s">
         <v>474</v>
       </c>
     </row>
@@ -8605,51 +8605,51 @@
       </c>
       <c r="C7" t="s">
         <v>488</v>
       </c>
       <c r="D7">
         <v>30</v>
       </c>
       <c r="E7" t="s">
         <v>186</v>
       </c>
       <c r="F7" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>489</v>
       </c>
       <c r="D8">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>490</v>
       </c>
       <c r="D9">
         <v>31</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
@@ -8665,51 +8665,51 @@
       </c>
       <c r="C10" t="s">
         <v>491</v>
       </c>
       <c r="D10">
         <v>30</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>492</v>
       </c>
       <c r="D11">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>493</v>
       </c>
       <c r="D12">
         <v>25</v>
       </c>
       <c r="E12" t="s">
         <v>26</v>
       </c>
       <c r="F12" t="s">
@@ -8745,51 +8745,51 @@
       </c>
       <c r="C14" t="s">
         <v>496</v>
       </c>
       <c r="D14">
         <v>31</v>
       </c>
       <c r="E14" t="s">
         <v>15</v>
       </c>
       <c r="F14" t="s">
         <v>497</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>498</v>
       </c>
       <c r="D15">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E15" t="s">
         <v>69</v>
       </c>
       <c r="F15" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>499</v>
       </c>
       <c r="D16">
         <v>32</v>
       </c>
       <c r="E16" t="s">
         <v>63</v>
       </c>
       <c r="F16" t="s">
@@ -8865,51 +8865,51 @@
       </c>
       <c r="C20" t="s">
         <v>503</v>
       </c>
       <c r="D20">
         <v>30</v>
       </c>
       <c r="E20" t="s">
         <v>21</v>
       </c>
       <c r="F20" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>504</v>
       </c>
       <c r="D21">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E21" t="s">
         <v>15</v>
       </c>
       <c r="F21" t="s">
         <v>495</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>505</v>
       </c>
       <c r="D22">
         <v>25</v>
       </c>
       <c r="E22" t="s">
         <v>85</v>
       </c>
       <c r="F22" t="s">