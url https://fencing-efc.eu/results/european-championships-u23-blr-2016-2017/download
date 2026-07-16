--- v0 (2026-05-16)
+++ v1 (2026-07-16)
@@ -2409,51 +2409,51 @@
       </c>
       <c r="C14" t="s">
         <v>35</v>
       </c>
       <c r="D14">
         <v>31</v>
       </c>
       <c r="E14" t="s">
         <v>33</v>
       </c>
       <c r="F14" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>37</v>
       </c>
       <c r="D15">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E15" t="s">
         <v>33</v>
       </c>
       <c r="F15" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>39</v>
       </c>
       <c r="D16">
         <v>32</v>
       </c>
       <c r="E16" t="s">
         <v>27</v>
       </c>
       <c r="F16" t="s">
@@ -2549,71 +2549,71 @@
       </c>
       <c r="C21" t="s">
         <v>51</v>
       </c>
       <c r="D21">
         <v>32</v>
       </c>
       <c r="E21" t="s">
         <v>52</v>
       </c>
       <c r="F21" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>54</v>
       </c>
       <c r="D22">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E22" t="s">
         <v>55</v>
       </c>
       <c r="F22" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>57</v>
       </c>
       <c r="D23">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E23" t="s">
         <v>21</v>
       </c>
       <c r="F23" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>58</v>
       </c>
       <c r="D24">
         <v>28</v>
       </c>
       <c r="E24" t="s">
         <v>49</v>
       </c>
       <c r="F24" t="s">
@@ -2826,108 +2826,108 @@
       </c>
       <c r="C35" t="s">
         <v>79</v>
       </c>
       <c r="D35">
         <v>32</v>
       </c>
       <c r="E35" t="s">
         <v>18</v>
       </c>
       <c r="F35" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>81</v>
       </c>
       <c r="D36">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E36" t="s">
         <v>82</v>
       </c>
       <c r="F36" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>84</v>
       </c>
       <c r="D37">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E37" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>85</v>
       </c>
       <c r="D38">
         <v>30</v>
       </c>
       <c r="E38" t="s">
         <v>86</v>
       </c>
       <c r="F38" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>88</v>
       </c>
       <c r="D39">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E39" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>89</v>
       </c>
       <c r="D40">
         <v>32</v>
       </c>
       <c r="E40" t="s">
         <v>13</v>
       </c>
       <c r="F40" t="s">
         <v>90</v>
       </c>
     </row>
@@ -2940,51 +2940,51 @@
       </c>
       <c r="C41" t="s">
         <v>91</v>
       </c>
       <c r="D41">
         <v>31</v>
       </c>
       <c r="E41" t="s">
         <v>46</v>
       </c>
       <c r="F41" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>92</v>
       </c>
       <c r="D42">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E42" t="s">
         <v>27</v>
       </c>
       <c r="F42" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>94</v>
       </c>
       <c r="D43">
         <v>29</v>
       </c>
       <c r="E43" t="s">
         <v>95</v>
       </c>
     </row>
@@ -3028,85 +3028,85 @@
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="C46" t="s">
         <v>99</v>
       </c>
       <c r="D46">
         <v>29</v>
       </c>
       <c r="E46" t="s">
         <v>49</v>
       </c>
       <c r="F46" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="C47" t="s">
         <v>100</v>
       </c>
       <c r="D47">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E47" t="s">
         <v>101</v>
       </c>
       <c r="F47" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="C48" t="s">
         <v>103</v>
       </c>
       <c r="D48">
         <v>30</v>
       </c>
       <c r="E48" t="s">
         <v>21</v>
       </c>
       <c r="F48" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="C49" t="s">
         <v>104</v>
       </c>
       <c r="D49">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E49" t="s">
         <v>105</v>
       </c>
       <c r="F49" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="C50" t="s">
         <v>107</v>
       </c>
       <c r="D50">
         <v>28</v>
       </c>
       <c r="E50" t="s">
         <v>16</v>
       </c>
       <c r="F50" t="s">
         <v>108</v>
       </c>
     </row>
@@ -3687,148 +3687,148 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>120</v>
       </c>
       <c r="D2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E2" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>122</v>
       </c>
       <c r="D3">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>124</v>
       </c>
       <c r="D4">
         <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>33</v>
       </c>
       <c r="F4" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>126</v>
       </c>
       <c r="D5">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>128</v>
       </c>
       <c r="D6">
         <v>30</v>
       </c>
       <c r="E6" t="s">
         <v>129</v>
       </c>
       <c r="F6" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>131</v>
       </c>
       <c r="D7">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E7" t="s">
         <v>13</v>
       </c>
       <c r="F7" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>133</v>
       </c>
       <c r="D8">
         <v>28</v>
       </c>
       <c r="E8" t="s">
         <v>21</v>
       </c>
       <c r="F8" t="s">
@@ -3884,51 +3884,51 @@
       </c>
       <c r="C11" t="s">
         <v>137</v>
       </c>
       <c r="D11">
         <v>30</v>
       </c>
       <c r="E11" t="s">
         <v>121</v>
       </c>
       <c r="F11" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>138</v>
       </c>
       <c r="D12">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E12" t="s">
         <v>82</v>
       </c>
       <c r="F12" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>139</v>
       </c>
       <c r="D13">
         <v>29</v>
       </c>
       <c r="E13" t="s">
         <v>13</v>
       </c>
       <c r="F13" t="s">
@@ -4004,71 +4004,71 @@
       </c>
       <c r="C17" t="s">
         <v>147</v>
       </c>
       <c r="D17">
         <v>31</v>
       </c>
       <c r="E17" t="s">
         <v>82</v>
       </c>
       <c r="F17" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>148</v>
       </c>
       <c r="D18">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E18" t="s">
         <v>13</v>
       </c>
       <c r="F18" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>150</v>
       </c>
       <c r="D19">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E19" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>151</v>
       </c>
       <c r="D20">
         <v>31</v>
       </c>
       <c r="E20" t="s">
         <v>82</v>
       </c>
       <c r="F20" t="s">
         <v>146</v>
       </c>
     </row>
@@ -4121,51 +4121,51 @@
       </c>
       <c r="C23" t="s">
         <v>155</v>
       </c>
       <c r="D23">
         <v>32</v>
       </c>
       <c r="E23" t="s">
         <v>21</v>
       </c>
       <c r="F23" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>157</v>
       </c>
       <c r="D24">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E24" t="s">
         <v>18</v>
       </c>
       <c r="F24" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>158</v>
       </c>
       <c r="D25">
         <v>29</v>
       </c>
       <c r="E25" t="s">
         <v>86</v>
       </c>
       <c r="F25" t="s">
@@ -4201,91 +4201,91 @@
       </c>
       <c r="C27" t="s">
         <v>162</v>
       </c>
       <c r="D27">
         <v>28</v>
       </c>
       <c r="E27" t="s">
         <v>46</v>
       </c>
       <c r="F27" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>163</v>
       </c>
       <c r="D28">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E28" t="s">
         <v>164</v>
       </c>
       <c r="F28" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>166</v>
       </c>
       <c r="D29">
         <v>30</v>
       </c>
       <c r="E29" t="s">
         <v>33</v>
       </c>
       <c r="F29" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>167</v>
       </c>
       <c r="D30">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E30" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>168</v>
       </c>
       <c r="D31">
         <v>30</v>
       </c>
       <c r="E31" t="s">
         <v>33</v>
       </c>
       <c r="F31" t="s">
         <v>169</v>
       </c>
     </row>
@@ -4539,111 +4539,111 @@
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>187</v>
       </c>
       <c r="D2">
         <v>30</v>
       </c>
       <c r="E2" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3">
         <v>32.0</v>
       </c>
       <c r="C3" t="s">
         <v>188</v>
       </c>
       <c r="D3">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4">
         <v>26.0</v>
       </c>
       <c r="C4" t="s">
         <v>190</v>
       </c>
       <c r="D4">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E4" t="s">
         <v>82</v>
       </c>
       <c r="F4" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>191</v>
       </c>
       <c r="D5">
         <v>29</v>
       </c>
       <c r="E5" t="s">
         <v>27</v>
       </c>
       <c r="F5" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>20.0</v>
       </c>
       <c r="C6" t="s">
         <v>192</v>
       </c>
       <c r="D6">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E6" t="s">
         <v>33</v>
       </c>
       <c r="F6" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>194</v>
       </c>
       <c r="D7">
         <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
@@ -4679,51 +4679,51 @@
       </c>
       <c r="C9" t="s">
         <v>198</v>
       </c>
       <c r="D9">
         <v>28</v>
       </c>
       <c r="E9" t="s">
         <v>33</v>
       </c>
       <c r="F9" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>14.0</v>
       </c>
       <c r="C10" t="s">
         <v>199</v>
       </c>
       <c r="D10">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E10" t="s">
         <v>21</v>
       </c>
       <c r="F10" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>201</v>
       </c>
       <c r="D11">
         <v>31</v>
       </c>
       <c r="E11" t="s">
         <v>202</v>
       </c>
       <c r="F11" t="s">
@@ -4739,51 +4739,51 @@
       </c>
       <c r="C12" t="s">
         <v>204</v>
       </c>
       <c r="D12">
         <v>26</v>
       </c>
       <c r="E12" t="s">
         <v>27</v>
       </c>
       <c r="F12" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>11</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>205</v>
       </c>
       <c r="D13">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E13" t="s">
         <v>13</v>
       </c>
       <c r="F13" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>11</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>207</v>
       </c>
       <c r="D14">
         <v>31</v>
       </c>
       <c r="E14" t="s">
         <v>41</v>
       </c>
       <c r="F14" t="s">
@@ -4799,91 +4799,91 @@
       </c>
       <c r="C15" t="s">
         <v>209</v>
       </c>
       <c r="D15">
         <v>30</v>
       </c>
       <c r="E15" t="s">
         <v>46</v>
       </c>
       <c r="F15" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>210</v>
       </c>
       <c r="D16">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E16" t="s">
         <v>202</v>
       </c>
       <c r="F16" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>211</v>
       </c>
       <c r="D17">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E17" t="s">
         <v>82</v>
       </c>
       <c r="F17" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="B18">
         <v>8.0</v>
       </c>
       <c r="C18" t="s">
         <v>213</v>
       </c>
       <c r="D18">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E18" t="s">
         <v>63</v>
       </c>
       <c r="F18" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>215</v>
       </c>
       <c r="D19">
         <v>32</v>
       </c>
       <c r="E19" t="s">
         <v>18</v>
       </c>
       <c r="F19" t="s">
@@ -4899,51 +4899,51 @@
       </c>
       <c r="C20" t="s">
         <v>217</v>
       </c>
       <c r="D20">
         <v>32</v>
       </c>
       <c r="E20" t="s">
         <v>27</v>
       </c>
       <c r="F20" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>219</v>
       </c>
       <c r="D21">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E21" t="s">
         <v>202</v>
       </c>
       <c r="F21" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>220</v>
       </c>
       <c r="D22">
         <v>31</v>
       </c>
       <c r="E22" t="s">
         <v>21</v>
       </c>
       <c r="F22" t="s">
@@ -5019,51 +5019,51 @@
       </c>
       <c r="C26" t="s">
         <v>227</v>
       </c>
       <c r="D26">
         <v>30</v>
       </c>
       <c r="E26" t="s">
         <v>76</v>
       </c>
       <c r="F26" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>229</v>
       </c>
       <c r="D27">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E27" t="s">
         <v>33</v>
       </c>
       <c r="F27" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>231</v>
       </c>
       <c r="D28">
         <v>31</v>
       </c>
       <c r="E28" t="s">
         <v>232</v>
       </c>
       <c r="F28" t="s">
@@ -5119,111 +5119,111 @@
       </c>
       <c r="C31" t="s">
         <v>238</v>
       </c>
       <c r="D31">
         <v>32</v>
       </c>
       <c r="E31" t="s">
         <v>82</v>
       </c>
       <c r="F31" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>239</v>
       </c>
       <c r="D32">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E32" t="s">
         <v>76</v>
       </c>
       <c r="F32" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>31</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>240</v>
       </c>
       <c r="D33">
         <v>31</v>
       </c>
       <c r="E33" t="s">
         <v>41</v>
       </c>
       <c r="F33" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>242</v>
       </c>
       <c r="D34">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E34" t="s">
         <v>232</v>
       </c>
       <c r="F34" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>244</v>
       </c>
       <c r="D35">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E35" t="s">
         <v>63</v>
       </c>
       <c r="F35" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>34</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>246</v>
       </c>
       <c r="D36">
         <v>31</v>
       </c>
       <c r="E36" t="s">
         <v>13</v>
       </c>
       <c r="F36" t="s">
@@ -5539,51 +5539,51 @@
       </c>
       <c r="C52" t="s">
         <v>276</v>
       </c>
       <c r="D52">
         <v>31</v>
       </c>
       <c r="E52" t="s">
         <v>277</v>
       </c>
       <c r="F52" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>51</v>
       </c>
       <c r="B53">
         <v>2.0</v>
       </c>
       <c r="C53" t="s">
         <v>279</v>
       </c>
       <c r="D53">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E53" t="s">
         <v>18</v>
       </c>
       <c r="F53" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="B54">
         <v>2.0</v>
       </c>
       <c r="C54" t="s">
         <v>280</v>
       </c>
       <c r="D54">
         <v>32</v>
       </c>
       <c r="E54" t="s">
         <v>18</v>
       </c>
       <c r="F54" t="s">
@@ -5713,68 +5713,68 @@
       </c>
       <c r="B61">
         <v>2.0</v>
       </c>
       <c r="C61" t="s">
         <v>292</v>
       </c>
       <c r="D61">
         <v>32</v>
       </c>
       <c r="E61" t="s">
         <v>202</v>
       </c>
       <c r="F61" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>60</v>
       </c>
       <c r="C62" t="s">
         <v>294</v>
       </c>
       <c r="D62">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E62" t="s">
         <v>67</v>
       </c>
       <c r="F62" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>60</v>
       </c>
       <c r="C63" t="s">
         <v>296</v>
       </c>
       <c r="D63">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E63" t="s">
         <v>101</v>
       </c>
       <c r="F63" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>62</v>
       </c>
       <c r="C64" t="s">
         <v>298</v>
       </c>
       <c r="D64">
         <v>29</v>
       </c>
       <c r="E64" t="s">
         <v>299</v>
       </c>
       <c r="F64" t="s">
         <v>300</v>
       </c>
     </row>
@@ -5815,51 +5815,51 @@
     <row r="67" spans="1:6">
       <c r="A67">
         <v>65</v>
       </c>
       <c r="C67" t="s">
         <v>305</v>
       </c>
       <c r="D67">
         <v>30</v>
       </c>
       <c r="E67" t="s">
         <v>7</v>
       </c>
       <c r="F67" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>65</v>
       </c>
       <c r="C68" t="s">
         <v>307</v>
       </c>
       <c r="D68">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E68" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>67</v>
       </c>
       <c r="C69" t="s">
         <v>308</v>
       </c>
       <c r="D69">
         <v>27</v>
       </c>
       <c r="E69" t="s">
         <v>41</v>
       </c>
       <c r="F69" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>68</v>
@@ -6090,51 +6090,51 @@
       </c>
       <c r="C3" t="s">
         <v>324</v>
       </c>
       <c r="D3">
         <v>29</v>
       </c>
       <c r="E3" t="s">
         <v>21</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>325</v>
       </c>
       <c r="D4">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E4" t="s">
         <v>18</v>
       </c>
       <c r="F4" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>326</v>
       </c>
       <c r="D5">
         <v>30</v>
       </c>
       <c r="E5" t="s">
         <v>33</v>
       </c>
       <c r="F5" t="s">
@@ -6250,51 +6250,51 @@
       </c>
       <c r="C11" t="s">
         <v>335</v>
       </c>
       <c r="D11">
         <v>31</v>
       </c>
       <c r="E11" t="s">
         <v>13</v>
       </c>
       <c r="F11" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>336</v>
       </c>
       <c r="D12">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E12" t="s">
         <v>33</v>
       </c>
       <c r="F12" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>338</v>
       </c>
       <c r="D13">
         <v>32</v>
       </c>
       <c r="E13" t="s">
         <v>21</v>
       </c>
       <c r="F13" t="s">
@@ -6330,71 +6330,71 @@
       </c>
       <c r="C15" t="s">
         <v>340</v>
       </c>
       <c r="D15">
         <v>29</v>
       </c>
       <c r="E15" t="s">
         <v>27</v>
       </c>
       <c r="F15" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>341</v>
       </c>
       <c r="D16">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E16" t="s">
         <v>21</v>
       </c>
       <c r="F16" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>342</v>
       </c>
       <c r="D17">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E17" t="s">
         <v>13</v>
       </c>
       <c r="F17" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>343</v>
       </c>
       <c r="D18">
         <v>31</v>
       </c>
       <c r="E18" t="s">
         <v>21</v>
       </c>
       <c r="F18" t="s">
@@ -6487,51 +6487,51 @@
       </c>
       <c r="C23" t="s">
         <v>349</v>
       </c>
       <c r="D23">
         <v>25</v>
       </c>
       <c r="E23" t="s">
         <v>46</v>
       </c>
       <c r="F23" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>350</v>
       </c>
       <c r="D24">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E24" t="s">
         <v>101</v>
       </c>
       <c r="F24" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>351</v>
       </c>
       <c r="D25">
         <v>29</v>
       </c>
       <c r="E25" t="s">
         <v>63</v>
       </c>
       <c r="F25" t="s">
@@ -6965,231 +6965,231 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>380</v>
       </c>
       <c r="D2">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E2" t="s">
         <v>33</v>
       </c>
       <c r="F2" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>382</v>
       </c>
       <c r="D3">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E3" t="s">
         <v>55</v>
       </c>
       <c r="F3" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>383</v>
       </c>
       <c r="D4">
         <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>21</v>
       </c>
       <c r="F4" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>384</v>
       </c>
       <c r="D5">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E5" t="s">
         <v>63</v>
       </c>
       <c r="F5" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>385</v>
       </c>
       <c r="D6">
         <v>30</v>
       </c>
       <c r="E6" t="s">
         <v>33</v>
       </c>
       <c r="F6" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>386</v>
       </c>
       <c r="D7">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E7" t="s">
         <v>33</v>
       </c>
       <c r="F7" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>387</v>
       </c>
       <c r="D8">
         <v>30</v>
       </c>
       <c r="E8" t="s">
         <v>21</v>
       </c>
       <c r="F8" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>388</v>
       </c>
       <c r="D9">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E9" t="s">
         <v>27</v>
       </c>
       <c r="F9" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>390</v>
       </c>
       <c r="D10">
         <v>32</v>
       </c>
       <c r="E10" t="s">
         <v>21</v>
       </c>
       <c r="F10" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>391</v>
       </c>
       <c r="D11">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>393</v>
       </c>
       <c r="D12">
         <v>32</v>
       </c>
       <c r="E12" t="s">
         <v>82</v>
       </c>
       <c r="F12" t="s">
@@ -7245,71 +7245,71 @@
       </c>
       <c r="C15" t="s">
         <v>397</v>
       </c>
       <c r="D15">
         <v>31</v>
       </c>
       <c r="E15" t="s">
         <v>55</v>
       </c>
       <c r="F15" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>398</v>
       </c>
       <c r="D16">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E16" t="s">
         <v>18</v>
       </c>
       <c r="F16" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>400</v>
       </c>
       <c r="D17">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E17" t="s">
         <v>18</v>
       </c>
       <c r="F17" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>401</v>
       </c>
       <c r="D18">
         <v>31</v>
       </c>
       <c r="E18" t="s">
         <v>232</v>
       </c>
       <c r="F18" t="s">
@@ -7365,51 +7365,51 @@
       </c>
       <c r="C21" t="s">
         <v>406</v>
       </c>
       <c r="D21">
         <v>29</v>
       </c>
       <c r="E21" t="s">
         <v>63</v>
       </c>
       <c r="F21" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>407</v>
       </c>
       <c r="D22">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E22" t="s">
         <v>67</v>
       </c>
       <c r="F22" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>409</v>
       </c>
       <c r="D23">
         <v>32</v>
       </c>
       <c r="E23" t="s">
         <v>27</v>
       </c>
       <c r="F23" t="s">
@@ -7605,51 +7605,51 @@
       </c>
       <c r="C33" t="s">
         <v>425</v>
       </c>
       <c r="D33">
         <v>30</v>
       </c>
       <c r="E33" t="s">
         <v>13</v>
       </c>
       <c r="F33" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>427</v>
       </c>
       <c r="D34">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E34" t="s">
         <v>41</v>
       </c>
       <c r="F34" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>428</v>
       </c>
       <c r="D35">
         <v>30</v>
       </c>
       <c r="E35" t="s">
         <v>33</v>
       </c>
       <c r="F35" t="s">
@@ -7762,51 +7762,51 @@
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>437</v>
       </c>
       <c r="D41">
         <v>29</v>
       </c>
       <c r="E41" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>438</v>
       </c>
       <c r="D42">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E42" t="s">
         <v>13</v>
       </c>
       <c r="F42" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>439</v>
       </c>
       <c r="D43">
         <v>30</v>
       </c>
       <c r="E43" t="s">
         <v>202</v>
       </c>
       <c r="F43" t="s">
@@ -8365,51 +8365,51 @@
       </c>
       <c r="C8" t="s">
         <v>478</v>
       </c>
       <c r="D8">
         <v>31</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>479</v>
       </c>
       <c r="D9">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E9" t="s">
         <v>55</v>
       </c>
       <c r="F9" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>480</v>
       </c>
       <c r="D10">
         <v>32</v>
       </c>
       <c r="E10" t="s">
         <v>82</v>
       </c>
       <c r="F10" t="s">
@@ -8485,51 +8485,51 @@
       </c>
       <c r="C14" t="s">
         <v>485</v>
       </c>
       <c r="D14">
         <v>31</v>
       </c>
       <c r="E14" t="s">
         <v>21</v>
       </c>
       <c r="F14" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>486</v>
       </c>
       <c r="D15">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E15" t="s">
         <v>18</v>
       </c>
       <c r="F15" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>487</v>
       </c>
       <c r="D16">
         <v>30</v>
       </c>
       <c r="E16" t="s">
         <v>21</v>
       </c>
       <c r="F16" t="s">
@@ -8619,51 +8619,51 @@
       </c>
       <c r="C21" t="s">
         <v>493</v>
       </c>
       <c r="D21">
         <v>28</v>
       </c>
       <c r="E21" t="s">
         <v>82</v>
       </c>
       <c r="F21" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>494</v>
       </c>
       <c r="D22">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E22" t="s">
         <v>27</v>
       </c>
       <c r="F22" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>495</v>
       </c>
       <c r="D23">
         <v>32</v>
       </c>
       <c r="E23" t="s">
         <v>63</v>
       </c>
       <c r="F23" t="s">
@@ -8859,108 +8859,108 @@
       </c>
       <c r="C33" t="s">
         <v>509</v>
       </c>
       <c r="D33">
         <v>31</v>
       </c>
       <c r="E33" t="s">
         <v>55</v>
       </c>
       <c r="F33" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>510</v>
       </c>
       <c r="D34">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E34" t="s">
         <v>86</v>
       </c>
       <c r="F34" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>511</v>
       </c>
       <c r="D35">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E35" t="s">
         <v>164</v>
       </c>
       <c r="F35" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>512</v>
       </c>
       <c r="D36">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E36" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>513</v>
       </c>
       <c r="D37">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E37" t="s">
         <v>16</v>
       </c>
       <c r="F37" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>515</v>
       </c>
       <c r="D38">
         <v>30</v>
       </c>
       <c r="E38" t="s">
         <v>46</v>
       </c>
     </row>
@@ -9024,51 +9024,51 @@
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="C42" t="s">
         <v>522</v>
       </c>
       <c r="D42">
         <v>32</v>
       </c>
       <c r="E42" t="s">
         <v>33</v>
       </c>
       <c r="F42" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="C43" t="s">
         <v>523</v>
       </c>
       <c r="D43">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E43" t="s">
         <v>46</v>
       </c>
       <c r="F43" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="C44" t="s">
         <v>524</v>
       </c>
       <c r="D44">
         <v>30</v>
       </c>
       <c r="E44" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>