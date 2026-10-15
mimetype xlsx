--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -2354,105 +2354,105 @@
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>23</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4">
         <v>26.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>20.0</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6">
         <v>23</v>
       </c>
       <c r="E6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E7" t="s">
         <v>16</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8">
         <v>23</v>
       </c>
       <c r="E8" t="s">
         <v>16</v>
       </c>
       <c r="F8" t="s">
@@ -2568,51 +2568,51 @@
       </c>
       <c r="C14" t="s">
         <v>36</v>
       </c>
       <c r="D14">
         <v>24</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>37</v>
       </c>
       <c r="D15">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E15" t="s">
         <v>23</v>
       </c>
       <c r="F15" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>13</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>39</v>
       </c>
       <c r="D16">
         <v>25</v>
       </c>
       <c r="E16" t="s">
         <v>23</v>
       </c>
       <c r="F16" t="s">
@@ -2745,51 +2745,51 @@
       </c>
       <c r="C23" t="s">
         <v>52</v>
       </c>
       <c r="D23">
         <v>23</v>
       </c>
       <c r="E23" t="s">
         <v>53</v>
       </c>
       <c r="F23" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>55</v>
       </c>
       <c r="D24">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E24" t="s">
         <v>13</v>
       </c>
       <c r="F24" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>56</v>
       </c>
       <c r="D25">
         <v>24</v>
       </c>
       <c r="E25" t="s">
         <v>34</v>
       </c>
       <c r="F25" t="s">
@@ -3105,91 +3105,91 @@
       </c>
       <c r="C41" t="s">
         <v>88</v>
       </c>
       <c r="D41">
         <v>24</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
       <c r="F41" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>89</v>
       </c>
       <c r="D42">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E42" t="s">
         <v>76</v>
       </c>
       <c r="F42" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>91</v>
       </c>
       <c r="D43">
         <v>25</v>
       </c>
       <c r="E43" t="s">
         <v>92</v>
       </c>
       <c r="F43" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>94</v>
       </c>
       <c r="D44">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E44" t="s">
         <v>53</v>
       </c>
       <c r="F44" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>95</v>
       </c>
       <c r="D45">
         <v>25</v>
       </c>
       <c r="E45" t="s">
         <v>96</v>
       </c>
       <c r="F45" t="s">
@@ -3233,119 +3233,119 @@
     <row r="48" spans="1:6">
       <c r="A48">
         <v>46</v>
       </c>
       <c r="C48" t="s">
         <v>101</v>
       </c>
       <c r="D48">
         <v>24</v>
       </c>
       <c r="E48" t="s">
         <v>47</v>
       </c>
       <c r="F48" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>47</v>
       </c>
       <c r="C49" t="s">
         <v>102</v>
       </c>
       <c r="D49">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E49" t="s">
         <v>96</v>
       </c>
       <c r="F49" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>48</v>
       </c>
       <c r="C50" t="s">
         <v>104</v>
       </c>
       <c r="D50">
         <v>25</v>
       </c>
       <c r="E50" t="s">
         <v>13</v>
       </c>
       <c r="F50" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49</v>
       </c>
       <c r="C51" t="s">
         <v>105</v>
       </c>
       <c r="D51">
         <v>21</v>
       </c>
       <c r="E51" t="s">
         <v>76</v>
       </c>
       <c r="F51" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>50</v>
       </c>
       <c r="C52" t="s">
         <v>107</v>
       </c>
       <c r="D52">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E52" t="s">
         <v>7</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>51</v>
       </c>
       <c r="C53" t="s">
         <v>108</v>
       </c>
       <c r="D53">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E53" t="s">
         <v>92</v>
       </c>
       <c r="F53" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="C54" t="s">
         <v>109</v>
       </c>
       <c r="D54">
         <v>18</v>
       </c>
       <c r="E54" t="s">
         <v>67</v>
       </c>
       <c r="F54" t="s">
         <v>110</v>
       </c>
     </row>
@@ -4009,71 +4009,71 @@
       </c>
       <c r="C2" t="s">
         <v>120</v>
       </c>
       <c r="D2">
         <v>25</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>121</v>
       </c>
       <c r="D3">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>123</v>
       </c>
       <c r="D4">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>124</v>
       </c>
       <c r="D5">
         <v>23</v>
       </c>
       <c r="E5" t="s">
         <v>16</v>
       </c>
     </row>
@@ -4411,71 +4411,71 @@
       </c>
       <c r="C23" t="s">
         <v>150</v>
       </c>
       <c r="D23">
         <v>21</v>
       </c>
       <c r="E23" t="s">
         <v>23</v>
       </c>
       <c r="F23" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>151</v>
       </c>
       <c r="D24">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E24" t="s">
         <v>23</v>
       </c>
       <c r="F24" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>153</v>
       </c>
       <c r="D25">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E25" t="s">
         <v>13</v>
       </c>
       <c r="F25" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>154</v>
       </c>
       <c r="D26">
         <v>19</v>
       </c>
       <c r="E26" t="s">
         <v>155</v>
       </c>
     </row>
@@ -4605,88 +4605,88 @@
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>164</v>
       </c>
       <c r="D33">
         <v>21</v>
       </c>
       <c r="E33" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>165</v>
       </c>
       <c r="D34">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E34" t="s">
         <v>41</v>
       </c>
       <c r="F34" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>166</v>
       </c>
       <c r="D35">
         <v>22</v>
       </c>
       <c r="E35" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>167</v>
       </c>
       <c r="D36">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E36" t="s">
         <v>23</v>
       </c>
       <c r="F36" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>168</v>
       </c>
       <c r="D37">
         <v>22</v>
       </c>
       <c r="E37" t="s">
         <v>13</v>
       </c>
       <c r="F37" t="s">
@@ -4716,51 +4716,51 @@
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>170</v>
       </c>
       <c r="D39">
         <v>24</v>
       </c>
       <c r="E39" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="C40" t="s">
         <v>171</v>
       </c>
       <c r="D40">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E40" t="s">
         <v>92</v>
       </c>
       <c r="F40" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="C41" t="s">
         <v>172</v>
       </c>
       <c r="D41">
         <v>24</v>
       </c>
       <c r="E41" t="s">
         <v>31</v>
       </c>
       <c r="F41" t="s">
         <v>173</v>
       </c>
     </row>
@@ -4994,51 +4994,51 @@
       </c>
       <c r="C2" t="s">
         <v>190</v>
       </c>
       <c r="D2">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>23</v>
       </c>
       <c r="F2" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>192</v>
       </c>
       <c r="D3">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E3" t="s">
         <v>92</v>
       </c>
       <c r="F3" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>194</v>
       </c>
       <c r="D4">
         <v>22</v>
       </c>
       <c r="E4" t="s">
         <v>16</v>
       </c>
     </row>
@@ -5071,51 +5071,51 @@
       </c>
       <c r="C6" t="s">
         <v>197</v>
       </c>
       <c r="D6">
         <v>21</v>
       </c>
       <c r="E6" t="s">
         <v>47</v>
       </c>
       <c r="F6" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>199</v>
       </c>
       <c r="D7">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E7" t="s">
         <v>34</v>
       </c>
       <c r="F7" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>201</v>
       </c>
       <c r="D8">
         <v>23</v>
       </c>
       <c r="E8" t="s">
         <v>47</v>
       </c>
       <c r="F8" t="s">
@@ -5259,51 +5259,51 @@
       </c>
       <c r="C16" t="s">
         <v>211</v>
       </c>
       <c r="D16">
         <v>24</v>
       </c>
       <c r="E16" t="s">
         <v>23</v>
       </c>
       <c r="F16" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>213</v>
       </c>
       <c r="D17">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E17" t="s">
         <v>92</v>
       </c>
       <c r="F17" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>214</v>
       </c>
       <c r="D18">
         <v>24</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18" t="s">
@@ -5319,91 +5319,91 @@
       </c>
       <c r="C19" t="s">
         <v>215</v>
       </c>
       <c r="D19">
         <v>24</v>
       </c>
       <c r="E19" t="s">
         <v>13</v>
       </c>
       <c r="F19" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>216</v>
       </c>
       <c r="D20">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E20" t="s">
         <v>188</v>
       </c>
       <c r="F20" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>218</v>
       </c>
       <c r="D21">
         <v>21</v>
       </c>
       <c r="E21" t="s">
         <v>92</v>
       </c>
       <c r="F21" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>220</v>
       </c>
       <c r="D22">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E22" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>221</v>
       </c>
       <c r="D23">
         <v>23</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
         <v>8</v>
       </c>
     </row>
@@ -5889,51 +5889,51 @@
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="C49" t="s">
         <v>256</v>
       </c>
       <c r="D49">
         <v>21</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
       <c r="F49" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="C50" t="s">
         <v>258</v>
       </c>
       <c r="D50">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E50" t="s">
         <v>188</v>
       </c>
       <c r="F50" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="C51" t="s">
         <v>260</v>
       </c>
       <c r="D51">
         <v>20</v>
       </c>
       <c r="E51" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
@@ -5951,102 +5951,102 @@
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="C53" t="s">
         <v>262</v>
       </c>
       <c r="D53">
         <v>25</v>
       </c>
       <c r="E53" t="s">
         <v>31</v>
       </c>
       <c r="F53" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="C54" t="s">
         <v>264</v>
       </c>
       <c r="D54">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E54" t="s">
         <v>23</v>
       </c>
       <c r="F54" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="C55" t="s">
         <v>266</v>
       </c>
       <c r="D55">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E55" t="s">
         <v>41</v>
       </c>
       <c r="F55" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="C56" t="s">
         <v>267</v>
       </c>
       <c r="D56">
         <v>23</v>
       </c>
       <c r="E56" t="s">
         <v>64</v>
       </c>
       <c r="F56" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="C57" t="s">
         <v>268</v>
       </c>
       <c r="D57">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E57" t="s">
         <v>67</v>
       </c>
       <c r="F57" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="C58" t="s">
         <v>269</v>
       </c>
       <c r="D58">
         <v>22</v>
       </c>
       <c r="E58" t="s">
         <v>270</v>
       </c>
       <c r="F58" t="s">
         <v>271</v>
       </c>
     </row>
@@ -6178,131 +6178,131 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>279</v>
       </c>
       <c r="D2">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E2" t="s">
         <v>16</v>
       </c>
       <c r="F2" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>281</v>
       </c>
       <c r="D3">
         <v>23</v>
       </c>
       <c r="E3" t="s">
         <v>23</v>
       </c>
       <c r="F3" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>283</v>
       </c>
       <c r="D4">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E4" t="s">
         <v>34</v>
       </c>
       <c r="F4" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>285</v>
       </c>
       <c r="D5">
         <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>92</v>
       </c>
       <c r="F5" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>286</v>
       </c>
       <c r="D6">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E6" t="s">
         <v>16</v>
       </c>
       <c r="F6" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>288</v>
       </c>
       <c r="D7">
         <v>23</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7" t="s">
@@ -6438,51 +6438,51 @@
       </c>
       <c r="C14" t="s">
         <v>298</v>
       </c>
       <c r="D14">
         <v>23</v>
       </c>
       <c r="E14" t="s">
         <v>23</v>
       </c>
       <c r="F14" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>300</v>
       </c>
       <c r="D15">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E15" t="s">
         <v>13</v>
       </c>
       <c r="F15" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>302</v>
       </c>
       <c r="D16">
         <v>22</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16" t="s">
@@ -6498,71 +6498,71 @@
       </c>
       <c r="C17" t="s">
         <v>304</v>
       </c>
       <c r="D17">
         <v>24</v>
       </c>
       <c r="E17" t="s">
         <v>13</v>
       </c>
       <c r="F17" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>305</v>
       </c>
       <c r="D18">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E18" t="s">
         <v>13</v>
       </c>
       <c r="F18" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>307</v>
       </c>
       <c r="D19">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E19" t="s">
         <v>64</v>
       </c>
       <c r="F19" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>308</v>
       </c>
       <c r="D20">
         <v>19</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
       <c r="F20" t="s">
@@ -6769,51 +6769,51 @@
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>327</v>
       </c>
       <c r="D31">
         <v>25</v>
       </c>
       <c r="E31" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>328</v>
       </c>
       <c r="D32">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E32" t="s">
         <v>329</v>
       </c>
       <c r="F32" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>331</v>
       </c>
       <c r="D33">
         <v>23</v>
       </c>
       <c r="E33" t="s">
         <v>67</v>
       </c>
     </row>
@@ -6923,51 +6923,51 @@
       </c>
       <c r="C39" t="s">
         <v>340</v>
       </c>
       <c r="D39">
         <v>24</v>
       </c>
       <c r="E39" t="s">
         <v>313</v>
       </c>
       <c r="F39" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>342</v>
       </c>
       <c r="D40">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E40" t="s">
         <v>23</v>
       </c>
       <c r="F40" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>344</v>
       </c>
       <c r="D41">
         <v>20</v>
       </c>
       <c r="E41" t="s">
         <v>345</v>
       </c>
       <c r="F41" t="s">
@@ -7287,68 +7287,68 @@
         <v>373</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="C59" t="s">
         <v>375</v>
       </c>
       <c r="D59">
         <v>23</v>
       </c>
       <c r="E59" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="C60" t="s">
         <v>376</v>
       </c>
       <c r="D60">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E60" t="s">
         <v>64</v>
       </c>
       <c r="F60" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="C61" t="s">
         <v>378</v>
       </c>
       <c r="D61">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E61" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="C62" t="s">
         <v>379</v>
       </c>
       <c r="D62">
         <v>20</v>
       </c>
       <c r="E62" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="C63" t="s">
         <v>380</v>
@@ -7642,51 +7642,51 @@
       </c>
       <c r="C9" t="s">
         <v>400</v>
       </c>
       <c r="D9">
         <v>25</v>
       </c>
       <c r="E9" t="s">
         <v>76</v>
       </c>
       <c r="F9" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>402</v>
       </c>
       <c r="D10">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E10" t="s">
         <v>34</v>
       </c>
       <c r="F10" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>404</v>
       </c>
       <c r="D11">
         <v>23</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11" t="s">
@@ -7782,51 +7782,51 @@
       </c>
       <c r="C16" t="s">
         <v>412</v>
       </c>
       <c r="D16">
         <v>21</v>
       </c>
       <c r="E16" t="s">
         <v>188</v>
       </c>
       <c r="F16" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>413</v>
       </c>
       <c r="D17">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E17" t="s">
         <v>23</v>
       </c>
       <c r="F17" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>414</v>
       </c>
       <c r="D18">
         <v>23</v>
       </c>
       <c r="E18" t="s">
         <v>13</v>
       </c>
       <c r="F18" t="s">
@@ -7922,51 +7922,51 @@
       </c>
       <c r="C23" t="s">
         <v>424</v>
       </c>
       <c r="D23">
         <v>24</v>
       </c>
       <c r="E23" t="s">
         <v>313</v>
       </c>
       <c r="F23" t="s">
         <v>396</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>425</v>
       </c>
       <c r="D24">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E24" t="s">
         <v>34</v>
       </c>
       <c r="F24" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>427</v>
       </c>
       <c r="D25">
         <v>23</v>
       </c>
       <c r="E25" t="s">
         <v>16</v>
       </c>
       <c r="F25" t="s">
@@ -8002,71 +8002,71 @@
       </c>
       <c r="C27" t="s">
         <v>429</v>
       </c>
       <c r="D27">
         <v>22</v>
       </c>
       <c r="E27" t="s">
         <v>64</v>
       </c>
       <c r="F27" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>430</v>
       </c>
       <c r="D28">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E28" t="s">
         <v>64</v>
       </c>
       <c r="F28" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>432</v>
       </c>
       <c r="D29">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
       <c r="F29" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>434</v>
       </c>
       <c r="D30">
         <v>25</v>
       </c>
       <c r="E30" t="s">
         <v>64</v>
       </c>
       <c r="F30" t="s">
@@ -8359,51 +8359,51 @@
       </c>
       <c r="C45" t="s">
         <v>458</v>
       </c>
       <c r="D45">
         <v>20</v>
       </c>
       <c r="E45" t="s">
         <v>92</v>
       </c>
       <c r="F45" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>460</v>
       </c>
       <c r="D46">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E46" t="s">
         <v>41</v>
       </c>
       <c r="F46" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>461</v>
       </c>
       <c r="D47">
         <v>25</v>
       </c>
       <c r="E47" t="s">
         <v>26</v>
       </c>
       <c r="F47" t="s">
@@ -8656,51 +8656,51 @@
       </c>
       <c r="C60" t="s">
         <v>481</v>
       </c>
       <c r="D60">
         <v>22</v>
       </c>
       <c r="E60" t="s">
         <v>13</v>
       </c>
       <c r="F60" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>2.0</v>
       </c>
       <c r="C61" t="s">
         <v>482</v>
       </c>
       <c r="D61">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E61" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
         <v>483</v>
       </c>
       <c r="D62">
         <v>22</v>
       </c>
       <c r="E62" t="s">
         <v>26</v>
       </c>
       <c r="F62" t="s">
         <v>484</v>
       </c>
     </row>
@@ -8960,82 +8960,82 @@
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="C77" t="s">
         <v>506</v>
       </c>
       <c r="D77">
         <v>24</v>
       </c>
       <c r="E77" t="s">
         <v>270</v>
       </c>
       <c r="F77" t="s">
         <v>507</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="C78" t="s">
         <v>508</v>
       </c>
       <c r="D78">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E78" t="s">
         <v>7</v>
       </c>
       <c r="F78" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="C79" t="s">
         <v>509</v>
       </c>
       <c r="D79">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E79" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>78</v>
       </c>
       <c r="C80" t="s">
         <v>510</v>
       </c>
       <c r="D80">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E80" t="s">
         <v>53</v>
       </c>
       <c r="F80" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="C81" t="s">
         <v>511</v>
       </c>
       <c r="D81">
         <v>22</v>
       </c>
       <c r="E81" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
@@ -9056,51 +9056,51 @@
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="C83" t="s">
         <v>515</v>
       </c>
       <c r="D83">
         <v>23</v>
       </c>
       <c r="E83" t="s">
         <v>188</v>
       </c>
       <c r="F83" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="C84" t="s">
         <v>516</v>
       </c>
       <c r="D84">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E84" t="s">
         <v>47</v>
       </c>
       <c r="F84" t="s">
         <v>517</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="C85" t="s">
         <v>518</v>
       </c>
       <c r="D85">
         <v>18</v>
       </c>
       <c r="E85" t="s">
         <v>500</v>
       </c>
       <c r="F85" t="s">
         <v>519</v>
       </c>
     </row>
@@ -9380,51 +9380,51 @@
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>535</v>
       </c>
       <c r="D9">
         <v>19</v>
       </c>
       <c r="E9" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>536</v>
       </c>
       <c r="D10">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E10" t="s">
         <v>13</v>
       </c>
       <c r="F10" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>538</v>
       </c>
       <c r="D11">
         <v>24</v>
       </c>
       <c r="E11" t="s">
         <v>64</v>
       </c>
       <c r="F11" t="s">
@@ -9537,51 +9537,51 @@
       </c>
       <c r="C17" t="s">
         <v>548</v>
       </c>
       <c r="D17">
         <v>25</v>
       </c>
       <c r="E17" t="s">
         <v>92</v>
       </c>
       <c r="F17" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>549</v>
       </c>
       <c r="D18">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E18" t="s">
         <v>34</v>
       </c>
       <c r="F18" t="s">
         <v>550</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>551</v>
       </c>
       <c r="D19">
         <v>21</v>
       </c>
       <c r="E19" t="s">
         <v>188</v>
       </c>
       <c r="F19" t="s">
@@ -9597,51 +9597,51 @@
       </c>
       <c r="C20" t="s">
         <v>552</v>
       </c>
       <c r="D20">
         <v>23</v>
       </c>
       <c r="E20" t="s">
         <v>92</v>
       </c>
       <c r="F20" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>553</v>
       </c>
       <c r="D21">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E21" t="s">
         <v>34</v>
       </c>
       <c r="F21" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>555</v>
       </c>
       <c r="D22">
         <v>25</v>
       </c>
       <c r="E22" t="s">
         <v>47</v>
       </c>
       <c r="F22" t="s">
@@ -9817,51 +9817,51 @@
       </c>
       <c r="C31" t="s">
         <v>568</v>
       </c>
       <c r="D31">
         <v>25</v>
       </c>
       <c r="E31" t="s">
         <v>96</v>
       </c>
       <c r="F31" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>569</v>
       </c>
       <c r="D32">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E32" t="s">
         <v>13</v>
       </c>
       <c r="F32" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>570</v>
       </c>
       <c r="D33">
         <v>21</v>
       </c>
       <c r="E33" t="s">
         <v>155</v>
       </c>
     </row>
@@ -10030,51 +10030,51 @@
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="C43" t="s">
         <v>583</v>
       </c>
       <c r="D43">
         <v>23</v>
       </c>
       <c r="E43" t="s">
         <v>26</v>
       </c>
       <c r="F43" t="s">
         <v>584</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="C44" t="s">
         <v>585</v>
       </c>
       <c r="D44">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E44" t="s">
         <v>67</v>
       </c>
       <c r="F44" t="s">
         <v>586</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="C45" t="s">
         <v>587</v>
       </c>
       <c r="D45">
         <v>21</v>
       </c>
       <c r="E45" t="s">
         <v>10</v>
       </c>
       <c r="F45" t="s">
         <v>588</v>
       </c>
     </row>