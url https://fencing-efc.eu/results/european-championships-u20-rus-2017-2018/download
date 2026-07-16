--- v0 (2026-05-17)
+++ v1 (2026-07-16)
@@ -2657,85 +2657,85 @@
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>26</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5">
         <v>26</v>
       </c>
       <c r="E5" t="s">
         <v>16</v>
       </c>
       <c r="F5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s">
         <v>19</v>
       </c>
       <c r="F6" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7">
         <v>25</v>
       </c>
       <c r="E7" t="s">
         <v>22</v>
       </c>
       <c r="F7" t="s">
         <v>23</v>
       </c>
     </row>
@@ -2912,51 +2912,51 @@
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="C18" t="s">
         <v>44</v>
       </c>
       <c r="D18">
         <v>25</v>
       </c>
       <c r="E18" t="s">
         <v>13</v>
       </c>
       <c r="F18" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="C19" t="s">
         <v>45</v>
       </c>
       <c r="D19">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E19" t="s">
         <v>22</v>
       </c>
       <c r="F19" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="C20" t="s">
         <v>47</v>
       </c>
       <c r="D20">
         <v>27</v>
       </c>
       <c r="E20" t="s">
         <v>42</v>
       </c>
       <c r="F20" t="s">
         <v>48</v>
       </c>
     </row>
@@ -3048,51 +3048,51 @@
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="C26" t="s">
         <v>63</v>
       </c>
       <c r="D26">
         <v>25</v>
       </c>
       <c r="E26" t="s">
         <v>55</v>
       </c>
       <c r="F26" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="C27" t="s">
         <v>65</v>
       </c>
       <c r="D27">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E27" t="s">
         <v>66</v>
       </c>
       <c r="F27" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="C28" t="s">
         <v>68</v>
       </c>
       <c r="D28">
         <v>26</v>
       </c>
       <c r="E28" t="s">
         <v>58</v>
       </c>
       <c r="F28" t="s">
         <v>69</v>
       </c>
     </row>
@@ -3215,51 +3215,51 @@
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="C36" t="s">
         <v>84</v>
       </c>
       <c r="D36">
         <v>25</v>
       </c>
       <c r="E36" t="s">
         <v>61</v>
       </c>
       <c r="F36" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="C37" t="s">
         <v>85</v>
       </c>
       <c r="D37">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
       <c r="F37" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="C38" t="s">
         <v>87</v>
       </c>
       <c r="D38">
         <v>27</v>
       </c>
       <c r="E38" t="s">
         <v>16</v>
       </c>
       <c r="F38" t="s">
         <v>88</v>
       </c>
     </row>
@@ -3300,317 +3300,317 @@
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="C41" t="s">
         <v>93</v>
       </c>
       <c r="D41">
         <v>28</v>
       </c>
       <c r="E41" t="s">
         <v>16</v>
       </c>
       <c r="F41" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="C42" t="s">
         <v>95</v>
       </c>
       <c r="D42">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E42" t="s">
         <v>58</v>
       </c>
       <c r="F42" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="C43" t="s">
         <v>96</v>
       </c>
       <c r="D43">
         <v>27</v>
       </c>
       <c r="E43" t="s">
         <v>13</v>
       </c>
       <c r="F43" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="C44" t="s">
         <v>98</v>
       </c>
       <c r="D44">
         <v>24</v>
       </c>
       <c r="E44" t="s">
         <v>19</v>
       </c>
       <c r="F44" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="C45" t="s">
         <v>99</v>
       </c>
       <c r="D45">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E45" t="s">
         <v>42</v>
       </c>
       <c r="F45" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>44</v>
       </c>
       <c r="C46" t="s">
         <v>100</v>
       </c>
       <c r="D46">
         <v>28</v>
       </c>
       <c r="E46" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="C47" t="s">
         <v>102</v>
       </c>
       <c r="D47">
         <v>25</v>
       </c>
       <c r="E47" t="s">
         <v>66</v>
       </c>
       <c r="F47" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="C48" t="s">
         <v>103</v>
       </c>
       <c r="D48">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E48" t="s">
         <v>42</v>
       </c>
       <c r="F48" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="C49" t="s">
         <v>105</v>
       </c>
       <c r="D49">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E49" t="s">
         <v>106</v>
       </c>
       <c r="F49" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="C50" t="s">
         <v>108</v>
       </c>
       <c r="D50">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E50" t="s">
         <v>25</v>
       </c>
       <c r="F50" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49</v>
       </c>
       <c r="C51" t="s">
         <v>109</v>
       </c>
       <c r="D51">
         <v>27</v>
       </c>
       <c r="E51" t="s">
         <v>34</v>
       </c>
       <c r="F51" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="C52" t="s">
         <v>110</v>
       </c>
       <c r="D52">
         <v>26</v>
       </c>
       <c r="E52" t="s">
         <v>55</v>
       </c>
       <c r="F52" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="C53" t="s">
         <v>112</v>
       </c>
       <c r="D53">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E53" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="C54" t="s">
         <v>114</v>
       </c>
       <c r="D54">
         <v>27</v>
       </c>
       <c r="E54" t="s">
         <v>115</v>
       </c>
       <c r="F54" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="C55" t="s">
         <v>117</v>
       </c>
       <c r="D55">
         <v>26</v>
       </c>
       <c r="E55" t="s">
         <v>58</v>
       </c>
       <c r="F55" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="C56" t="s">
         <v>119</v>
       </c>
       <c r="D56">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E56" t="s">
         <v>101</v>
       </c>
       <c r="F56" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="C57" t="s">
         <v>121</v>
       </c>
       <c r="D57">
         <v>25</v>
       </c>
       <c r="E57" t="s">
         <v>19</v>
       </c>
       <c r="F57" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="C58" t="s">
         <v>123</v>
       </c>
       <c r="D58">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E58" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="C59" t="s">
         <v>124</v>
       </c>
       <c r="D59">
         <v>26</v>
       </c>
       <c r="E59" t="s">
         <v>125</v>
       </c>
       <c r="F59" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
@@ -3744,51 +3744,51 @@
         <v>140</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="C68" t="s">
         <v>141</v>
       </c>
       <c r="D68">
         <v>25</v>
       </c>
       <c r="E68" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="C69" t="s">
         <v>142</v>
       </c>
       <c r="D69">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E69" t="s">
         <v>106</v>
       </c>
       <c r="F69" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="C70" t="s">
         <v>144</v>
       </c>
       <c r="D70">
         <v>26</v>
       </c>
       <c r="E70" t="s">
         <v>145</v>
       </c>
       <c r="F70" t="s">
         <v>146</v>
       </c>
     </row>
@@ -4678,51 +4678,51 @@
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>183</v>
       </c>
       <c r="D3">
         <v>26</v>
       </c>
       <c r="E3" t="s">
         <v>16</v>
       </c>
       <c r="F3" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
         <v>185</v>
       </c>
       <c r="D4">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="C5" t="s">
         <v>187</v>
       </c>
       <c r="D5">
         <v>27</v>
       </c>
       <c r="E5" t="s">
         <v>25</v>
       </c>
       <c r="F5" t="s">
         <v>26</v>
       </c>
     </row>
@@ -4811,51 +4811,51 @@
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="C11" t="s">
         <v>196</v>
       </c>
       <c r="D11">
         <v>28</v>
       </c>
       <c r="E11" t="s">
         <v>71</v>
       </c>
       <c r="F11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="C12" t="s">
         <v>197</v>
       </c>
       <c r="D12">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E12" t="s">
         <v>125</v>
       </c>
       <c r="F12" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="C13" t="s">
         <v>199</v>
       </c>
       <c r="D13">
         <v>28</v>
       </c>
       <c r="E13" t="s">
         <v>200</v>
       </c>
       <c r="F13" t="s">
         <v>201</v>
       </c>
     </row>
@@ -4927,51 +4927,51 @@
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="C18" t="s">
         <v>211</v>
       </c>
       <c r="D18">
         <v>25</v>
       </c>
       <c r="E18" t="s">
         <v>34</v>
       </c>
       <c r="F18" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="C19" t="s">
         <v>212</v>
       </c>
       <c r="D19">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E19" t="s">
         <v>55</v>
       </c>
       <c r="F19" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="C20" t="s">
         <v>214</v>
       </c>
       <c r="D20">
         <v>27</v>
       </c>
       <c r="E20" t="s">
         <v>25</v>
       </c>
       <c r="F20" t="s">
         <v>215</v>
       </c>
     </row>
@@ -5156,82 +5156,82 @@
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="C32" t="s">
         <v>235</v>
       </c>
       <c r="D32">
         <v>28</v>
       </c>
       <c r="E32" t="s">
         <v>125</v>
       </c>
       <c r="F32" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="C33" t="s">
         <v>237</v>
       </c>
       <c r="D33">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E33" t="s">
         <v>55</v>
       </c>
       <c r="F33" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="C34" t="s">
         <v>239</v>
       </c>
       <c r="D34">
         <v>27</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="C35" t="s">
         <v>240</v>
       </c>
       <c r="D35">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E35" t="s">
         <v>34</v>
       </c>
       <c r="F35" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="C36" t="s">
         <v>242</v>
       </c>
       <c r="D36">
         <v>27</v>
       </c>
       <c r="E36" t="s">
         <v>66</v>
       </c>
       <c r="F36" t="s">
         <v>243</v>
       </c>
     </row>
@@ -5289,51 +5289,51 @@
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="C40" t="s">
         <v>249</v>
       </c>
       <c r="D40">
         <v>27</v>
       </c>
       <c r="E40" t="s">
         <v>203</v>
       </c>
       <c r="F40" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="C41" t="s">
         <v>251</v>
       </c>
       <c r="D41">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E41" t="s">
         <v>66</v>
       </c>
       <c r="F41" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="C42" t="s">
         <v>252</v>
       </c>
       <c r="D42">
         <v>25</v>
       </c>
       <c r="E42" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
@@ -5453,51 +5453,51 @@
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="C50" t="s">
         <v>264</v>
       </c>
       <c r="D50">
         <v>26</v>
       </c>
       <c r="E50" t="s">
         <v>106</v>
       </c>
       <c r="F50" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="C51" t="s">
         <v>265</v>
       </c>
       <c r="D51">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E51" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>50</v>
       </c>
       <c r="C52" t="s">
         <v>266</v>
       </c>
       <c r="D52">
         <v>25</v>
       </c>
       <c r="E52" t="s">
         <v>262</v>
       </c>
       <c r="F52" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
@@ -5549,51 +5549,51 @@
         <v>204</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="C56" t="s">
         <v>271</v>
       </c>
       <c r="D56">
         <v>27</v>
       </c>
       <c r="E56" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="C57" t="s">
         <v>272</v>
       </c>
       <c r="D57">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E57" t="s">
         <v>101</v>
       </c>
       <c r="F57" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>56</v>
       </c>
       <c r="C58" t="s">
         <v>274</v>
       </c>
       <c r="D58">
         <v>25</v>
       </c>
       <c r="E58" t="s">
         <v>55</v>
       </c>
       <c r="F58" t="s">
         <v>238</v>
       </c>
     </row>
@@ -5753,51 +5753,51 @@
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
         <v>285</v>
       </c>
       <c r="D2">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>286</v>
       </c>
       <c r="D3">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E3" t="s">
         <v>19</v>
       </c>
       <c r="F3" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
         <v>287</v>
       </c>
       <c r="D4">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
@@ -5869,51 +5869,51 @@
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="C9" t="s">
         <v>295</v>
       </c>
       <c r="D9">
         <v>28</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="C10" t="s">
         <v>296</v>
       </c>
       <c r="D10">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E10" t="s">
         <v>58</v>
       </c>
       <c r="F10" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="C11" t="s">
         <v>298</v>
       </c>
       <c r="D11">
         <v>28</v>
       </c>
       <c r="E11" t="s">
         <v>13</v>
       </c>
       <c r="F11" t="s">
         <v>299</v>
       </c>
     </row>
@@ -6039,119 +6039,119 @@
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="C19" t="s">
         <v>313</v>
       </c>
       <c r="D19">
         <v>28</v>
       </c>
       <c r="E19" t="s">
         <v>42</v>
       </c>
       <c r="F19" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="C20" t="s">
         <v>315</v>
       </c>
       <c r="D20">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E20" t="s">
         <v>55</v>
       </c>
       <c r="F20" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="C21" t="s">
         <v>316</v>
       </c>
       <c r="D21">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E21" t="s">
         <v>25</v>
       </c>
       <c r="F21" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="C22" t="s">
         <v>318</v>
       </c>
       <c r="D22">
         <v>26</v>
       </c>
       <c r="E22" t="s">
         <v>19</v>
       </c>
       <c r="F22" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="C23" t="s">
         <v>320</v>
       </c>
       <c r="D23">
         <v>26</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="C24" t="s">
         <v>322</v>
       </c>
       <c r="D24">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E24" t="s">
         <v>42</v>
       </c>
       <c r="F24" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="C25" t="s">
         <v>323</v>
       </c>
       <c r="D25">
         <v>27</v>
       </c>
       <c r="E25" t="s">
         <v>55</v>
       </c>
       <c r="F25" t="s">
         <v>324</v>
       </c>
     </row>
@@ -6175,51 +6175,51 @@
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="C27" t="s">
         <v>327</v>
       </c>
       <c r="D27">
         <v>27</v>
       </c>
       <c r="E27" t="s">
         <v>42</v>
       </c>
       <c r="F27" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="C28" t="s">
         <v>329</v>
       </c>
       <c r="D28">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E28" t="s">
         <v>134</v>
       </c>
       <c r="F28" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="C29" t="s">
         <v>331</v>
       </c>
       <c r="D29">
         <v>27</v>
       </c>
       <c r="E29" t="s">
         <v>16</v>
       </c>
       <c r="F29" t="s">
         <v>332</v>
       </c>
     </row>
@@ -6328,51 +6328,51 @@
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="C36" t="s">
         <v>342</v>
       </c>
       <c r="D36">
         <v>27</v>
       </c>
       <c r="E36" t="s">
         <v>25</v>
       </c>
       <c r="F36" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="C37" t="s">
         <v>343</v>
       </c>
       <c r="D37">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E37" t="s">
         <v>128</v>
       </c>
       <c r="F37" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="C38" t="s">
         <v>344</v>
       </c>
       <c r="D38">
         <v>28</v>
       </c>
       <c r="E38" t="s">
         <v>25</v>
       </c>
       <c r="F38" t="s">
         <v>26</v>
       </c>
     </row>
@@ -6687,102 +6687,102 @@
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="C58" t="s">
         <v>374</v>
       </c>
       <c r="D58">
         <v>26</v>
       </c>
       <c r="E58" t="s">
         <v>61</v>
       </c>
       <c r="F58" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="C59" t="s">
         <v>375</v>
       </c>
       <c r="D59">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E59" t="s">
         <v>148</v>
       </c>
       <c r="F59" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="C60" t="s">
         <v>376</v>
       </c>
       <c r="D60">
         <v>28</v>
       </c>
       <c r="E60" t="s">
         <v>106</v>
       </c>
       <c r="F60" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="C61" t="s">
         <v>377</v>
       </c>
       <c r="D61">
         <v>28</v>
       </c>
       <c r="E61" t="s">
         <v>106</v>
       </c>
       <c r="F61" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="C62" t="s">
         <v>379</v>
       </c>
       <c r="D62">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E62" t="s">
         <v>101</v>
       </c>
       <c r="F62" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="C63" t="s">
         <v>381</v>
       </c>
       <c r="D63">
         <v>27</v>
       </c>
       <c r="E63" t="s">
         <v>16</v>
       </c>
       <c r="F63" t="s">
         <v>382</v>
       </c>
     </row>
@@ -6837,99 +6837,99 @@
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="C67" t="s">
         <v>387</v>
       </c>
       <c r="D67">
         <v>26</v>
       </c>
       <c r="E67" t="s">
         <v>125</v>
       </c>
       <c r="F67" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="C68" t="s">
         <v>389</v>
       </c>
       <c r="D68">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E68" t="s">
         <v>58</v>
       </c>
       <c r="F68" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>67</v>
       </c>
       <c r="C69" t="s">
         <v>390</v>
       </c>
       <c r="D69">
         <v>26</v>
       </c>
       <c r="E69" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="C70" t="s">
         <v>391</v>
       </c>
       <c r="D70">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E70" t="s">
         <v>134</v>
       </c>
       <c r="F70" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="C71" t="s">
         <v>392</v>
       </c>
       <c r="D71">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E71" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="C72" t="s">
         <v>393</v>
       </c>
       <c r="D72">
         <v>27</v>
       </c>
       <c r="E72" t="s">
         <v>394</v>
       </c>
       <c r="F72" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
@@ -6998,51 +6998,51 @@
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="C77" t="s">
         <v>402</v>
       </c>
       <c r="D77">
         <v>25</v>
       </c>
       <c r="E77" t="s">
         <v>58</v>
       </c>
       <c r="F77" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>76</v>
       </c>
       <c r="C78" t="s">
         <v>403</v>
       </c>
       <c r="D78">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E78" t="s">
         <v>101</v>
       </c>
       <c r="F78" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="C79" t="s">
         <v>405</v>
       </c>
       <c r="D79">
         <v>27</v>
       </c>
       <c r="E79" t="s">
         <v>106</v>
       </c>
       <c r="F79" t="s">
         <v>107</v>
       </c>
     </row>
@@ -7145,51 +7145,51 @@
     <row r="86" spans="1:6">
       <c r="A86">
         <v>83</v>
       </c>
       <c r="C86" t="s">
         <v>415</v>
       </c>
       <c r="D86">
         <v>28</v>
       </c>
       <c r="E86" t="s">
         <v>61</v>
       </c>
       <c r="F86" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="C87" t="s">
         <v>416</v>
       </c>
       <c r="D87">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E87" t="s">
         <v>125</v>
       </c>
       <c r="F87" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="C88" t="s">
         <v>418</v>
       </c>
       <c r="D88">
         <v>25</v>
       </c>
       <c r="E88" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
@@ -7465,184 +7465,184 @@
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="C11" t="s">
         <v>437</v>
       </c>
       <c r="D11">
         <v>27</v>
       </c>
       <c r="E11" t="s">
         <v>66</v>
       </c>
       <c r="F11" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="C12" t="s">
         <v>439</v>
       </c>
       <c r="D12">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="C13" t="s">
         <v>440</v>
       </c>
       <c r="D13">
         <v>26</v>
       </c>
       <c r="E13" t="s">
         <v>55</v>
       </c>
       <c r="F13" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="C14" t="s">
         <v>441</v>
       </c>
       <c r="D14">
         <v>28</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="C15" t="s">
         <v>443</v>
       </c>
       <c r="D15">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E15" t="s">
         <v>19</v>
       </c>
       <c r="F15" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>444</v>
       </c>
       <c r="D16">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E16" t="s">
         <v>19</v>
       </c>
       <c r="F16" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="C17" t="s">
         <v>445</v>
       </c>
       <c r="D17">
         <v>28</v>
       </c>
       <c r="E17" t="s">
         <v>125</v>
       </c>
       <c r="F17" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="C18" t="s">
         <v>447</v>
       </c>
       <c r="D18">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E18" t="s">
         <v>66</v>
       </c>
       <c r="F18" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="C19" t="s">
         <v>449</v>
       </c>
       <c r="D19">
         <v>28</v>
       </c>
       <c r="E19" t="s">
         <v>16</v>
       </c>
       <c r="F19" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="C20" t="s">
         <v>451</v>
       </c>
       <c r="D20">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E20" t="s">
         <v>25</v>
       </c>
       <c r="F20" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="C21" t="s">
         <v>452</v>
       </c>
       <c r="D21">
         <v>27</v>
       </c>
       <c r="E21" t="s">
         <v>16</v>
       </c>
       <c r="F21" t="s">
         <v>200</v>
       </c>
     </row>
@@ -7700,51 +7700,51 @@
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="C25" t="s">
         <v>458</v>
       </c>
       <c r="D25">
         <v>24</v>
       </c>
       <c r="E25" t="s">
         <v>34</v>
       </c>
       <c r="F25" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="C26" t="s">
         <v>459</v>
       </c>
       <c r="D26">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E26" t="s">
         <v>55</v>
       </c>
       <c r="F26" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="C27" t="s">
         <v>461</v>
       </c>
       <c r="D27">
         <v>28</v>
       </c>
       <c r="E27" t="s">
         <v>58</v>
       </c>
       <c r="F27" t="s">
         <v>462</v>
       </c>
     </row>
@@ -8074,51 +8074,51 @@
     <row r="47" spans="1:6">
       <c r="A47">
         <v>45</v>
       </c>
       <c r="C47" t="s">
         <v>494</v>
       </c>
       <c r="D47">
         <v>27</v>
       </c>
       <c r="E47" t="s">
         <v>495</v>
       </c>
       <c r="F47" t="s">
         <v>496</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="C48" t="s">
         <v>497</v>
       </c>
       <c r="D48">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E48" t="s">
         <v>13</v>
       </c>
       <c r="F48" t="s">
         <v>471</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="C49" t="s">
         <v>498</v>
       </c>
       <c r="D49">
         <v>24</v>
       </c>
       <c r="E49" t="s">
         <v>153</v>
       </c>
       <c r="F49" t="s">
         <v>456</v>
       </c>
     </row>
@@ -8173,99 +8173,99 @@
         <v>503</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="C53" t="s">
         <v>504</v>
       </c>
       <c r="D53">
         <v>26</v>
       </c>
       <c r="E53" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="C54" t="s">
         <v>505</v>
       </c>
       <c r="D54">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E54" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="C55" t="s">
         <v>506</v>
       </c>
       <c r="D55">
         <v>25</v>
       </c>
       <c r="E55" t="s">
         <v>58</v>
       </c>
       <c r="F55" t="s">
         <v>507</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="C56" t="s">
         <v>508</v>
       </c>
       <c r="D56">
         <v>27</v>
       </c>
       <c r="E56" t="s">
         <v>125</v>
       </c>
       <c r="F56" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="C57" t="s">
         <v>509</v>
       </c>
       <c r="D57">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E57" t="s">
         <v>101</v>
       </c>
       <c r="F57" t="s">
         <v>510</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="C58" t="s">
         <v>511</v>
       </c>
       <c r="D58">
         <v>25</v>
       </c>
       <c r="E58" t="s">
         <v>13</v>
       </c>
       <c r="F58" t="s">
         <v>512</v>
       </c>
     </row>
@@ -8380,51 +8380,51 @@
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="C5" t="s">
         <v>517</v>
       </c>
       <c r="D5">
         <v>25</v>
       </c>
       <c r="E5" t="s">
         <v>277</v>
       </c>
       <c r="F5" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
         <v>519</v>
       </c>
       <c r="D6">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
         <v>520</v>
       </c>
       <c r="D7">
         <v>27</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
         <v>521</v>
@@ -8527,51 +8527,51 @@
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="C14" t="s">
         <v>528</v>
       </c>
       <c r="D14">
         <v>26</v>
       </c>
       <c r="E14" t="s">
         <v>52</v>
       </c>
       <c r="F14" t="s">
         <v>529</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="C15" t="s">
         <v>530</v>
       </c>
       <c r="D15">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E15" t="s">
         <v>106</v>
       </c>
       <c r="F15" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>531</v>
       </c>
       <c r="D16">
         <v>28</v>
       </c>
       <c r="E16" t="s">
         <v>203</v>
       </c>
       <c r="F16" t="s">
         <v>204</v>
       </c>
     </row>
@@ -8731,119 +8731,119 @@
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="C26" t="s">
         <v>545</v>
       </c>
       <c r="D26">
         <v>26</v>
       </c>
       <c r="E26" t="s">
         <v>115</v>
       </c>
       <c r="F26" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="C27" t="s">
         <v>547</v>
       </c>
       <c r="D27">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E27" t="s">
         <v>66</v>
       </c>
       <c r="F27" t="s">
         <v>548</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="C28" t="s">
         <v>549</v>
       </c>
       <c r="D28">
         <v>28</v>
       </c>
       <c r="E28" t="s">
         <v>66</v>
       </c>
       <c r="F28" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="C29" t="s">
         <v>550</v>
       </c>
       <c r="D29">
         <v>26</v>
       </c>
       <c r="E29" t="s">
         <v>101</v>
       </c>
       <c r="F29" t="s">
         <v>551</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="C30" t="s">
         <v>552</v>
       </c>
       <c r="D30">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E30" t="s">
         <v>19</v>
       </c>
       <c r="F30" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="C31" t="s">
         <v>553</v>
       </c>
       <c r="D31">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E31" t="s">
         <v>113</v>
       </c>
       <c r="F31" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="C32" t="s">
         <v>555</v>
       </c>
       <c r="D32">
         <v>26</v>
       </c>
       <c r="E32" t="s">
         <v>10</v>
       </c>
       <c r="F32" t="s">
         <v>11</v>
       </c>
     </row>
@@ -8949,68 +8949,68 @@
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="C39" t="s">
         <v>562</v>
       </c>
       <c r="D39">
         <v>26</v>
       </c>
       <c r="E39" t="s">
         <v>200</v>
       </c>
       <c r="F39" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="C40" t="s">
         <v>563</v>
       </c>
       <c r="D40">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E40" t="s">
         <v>101</v>
       </c>
       <c r="F40" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="C41" t="s">
         <v>565</v>
       </c>
       <c r="D41">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E41" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="C42" t="s">
         <v>566</v>
       </c>
       <c r="D42">
         <v>26</v>
       </c>
       <c r="E42" t="s">
         <v>13</v>
       </c>
       <c r="F42" t="s">
         <v>471</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
@@ -9300,150 +9300,150 @@
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="C60" t="s">
         <v>593</v>
       </c>
       <c r="D60">
         <v>24</v>
       </c>
       <c r="E60" t="s">
         <v>10</v>
       </c>
       <c r="F60" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="C61" t="s">
         <v>594</v>
       </c>
       <c r="D61">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E61" t="s">
         <v>277</v>
       </c>
       <c r="F61" t="s">
         <v>584</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="C62" t="s">
         <v>595</v>
       </c>
       <c r="D62">
         <v>23</v>
       </c>
       <c r="E62" t="s">
         <v>34</v>
       </c>
       <c r="F62" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="C63" t="s">
         <v>596</v>
       </c>
       <c r="D63">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E63" t="s">
         <v>262</v>
       </c>
       <c r="F63" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="C64" t="s">
         <v>598</v>
       </c>
       <c r="D64">
         <v>27</v>
       </c>
       <c r="E64" t="s">
         <v>19</v>
       </c>
       <c r="F64" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="C65" t="s">
         <v>599</v>
       </c>
       <c r="D65">
         <v>26</v>
       </c>
       <c r="E65" t="s">
         <v>106</v>
       </c>
       <c r="F65" t="s">
         <v>600</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="C66" t="s">
         <v>601</v>
       </c>
       <c r="D66">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E66" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="C67" t="s">
         <v>602</v>
       </c>
       <c r="D67">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E67" t="s">
         <v>115</v>
       </c>
       <c r="F67" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="C68" t="s">
         <v>603</v>
       </c>
       <c r="D68">
         <v>27</v>
       </c>
       <c r="E68" t="s">
         <v>125</v>
       </c>
       <c r="F68" t="s">
         <v>446</v>
       </c>
     </row>
@@ -9478,51 +9478,51 @@
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="C71" t="s">
         <v>606</v>
       </c>
       <c r="D71">
         <v>26</v>
       </c>
       <c r="E71" t="s">
         <v>58</v>
       </c>
       <c r="F71" t="s">
         <v>482</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="C72" t="s">
         <v>607</v>
       </c>
       <c r="D72">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E72" t="s">
         <v>113</v>
       </c>
       <c r="F72" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="C73" t="s">
         <v>608</v>
       </c>
       <c r="D73">
         <v>26</v>
       </c>
       <c r="E73" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
@@ -9699,68 +9699,68 @@
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="C5" t="s">
         <v>618</v>
       </c>
       <c r="D5">
         <v>25</v>
       </c>
       <c r="E5" t="s">
         <v>66</v>
       </c>
       <c r="F5" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
         <v>620</v>
       </c>
       <c r="D6">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s">
         <v>16</v>
       </c>
       <c r="F6" t="s">
         <v>621</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
         <v>622</v>
       </c>
       <c r="D7">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E7" t="s">
         <v>66</v>
       </c>
       <c r="F7" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
         <v>623</v>
       </c>
       <c r="D8">
         <v>26</v>
       </c>
       <c r="E8" t="s">
         <v>16</v>
       </c>
       <c r="F8" t="s">
         <v>624</v>
       </c>
     </row>
@@ -9801,51 +9801,51 @@
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="C11" t="s">
         <v>627</v>
       </c>
       <c r="D11">
         <v>27</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="C12" t="s">
         <v>628</v>
       </c>
       <c r="D12">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E12" t="s">
         <v>206</v>
       </c>
       <c r="F12" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="C13" t="s">
         <v>630</v>
       </c>
       <c r="D13">
         <v>28</v>
       </c>
       <c r="E13" t="s">
         <v>25</v>
       </c>
       <c r="F13" t="s">
         <v>26</v>
       </c>
     </row>
@@ -9903,51 +9903,51 @@
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="C17" t="s">
         <v>635</v>
       </c>
       <c r="D17">
         <v>26</v>
       </c>
       <c r="E17" t="s">
         <v>125</v>
       </c>
       <c r="F17" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="C18" t="s">
         <v>637</v>
       </c>
       <c r="D18">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E18" t="s">
         <v>19</v>
       </c>
       <c r="F18" t="s">
         <v>638</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="C19" t="s">
         <v>639</v>
       </c>
       <c r="D19">
         <v>26</v>
       </c>
       <c r="E19" t="s">
         <v>203</v>
       </c>
       <c r="F19" t="s">
         <v>204</v>
       </c>
     </row>
@@ -10022,170 +10022,170 @@
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="C24" t="s">
         <v>646</v>
       </c>
       <c r="D24">
         <v>23</v>
       </c>
       <c r="E24" t="s">
         <v>75</v>
       </c>
       <c r="F24" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="C25" t="s">
         <v>648</v>
       </c>
       <c r="D25">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
       <c r="F25" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="C26" t="s">
         <v>650</v>
       </c>
       <c r="D26">
         <v>28</v>
       </c>
       <c r="E26" t="s">
         <v>19</v>
       </c>
       <c r="F26" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="C27" t="s">
         <v>651</v>
       </c>
       <c r="D27">
         <v>25</v>
       </c>
       <c r="E27" t="s">
         <v>55</v>
       </c>
       <c r="F27" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="C28" t="s">
         <v>653</v>
       </c>
       <c r="D28">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="C29" t="s">
         <v>654</v>
       </c>
       <c r="D29">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E29" t="s">
         <v>101</v>
       </c>
       <c r="F29" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="C30" t="s">
         <v>656</v>
       </c>
       <c r="D30">
         <v>25</v>
       </c>
       <c r="E30" t="s">
         <v>25</v>
       </c>
       <c r="F30" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="C31" t="s">
         <v>657</v>
       </c>
       <c r="D31">
         <v>26</v>
       </c>
       <c r="E31" t="s">
         <v>658</v>
       </c>
       <c r="F31" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="C32" t="s">
         <v>660</v>
       </c>
       <c r="D32">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="C33" t="s">
         <v>661</v>
       </c>
       <c r="D33">
         <v>25</v>
       </c>
       <c r="E33" t="s">
         <v>75</v>
       </c>
       <c r="F33" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
@@ -10223,51 +10223,51 @@
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="C36" t="s">
         <v>665</v>
       </c>
       <c r="D36">
         <v>27</v>
       </c>
       <c r="E36" t="s">
         <v>34</v>
       </c>
       <c r="F36" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="C37" t="s">
         <v>667</v>
       </c>
       <c r="D37">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E37" t="s">
         <v>10</v>
       </c>
       <c r="F37" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="C38" t="s">
         <v>669</v>
       </c>
       <c r="D38">
         <v>27</v>
       </c>
       <c r="E38" t="s">
         <v>203</v>
       </c>
       <c r="F38" t="s">
         <v>204</v>
       </c>
     </row>
@@ -10339,51 +10339,51 @@
         <v>213</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="C43" t="s">
         <v>677</v>
       </c>
       <c r="D43">
         <v>27</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="C44" t="s">
         <v>678</v>
       </c>
       <c r="D44">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E44" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="C45" t="s">
         <v>679</v>
       </c>
       <c r="D45">
         <v>25</v>
       </c>
       <c r="E45" t="s">
         <v>34</v>
       </c>
       <c r="F45" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
@@ -10421,51 +10421,51 @@
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="C48" t="s">
         <v>683</v>
       </c>
       <c r="D48">
         <v>25</v>
       </c>
       <c r="E48" t="s">
         <v>55</v>
       </c>
       <c r="F48" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="C49" t="s">
         <v>684</v>
       </c>
       <c r="D49">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E49" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="C50" t="s">
         <v>685</v>
       </c>
       <c r="D50">
         <v>26</v>
       </c>
       <c r="E50" t="s">
         <v>101</v>
       </c>
       <c r="F50" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>