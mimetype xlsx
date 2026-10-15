--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -3486,51 +3486,51 @@
       </c>
       <c r="C29" t="s">
         <v>62</v>
       </c>
       <c r="D29">
         <v>16</v>
       </c>
       <c r="E29" t="s">
         <v>47</v>
       </c>
       <c r="F29" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>10.0</v>
       </c>
       <c r="C30" t="s">
         <v>63</v>
       </c>
       <c r="D30">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E30" t="s">
         <v>19</v>
       </c>
       <c r="F30" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>10.0</v>
       </c>
       <c r="C31" t="s">
         <v>65</v>
       </c>
       <c r="D31">
         <v>17</v>
       </c>
       <c r="E31" t="s">
         <v>52</v>
       </c>
       <c r="F31" t="s">
@@ -3603,71 +3603,71 @@
       </c>
       <c r="B35">
         <v>5.0</v>
       </c>
       <c r="C35" t="s">
         <v>72</v>
       </c>
       <c r="D35">
         <v>18</v>
       </c>
       <c r="E35" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>5.0</v>
       </c>
       <c r="C36" t="s">
         <v>73</v>
       </c>
       <c r="D36">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E36" t="s">
         <v>56</v>
       </c>
       <c r="F36" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>5.0</v>
       </c>
       <c r="C37" t="s">
         <v>75</v>
       </c>
       <c r="D37">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E37" t="s">
         <v>15</v>
       </c>
       <c r="F37" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>5.0</v>
       </c>
       <c r="C38" t="s">
         <v>77</v>
       </c>
       <c r="D38">
         <v>16</v>
       </c>
       <c r="E38" t="s">
         <v>40</v>
       </c>
       <c r="F38" t="s">
@@ -3944,51 +3944,51 @@
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="C54" t="s">
         <v>102</v>
       </c>
       <c r="D54">
         <v>17</v>
       </c>
       <c r="E54" t="s">
         <v>52</v>
       </c>
       <c r="F54" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="C55" t="s">
         <v>104</v>
       </c>
       <c r="D55">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E55" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="C56" t="s">
         <v>105</v>
       </c>
       <c r="D56">
         <v>16</v>
       </c>
       <c r="E56" t="s">
         <v>40</v>
       </c>
       <c r="F56" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
@@ -4026,51 +4026,51 @@
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="C59" t="s">
         <v>112</v>
       </c>
       <c r="D59">
         <v>17</v>
       </c>
       <c r="E59" t="s">
         <v>113</v>
       </c>
       <c r="F59" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="C60" t="s">
         <v>115</v>
       </c>
       <c r="D60">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E60" t="s">
         <v>116</v>
       </c>
       <c r="F60" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="C61" t="s">
         <v>118</v>
       </c>
       <c r="D61">
         <v>18</v>
       </c>
       <c r="E61" t="s">
         <v>108</v>
       </c>
       <c r="F61" t="s">
         <v>119</v>
       </c>
     </row>
@@ -5229,51 +5229,51 @@
       </c>
       <c r="C20" t="s">
         <v>159</v>
       </c>
       <c r="D20">
         <v>18</v>
       </c>
       <c r="E20" t="s">
         <v>24</v>
       </c>
       <c r="F20" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21">
         <v>10.0</v>
       </c>
       <c r="C21" t="s">
         <v>161</v>
       </c>
       <c r="D21">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E21" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22">
         <v>10.0</v>
       </c>
       <c r="C22" t="s">
         <v>162</v>
       </c>
       <c r="D22">
         <v>17</v>
       </c>
       <c r="E22" t="s">
         <v>163</v>
       </c>
       <c r="F22" t="s">
         <v>164</v>
       </c>
     </row>
@@ -5363,108 +5363,108 @@
       </c>
       <c r="C27" t="s">
         <v>171</v>
       </c>
       <c r="D27">
         <v>18</v>
       </c>
       <c r="E27" t="s">
         <v>113</v>
       </c>
       <c r="F27" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>10.0</v>
       </c>
       <c r="C28" t="s">
         <v>173</v>
       </c>
       <c r="D28">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E28" t="s">
         <v>141</v>
       </c>
       <c r="F28" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>27</v>
       </c>
       <c r="B29">
         <v>10.0</v>
       </c>
       <c r="C29" t="s">
         <v>175</v>
       </c>
       <c r="D29">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E29" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>27</v>
       </c>
       <c r="B30">
         <v>10.0</v>
       </c>
       <c r="C30" t="s">
         <v>176</v>
       </c>
       <c r="D30">
         <v>18</v>
       </c>
       <c r="E30" t="s">
         <v>24</v>
       </c>
       <c r="F30" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31">
         <v>10.0</v>
       </c>
       <c r="C31" t="s">
         <v>178</v>
       </c>
       <c r="D31">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E31" t="s">
         <v>108</v>
       </c>
       <c r="F31" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
         <v>10.0</v>
       </c>
       <c r="C32" t="s">
         <v>180</v>
       </c>
       <c r="D32">
         <v>17</v>
       </c>
       <c r="E32" t="s">
         <v>24</v>
       </c>
       <c r="F32" t="s">
@@ -5577,51 +5577,51 @@
       </c>
       <c r="B38">
         <v>5.0</v>
       </c>
       <c r="C38" t="s">
         <v>194</v>
       </c>
       <c r="D38">
         <v>18</v>
       </c>
       <c r="E38" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>37</v>
       </c>
       <c r="B39">
         <v>5.0</v>
       </c>
       <c r="C39" t="s">
         <v>195</v>
       </c>
       <c r="D39">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E39" t="s">
         <v>163</v>
       </c>
       <c r="F39" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="B40">
         <v>5.0</v>
       </c>
       <c r="C40" t="s">
         <v>197</v>
       </c>
       <c r="D40">
         <v>18</v>
       </c>
       <c r="E40" t="s">
         <v>186</v>
       </c>
       <c r="F40" t="s">
@@ -5637,51 +5637,51 @@
       </c>
       <c r="C41" t="s">
         <v>198</v>
       </c>
       <c r="D41">
         <v>16</v>
       </c>
       <c r="E41" t="s">
         <v>186</v>
       </c>
       <c r="F41" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="B42">
         <v>5.0</v>
       </c>
       <c r="C42" t="s">
         <v>199</v>
       </c>
       <c r="D42">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E42" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="B43">
         <v>5.0</v>
       </c>
       <c r="C43" t="s">
         <v>200</v>
       </c>
       <c r="D43">
         <v>17</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
@@ -6479,51 +6479,51 @@
       </c>
       <c r="C84" t="s">
         <v>268</v>
       </c>
       <c r="D84">
         <v>17</v>
       </c>
       <c r="E84" t="s">
         <v>269</v>
       </c>
       <c r="F84" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>83</v>
       </c>
       <c r="B85">
         <v>2.5</v>
       </c>
       <c r="C85" t="s">
         <v>271</v>
       </c>
       <c r="D85">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E85" t="s">
         <v>113</v>
       </c>
       <c r="F85" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>84</v>
       </c>
       <c r="C86" t="s">
         <v>272</v>
       </c>
       <c r="D86">
         <v>17</v>
       </c>
       <c r="E86" t="s">
         <v>56</v>
       </c>
       <c r="F86" t="s">
         <v>273</v>
       </c>
     </row>
@@ -6595,51 +6595,51 @@
     <row r="91" spans="1:6">
       <c r="A91">
         <v>89</v>
       </c>
       <c r="C91" t="s">
         <v>279</v>
       </c>
       <c r="D91">
         <v>18</v>
       </c>
       <c r="E91" t="s">
         <v>9</v>
       </c>
       <c r="F91" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>90</v>
       </c>
       <c r="C92" t="s">
         <v>280</v>
       </c>
       <c r="D92">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E92" t="s">
         <v>269</v>
       </c>
       <c r="F92" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>91</v>
       </c>
       <c r="C93" t="s">
         <v>282</v>
       </c>
       <c r="D93">
         <v>18</v>
       </c>
       <c r="E93" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>92</v>
@@ -6824,116 +6824,116 @@
     <row r="105" spans="1:6">
       <c r="A105">
         <v>103</v>
       </c>
       <c r="C105" t="s">
         <v>299</v>
       </c>
       <c r="D105">
         <v>18</v>
       </c>
       <c r="E105" t="s">
         <v>269</v>
       </c>
       <c r="F105" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>104</v>
       </c>
       <c r="C106" t="s">
         <v>301</v>
       </c>
       <c r="D106">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E106" t="s">
         <v>116</v>
       </c>
       <c r="F106" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>105</v>
       </c>
       <c r="C107" t="s">
         <v>303</v>
       </c>
       <c r="D107">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E107" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>106</v>
       </c>
       <c r="C108" t="s">
         <v>304</v>
       </c>
       <c r="D108">
         <v>16</v>
       </c>
       <c r="E108" t="s">
         <v>27</v>
       </c>
       <c r="F108" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>107</v>
       </c>
       <c r="C109" t="s">
         <v>306</v>
       </c>
       <c r="D109">
         <v>18</v>
       </c>
       <c r="E109" t="s">
         <v>125</v>
       </c>
       <c r="F109" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>107</v>
       </c>
       <c r="C110" t="s">
         <v>307</v>
       </c>
       <c r="D110">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E110" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>109</v>
       </c>
       <c r="C111" t="s">
         <v>308</v>
       </c>
       <c r="D111">
         <v>16</v>
       </c>
       <c r="E111" t="s">
         <v>265</v>
       </c>
       <c r="F111" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>110</v>
@@ -7085,51 +7085,51 @@
       </c>
       <c r="B6">
         <v>35.0</v>
       </c>
       <c r="C6" t="s">
         <v>316</v>
       </c>
       <c r="D6">
         <v>17</v>
       </c>
       <c r="E6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>35.0</v>
       </c>
       <c r="C7" t="s">
         <v>317</v>
       </c>
       <c r="D7">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>35.0</v>
       </c>
       <c r="C8" t="s">
         <v>319</v>
       </c>
       <c r="D8">
         <v>18</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
       <c r="F8" t="s">
@@ -7225,51 +7225,51 @@
       </c>
       <c r="C13" t="s">
         <v>328</v>
       </c>
       <c r="D13">
         <v>18</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
       <c r="F13" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>20.0</v>
       </c>
       <c r="C14" t="s">
         <v>330</v>
       </c>
       <c r="D14">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>20.0</v>
       </c>
       <c r="C15" t="s">
         <v>331</v>
       </c>
       <c r="D15">
         <v>18</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
@@ -7416,51 +7416,51 @@
       </c>
       <c r="B23">
         <v>10.0</v>
       </c>
       <c r="C23" t="s">
         <v>344</v>
       </c>
       <c r="D23">
         <v>17</v>
       </c>
       <c r="E23" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>10.0</v>
       </c>
       <c r="C24" t="s">
         <v>345</v>
       </c>
       <c r="D24">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E24" t="s">
         <v>24</v>
       </c>
       <c r="F24" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>10.0</v>
       </c>
       <c r="C25" t="s">
         <v>347</v>
       </c>
       <c r="D25">
         <v>18</v>
       </c>
       <c r="E25" t="s">
         <v>21</v>
       </c>
       <c r="F25" t="s">
@@ -7530,51 +7530,51 @@
       </c>
       <c r="B29">
         <v>10.0</v>
       </c>
       <c r="C29" t="s">
         <v>353</v>
       </c>
       <c r="D29">
         <v>17</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>10.0</v>
       </c>
       <c r="C30" t="s">
         <v>354</v>
       </c>
       <c r="D30">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E30" t="s">
         <v>9</v>
       </c>
       <c r="F30" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>10.0</v>
       </c>
       <c r="C31" t="s">
         <v>355</v>
       </c>
       <c r="D31">
         <v>15</v>
       </c>
       <c r="E31" t="s">
         <v>21</v>
       </c>
       <c r="F31" t="s">
@@ -7947,51 +7947,51 @@
       </c>
       <c r="C50" t="s">
         <v>388</v>
       </c>
       <c r="D50">
         <v>17</v>
       </c>
       <c r="E50" t="s">
         <v>19</v>
       </c>
       <c r="F50" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>5.0</v>
       </c>
       <c r="C51" t="s">
         <v>389</v>
       </c>
       <c r="D51">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E51" t="s">
         <v>56</v>
       </c>
       <c r="F51" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>5.0</v>
       </c>
       <c r="C52" t="s">
         <v>391</v>
       </c>
       <c r="D52">
         <v>18</v>
       </c>
       <c r="E52" t="s">
         <v>108</v>
       </c>
       <c r="F52" t="s">
@@ -8387,51 +8387,51 @@
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="C75" t="s">
         <v>428</v>
       </c>
       <c r="D75">
         <v>17</v>
       </c>
       <c r="E75" t="s">
         <v>269</v>
       </c>
       <c r="F75" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>74</v>
       </c>
       <c r="C76" t="s">
         <v>430</v>
       </c>
       <c r="D76">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E76" t="s">
         <v>27</v>
       </c>
       <c r="F76" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="C77" t="s">
         <v>432</v>
       </c>
       <c r="D77">
         <v>17</v>
       </c>
       <c r="E77" t="s">
         <v>382</v>
       </c>
       <c r="F77" t="s">
         <v>433</v>
       </c>
     </row>
@@ -8774,51 +8774,51 @@
       </c>
       <c r="C13" t="s">
         <v>453</v>
       </c>
       <c r="D13">
         <v>18</v>
       </c>
       <c r="E13" t="s">
         <v>186</v>
       </c>
       <c r="F13" t="s">
         <v>454</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="B14">
         <v>20.0</v>
       </c>
       <c r="C14" t="s">
         <v>455</v>
       </c>
       <c r="D14">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E14" t="s">
         <v>12</v>
       </c>
       <c r="F14" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15">
         <v>20.0</v>
       </c>
       <c r="C15" t="s">
         <v>456</v>
       </c>
       <c r="D15">
         <v>17</v>
       </c>
       <c r="E15" t="s">
         <v>47</v>
       </c>
       <c r="F15" t="s">
@@ -9031,51 +9031,51 @@
       </c>
       <c r="C26" t="s">
         <v>473</v>
       </c>
       <c r="D26">
         <v>14</v>
       </c>
       <c r="E26" t="s">
         <v>113</v>
       </c>
       <c r="F26" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27">
         <v>10.0</v>
       </c>
       <c r="C27" t="s">
         <v>474</v>
       </c>
       <c r="D27">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E27" t="s">
         <v>52</v>
       </c>
       <c r="F27" t="s">
         <v>475</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>10.0</v>
       </c>
       <c r="C28" t="s">
         <v>476</v>
       </c>
       <c r="D28">
         <v>17</v>
       </c>
       <c r="E28" t="s">
         <v>24</v>
       </c>
       <c r="F28" t="s">
@@ -9211,51 +9211,51 @@
       </c>
       <c r="C35" t="s">
         <v>484</v>
       </c>
       <c r="D35">
         <v>17</v>
       </c>
       <c r="E35" t="s">
         <v>12</v>
       </c>
       <c r="F35" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>34</v>
       </c>
       <c r="B36">
         <v>5.0</v>
       </c>
       <c r="C36" t="s">
         <v>485</v>
       </c>
       <c r="D36">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E36" t="s">
         <v>121</v>
       </c>
       <c r="F36" t="s">
         <v>462</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>35</v>
       </c>
       <c r="B37">
         <v>5.0</v>
       </c>
       <c r="C37" t="s">
         <v>486</v>
       </c>
       <c r="D37">
         <v>17</v>
       </c>
       <c r="E37" t="s">
         <v>186</v>
       </c>
       <c r="F37" t="s">
@@ -9271,51 +9271,51 @@
       </c>
       <c r="C38" t="s">
         <v>487</v>
       </c>
       <c r="D38">
         <v>18</v>
       </c>
       <c r="E38" t="s">
         <v>12</v>
       </c>
       <c r="F38" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>37</v>
       </c>
       <c r="B39">
         <v>5.0</v>
       </c>
       <c r="C39" t="s">
         <v>488</v>
       </c>
       <c r="D39">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E39" t="s">
         <v>12</v>
       </c>
       <c r="F39" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="B40">
         <v>5.0</v>
       </c>
       <c r="C40" t="s">
         <v>490</v>
       </c>
       <c r="D40">
         <v>17</v>
       </c>
       <c r="E40" t="s">
         <v>24</v>
       </c>
       <c r="F40" t="s">
@@ -9673,71 +9673,71 @@
       </c>
       <c r="C59" t="s">
         <v>520</v>
       </c>
       <c r="D59">
         <v>17</v>
       </c>
       <c r="E59" t="s">
         <v>108</v>
       </c>
       <c r="F59" t="s">
         <v>472</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="B60">
         <v>5.0</v>
       </c>
       <c r="C60" t="s">
         <v>521</v>
       </c>
       <c r="D60">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E60" t="s">
         <v>116</v>
       </c>
       <c r="F60" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>59</v>
       </c>
       <c r="B61">
         <v>5.0</v>
       </c>
       <c r="C61" t="s">
         <v>522</v>
       </c>
       <c r="D61">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E61" t="s">
         <v>113</v>
       </c>
       <c r="F61" t="s">
         <v>523</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>60</v>
       </c>
       <c r="B62">
         <v>5.0</v>
       </c>
       <c r="C62" t="s">
         <v>524</v>
       </c>
       <c r="D62">
         <v>17</v>
       </c>
       <c r="E62" t="s">
         <v>113</v>
       </c>
       <c r="F62" t="s">
@@ -9790,51 +9790,51 @@
       </c>
       <c r="C65" t="s">
         <v>528</v>
       </c>
       <c r="D65">
         <v>17</v>
       </c>
       <c r="E65" t="s">
         <v>52</v>
       </c>
       <c r="F65" t="s">
         <v>529</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>64</v>
       </c>
       <c r="B66">
         <v>5.0</v>
       </c>
       <c r="C66" t="s">
         <v>530</v>
       </c>
       <c r="D66">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E66" t="s">
         <v>269</v>
       </c>
       <c r="F66" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>65</v>
       </c>
       <c r="B67">
         <v>2.5</v>
       </c>
       <c r="C67" t="s">
         <v>532</v>
       </c>
       <c r="D67">
         <v>16</v>
       </c>
       <c r="E67" t="s">
         <v>189</v>
       </c>
       <c r="F67" t="s">
@@ -9870,96 +9870,96 @@
       </c>
       <c r="C69" t="s">
         <v>534</v>
       </c>
       <c r="D69">
         <v>18</v>
       </c>
       <c r="E69" t="s">
         <v>7</v>
       </c>
       <c r="F69" t="s">
         <v>535</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>68</v>
       </c>
       <c r="B70">
         <v>2.5</v>
       </c>
       <c r="C70" t="s">
         <v>536</v>
       </c>
       <c r="D70">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E70" t="s">
         <v>269</v>
       </c>
       <c r="F70" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>69</v>
       </c>
       <c r="C71" t="s">
         <v>538</v>
       </c>
       <c r="D71">
         <v>17</v>
       </c>
       <c r="E71" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>70</v>
       </c>
       <c r="C72" t="s">
         <v>539</v>
       </c>
       <c r="D72">
         <v>18</v>
       </c>
       <c r="E72" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>71</v>
       </c>
       <c r="C73" t="s">
         <v>540</v>
       </c>
       <c r="D73">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E73" t="s">
         <v>202</v>
       </c>
       <c r="F73" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>72</v>
       </c>
       <c r="C74" t="s">
         <v>542</v>
       </c>
       <c r="D74">
         <v>18</v>
       </c>
       <c r="E74" t="s">
         <v>163</v>
       </c>
       <c r="F74" t="s">
         <v>164</v>
       </c>
     </row>
@@ -10161,102 +10161,102 @@
     <row r="87" spans="1:6">
       <c r="A87">
         <v>85</v>
       </c>
       <c r="C87" t="s">
         <v>560</v>
       </c>
       <c r="D87">
         <v>16</v>
       </c>
       <c r="E87" t="s">
         <v>403</v>
       </c>
       <c r="F87" t="s">
         <v>561</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>86</v>
       </c>
       <c r="C88" t="s">
         <v>562</v>
       </c>
       <c r="D88">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E88" t="s">
         <v>95</v>
       </c>
       <c r="F88" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>87</v>
       </c>
       <c r="C89" t="s">
         <v>564</v>
       </c>
       <c r="D89">
         <v>17</v>
       </c>
       <c r="E89" t="s">
         <v>189</v>
       </c>
       <c r="F89" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>88</v>
       </c>
       <c r="C90" t="s">
         <v>565</v>
       </c>
       <c r="D90">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E90" t="s">
         <v>183</v>
       </c>
       <c r="F90" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>89</v>
       </c>
       <c r="C91" t="s">
         <v>567</v>
       </c>
       <c r="D91">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E91" t="s">
         <v>269</v>
       </c>
       <c r="F91" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>90</v>
       </c>
       <c r="C92" t="s">
         <v>568</v>
       </c>
       <c r="D92">
         <v>18</v>
       </c>
       <c r="E92" t="s">
         <v>382</v>
       </c>
       <c r="F92" t="s">
         <v>569</v>
       </c>
     </row>
@@ -10622,51 +10622,51 @@
       </c>
       <c r="C17" t="s">
         <v>590</v>
       </c>
       <c r="D17">
         <v>18</v>
       </c>
       <c r="E17" t="s">
         <v>24</v>
       </c>
       <c r="F17" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>10.0</v>
       </c>
       <c r="C18" t="s">
         <v>592</v>
       </c>
       <c r="D18">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E18" t="s">
         <v>27</v>
       </c>
       <c r="F18" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>10.0</v>
       </c>
       <c r="C19" t="s">
         <v>593</v>
       </c>
       <c r="D19">
         <v>18</v>
       </c>
       <c r="E19" t="s">
         <v>56</v>
       </c>
       <c r="F19" t="s">
@@ -10813,51 +10813,51 @@
       </c>
       <c r="B27">
         <v>10.0</v>
       </c>
       <c r="C27" t="s">
         <v>603</v>
       </c>
       <c r="D27">
         <v>17</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>10.0</v>
       </c>
       <c r="C28" t="s">
         <v>604</v>
       </c>
       <c r="D28">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E28" t="s">
         <v>12</v>
       </c>
       <c r="F28" t="s">
         <v>605</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>10.0</v>
       </c>
       <c r="C29" t="s">
         <v>606</v>
       </c>
       <c r="D29">
         <v>17</v>
       </c>
       <c r="E29" t="s">
         <v>19</v>
       </c>
     </row>
@@ -10927,51 +10927,51 @@
       </c>
       <c r="C33" t="s">
         <v>612</v>
       </c>
       <c r="D33">
         <v>18</v>
       </c>
       <c r="E33" t="s">
         <v>163</v>
       </c>
       <c r="F33" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>5.0</v>
       </c>
       <c r="C34" t="s">
         <v>614</v>
       </c>
       <c r="D34">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E34" t="s">
         <v>47</v>
       </c>
       <c r="F34" t="s">
         <v>615</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>5.0</v>
       </c>
       <c r="C35" t="s">
         <v>616</v>
       </c>
       <c r="D35">
         <v>17</v>
       </c>
       <c r="E35" t="s">
         <v>15</v>
       </c>
       <c r="F35" t="s">
@@ -11044,108 +11044,108 @@
       </c>
       <c r="C39" t="s">
         <v>622</v>
       </c>
       <c r="D39">
         <v>17</v>
       </c>
       <c r="E39" t="s">
         <v>12</v>
       </c>
       <c r="F39" t="s">
         <v>623</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>5.0</v>
       </c>
       <c r="C40" t="s">
         <v>624</v>
       </c>
       <c r="D40">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E40" t="s">
         <v>47</v>
       </c>
       <c r="F40" t="s">
         <v>625</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>5.0</v>
       </c>
       <c r="C41" t="s">
         <v>626</v>
       </c>
       <c r="D41">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E41" t="s">
         <v>24</v>
       </c>
       <c r="F41" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>5.0</v>
       </c>
       <c r="C42" t="s">
         <v>628</v>
       </c>
       <c r="D42">
         <v>17</v>
       </c>
       <c r="E42" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>5.0</v>
       </c>
       <c r="C43" t="s">
         <v>629</v>
       </c>
       <c r="D43">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E43" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>5.0</v>
       </c>
       <c r="C44" t="s">
         <v>630</v>
       </c>
       <c r="D44">
         <v>18</v>
       </c>
       <c r="E44" t="s">
         <v>52</v>
       </c>
       <c r="F44" t="s">
         <v>631</v>
       </c>
     </row>
@@ -11158,91 +11158,91 @@
       </c>
       <c r="C45" t="s">
         <v>632</v>
       </c>
       <c r="D45">
         <v>17</v>
       </c>
       <c r="E45" t="s">
         <v>121</v>
       </c>
       <c r="F45" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>5.0</v>
       </c>
       <c r="C46" t="s">
         <v>633</v>
       </c>
       <c r="D46">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E46" t="s">
         <v>21</v>
       </c>
       <c r="F46" t="s">
         <v>634</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>5.0</v>
       </c>
       <c r="C47" t="s">
         <v>635</v>
       </c>
       <c r="D47">
         <v>16</v>
       </c>
       <c r="E47" t="s">
         <v>121</v>
       </c>
       <c r="F47" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>5.0</v>
       </c>
       <c r="C48" t="s">
         <v>636</v>
       </c>
       <c r="D48">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E48" t="s">
         <v>121</v>
       </c>
       <c r="F48" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>5.0</v>
       </c>
       <c r="C49" t="s">
         <v>637</v>
       </c>
       <c r="D49">
         <v>17</v>
       </c>
       <c r="E49" t="s">
         <v>47</v>
       </c>
       <c r="F49" t="s">
@@ -11513,85 +11513,85 @@
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="C65" t="s">
         <v>660</v>
       </c>
       <c r="D65">
         <v>17</v>
       </c>
       <c r="E65" t="s">
         <v>163</v>
       </c>
       <c r="F65" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="C66" t="s">
         <v>661</v>
       </c>
       <c r="D66">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E66" t="s">
         <v>50</v>
       </c>
       <c r="F66" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="C67" t="s">
         <v>663</v>
       </c>
       <c r="D67">
         <v>18</v>
       </c>
       <c r="E67" t="s">
         <v>269</v>
       </c>
       <c r="F67" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="C68" t="s">
         <v>665</v>
       </c>
       <c r="D68">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E68" t="s">
         <v>108</v>
       </c>
       <c r="F68" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="C69" t="s">
         <v>667</v>
       </c>
       <c r="D69">
         <v>17</v>
       </c>
       <c r="E69" t="s">
         <v>108</v>
       </c>
       <c r="F69" t="s">
         <v>668</v>
       </c>
     </row>
@@ -11808,51 +11808,51 @@
       </c>
       <c r="B9">
         <v>35.0</v>
       </c>
       <c r="C9" t="s">
         <v>680</v>
       </c>
       <c r="D9">
         <v>17</v>
       </c>
       <c r="E9" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>7</v>
       </c>
       <c r="B10">
         <v>35.0</v>
       </c>
       <c r="C10" t="s">
         <v>681</v>
       </c>
       <c r="D10">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
       <c r="F10" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11">
         <v>35.0</v>
       </c>
       <c r="C11" t="s">
         <v>683</v>
       </c>
       <c r="D11">
         <v>17</v>
       </c>
       <c r="E11" t="s">
         <v>19</v>
       </c>
       <c r="F11" t="s">
@@ -11868,71 +11868,71 @@
       </c>
       <c r="C12" t="s">
         <v>684</v>
       </c>
       <c r="D12">
         <v>17</v>
       </c>
       <c r="E12" t="s">
         <v>19</v>
       </c>
       <c r="F12" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13">
         <v>20.0</v>
       </c>
       <c r="C13" t="s">
         <v>686</v>
       </c>
       <c r="D13">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E13" t="s">
         <v>19</v>
       </c>
       <c r="F13" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>11</v>
       </c>
       <c r="B14">
         <v>20.0</v>
       </c>
       <c r="C14" t="s">
         <v>687</v>
       </c>
       <c r="D14">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E14" t="s">
         <v>202</v>
       </c>
       <c r="F14" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>11</v>
       </c>
       <c r="B15">
         <v>20.0</v>
       </c>
       <c r="C15" t="s">
         <v>688</v>
       </c>
       <c r="D15">
         <v>17</v>
       </c>
       <c r="E15" t="s">
         <v>15</v>
       </c>
       <c r="F15" t="s">
@@ -12282,51 +12282,51 @@
       </c>
       <c r="C33" t="s">
         <v>713</v>
       </c>
       <c r="D33">
         <v>17</v>
       </c>
       <c r="E33" t="s">
         <v>9</v>
       </c>
       <c r="F33" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>31</v>
       </c>
       <c r="B34">
         <v>10.0</v>
       </c>
       <c r="C34" t="s">
         <v>714</v>
       </c>
       <c r="D34">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E34" t="s">
         <v>21</v>
       </c>
       <c r="F34" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>32</v>
       </c>
       <c r="B35">
         <v>10.0</v>
       </c>
       <c r="C35" t="s">
         <v>715</v>
       </c>
       <c r="D35">
         <v>18</v>
       </c>
       <c r="E35" t="s">
         <v>52</v>
       </c>
       <c r="F35" t="s">
@@ -12479,51 +12479,51 @@
       </c>
       <c r="C43" t="s">
         <v>724</v>
       </c>
       <c r="D43">
         <v>18</v>
       </c>
       <c r="E43" t="s">
         <v>163</v>
       </c>
       <c r="F43" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>41</v>
       </c>
       <c r="B44">
         <v>5.0</v>
       </c>
       <c r="C44" t="s">
         <v>725</v>
       </c>
       <c r="D44">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E44" t="s">
         <v>27</v>
       </c>
       <c r="F44" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>42</v>
       </c>
       <c r="B45">
         <v>5.0</v>
       </c>
       <c r="C45" t="s">
         <v>726</v>
       </c>
       <c r="D45">
         <v>18</v>
       </c>
       <c r="E45" t="s">
         <v>56</v>
       </c>
       <c r="F45" t="s">
@@ -12696,51 +12696,51 @@
       </c>
       <c r="C54" t="s">
         <v>738</v>
       </c>
       <c r="D54">
         <v>18</v>
       </c>
       <c r="E54" t="s">
         <v>52</v>
       </c>
       <c r="F54" t="s">
         <v>475</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>52</v>
       </c>
       <c r="B55">
         <v>5.0</v>
       </c>
       <c r="C55" t="s">
         <v>739</v>
       </c>
       <c r="D55">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E55" t="s">
         <v>24</v>
       </c>
       <c r="F55" t="s">
         <v>729</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>53</v>
       </c>
       <c r="B56">
         <v>5.0</v>
       </c>
       <c r="C56" t="s">
         <v>740</v>
       </c>
       <c r="D56">
         <v>18</v>
       </c>
       <c r="E56" t="s">
         <v>12</v>
       </c>
       <c r="F56" t="s">
@@ -12896,71 +12896,71 @@
       </c>
       <c r="C64" t="s">
         <v>749</v>
       </c>
       <c r="D64">
         <v>17</v>
       </c>
       <c r="E64" t="s">
         <v>47</v>
       </c>
       <c r="F64" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>62</v>
       </c>
       <c r="B65">
         <v>5.0</v>
       </c>
       <c r="C65" t="s">
         <v>751</v>
       </c>
       <c r="D65">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E65" t="s">
         <v>163</v>
       </c>
       <c r="F65" t="s">
         <v>719</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>63</v>
       </c>
       <c r="B66">
         <v>5.0</v>
       </c>
       <c r="C66" t="s">
         <v>752</v>
       </c>
       <c r="D66">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E66" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>64</v>
       </c>
       <c r="B67">
         <v>5.0</v>
       </c>
       <c r="C67" t="s">
         <v>753</v>
       </c>
       <c r="D67">
         <v>16</v>
       </c>
       <c r="E67" t="s">
         <v>108</v>
       </c>
       <c r="F67" t="s">
         <v>380</v>
       </c>
     </row>
@@ -12970,51 +12970,51 @@
       </c>
       <c r="B68">
         <v>2.5</v>
       </c>
       <c r="C68" t="s">
         <v>754</v>
       </c>
       <c r="D68">
         <v>16</v>
       </c>
       <c r="E68" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>66</v>
       </c>
       <c r="B69">
         <v>2.5</v>
       </c>
       <c r="C69" t="s">
         <v>755</v>
       </c>
       <c r="D69">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E69" t="s">
         <v>269</v>
       </c>
       <c r="F69" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>67</v>
       </c>
       <c r="B70">
         <v>2.5</v>
       </c>
       <c r="C70" t="s">
         <v>756</v>
       </c>
       <c r="D70">
         <v>18</v>
       </c>
       <c r="E70" t="s">
         <v>121</v>
       </c>
       <c r="F70" t="s">
@@ -13041,102 +13041,102 @@
         <v>196</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>69</v>
       </c>
       <c r="C72" t="s">
         <v>758</v>
       </c>
       <c r="D72">
         <v>15</v>
       </c>
       <c r="E72" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>70</v>
       </c>
       <c r="C73" t="s">
         <v>759</v>
       </c>
       <c r="D73">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E73" t="s">
         <v>47</v>
       </c>
       <c r="F73" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>71</v>
       </c>
       <c r="C74" t="s">
         <v>761</v>
       </c>
       <c r="D74">
         <v>18</v>
       </c>
       <c r="E74" t="s">
         <v>113</v>
       </c>
       <c r="F74" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>72</v>
       </c>
       <c r="C75" t="s">
         <v>763</v>
       </c>
       <c r="D75">
         <v>16</v>
       </c>
       <c r="E75" t="s">
         <v>9</v>
       </c>
       <c r="F75" t="s">
         <v>764</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>73</v>
       </c>
       <c r="C76" t="s">
         <v>765</v>
       </c>
       <c r="D76">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E76" t="s">
         <v>56</v>
       </c>
       <c r="F76" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>74</v>
       </c>
       <c r="C77" t="s">
         <v>767</v>
       </c>
       <c r="D77">
         <v>18</v>
       </c>
       <c r="E77" t="s">
         <v>108</v>
       </c>
       <c r="F77" t="s">
         <v>380</v>
       </c>
     </row>
@@ -13310,68 +13310,68 @@
     <row r="88" spans="1:6">
       <c r="A88">
         <v>85</v>
       </c>
       <c r="C88" t="s">
         <v>783</v>
       </c>
       <c r="D88">
         <v>17</v>
       </c>
       <c r="E88" t="s">
         <v>382</v>
       </c>
       <c r="F88" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>86</v>
       </c>
       <c r="C89" t="s">
         <v>785</v>
       </c>
       <c r="D89">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E89" t="s">
         <v>40</v>
       </c>
       <c r="F89" t="s">
         <v>779</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>87</v>
       </c>
       <c r="C90" t="s">
         <v>786</v>
       </c>
       <c r="D90">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E90" t="s">
         <v>361</v>
       </c>
       <c r="F90" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>88</v>
       </c>
       <c r="C91" t="s">
         <v>787</v>
       </c>
       <c r="D91">
         <v>17</v>
       </c>
       <c r="E91" t="s">
         <v>269</v>
       </c>
       <c r="F91" t="s">
         <v>788</v>
       </c>
     </row>