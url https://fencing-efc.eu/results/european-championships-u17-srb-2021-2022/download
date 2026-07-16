--- v0 (2026-05-16)
+++ v1 (2026-07-16)
@@ -2933,51 +2933,51 @@
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
         <v>19</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>50.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>50.0</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5">
         <v>20</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
@@ -3138,71 +3138,71 @@
       </c>
       <c r="B14">
         <v>20.0</v>
       </c>
       <c r="C14" t="s">
         <v>31</v>
       </c>
       <c r="D14">
         <v>21</v>
       </c>
       <c r="E14" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>20.0</v>
       </c>
       <c r="C15" t="s">
         <v>33</v>
       </c>
       <c r="D15">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E15" t="s">
         <v>34</v>
       </c>
       <c r="F15" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16">
         <v>20.0</v>
       </c>
       <c r="C16" t="s">
         <v>36</v>
       </c>
       <c r="D16">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>20.0</v>
       </c>
       <c r="C17" t="s">
         <v>37</v>
       </c>
       <c r="D17">
         <v>20</v>
       </c>
       <c r="E17" t="s">
         <v>15</v>
       </c>
       <c r="F17" t="s">
         <v>38</v>
       </c>
     </row>
@@ -3275,51 +3275,51 @@
       </c>
       <c r="C21" t="s">
         <v>45</v>
       </c>
       <c r="D21">
         <v>20</v>
       </c>
       <c r="E21" t="s">
         <v>46</v>
       </c>
       <c r="F21" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22">
         <v>10.0</v>
       </c>
       <c r="C22" t="s">
         <v>48</v>
       </c>
       <c r="D22">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E22" t="s">
         <v>49</v>
       </c>
       <c r="F22" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>20</v>
       </c>
       <c r="B23">
         <v>10.0</v>
       </c>
       <c r="C23" t="s">
         <v>51</v>
       </c>
       <c r="D23">
         <v>21</v>
       </c>
       <c r="E23" t="s">
         <v>15</v>
       </c>
       <c r="F23" t="s">
@@ -3472,51 +3472,51 @@
       </c>
       <c r="C31" t="s">
         <v>67</v>
       </c>
       <c r="D31">
         <v>20</v>
       </c>
       <c r="E31" t="s">
         <v>9</v>
       </c>
       <c r="F31" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>10.0</v>
       </c>
       <c r="C32" t="s">
         <v>69</v>
       </c>
       <c r="D32">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E32" t="s">
         <v>9</v>
       </c>
       <c r="F32" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>10.0</v>
       </c>
       <c r="C33" t="s">
         <v>71</v>
       </c>
       <c r="D33">
         <v>20</v>
       </c>
       <c r="E33" t="s">
         <v>72</v>
       </c>
       <c r="F33" t="s">
@@ -3592,71 +3592,71 @@
       </c>
       <c r="C37" t="s">
         <v>79</v>
       </c>
       <c r="D37">
         <v>19</v>
       </c>
       <c r="E37" t="s">
         <v>20</v>
       </c>
       <c r="F37" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>5.0</v>
       </c>
       <c r="C38" t="s">
         <v>81</v>
       </c>
       <c r="D38">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E38" t="s">
         <v>27</v>
       </c>
       <c r="F38" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>5.0</v>
       </c>
       <c r="C39" t="s">
         <v>83</v>
       </c>
       <c r="D39">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E39" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="B40">
         <v>5.0</v>
       </c>
       <c r="C40" t="s">
         <v>85</v>
       </c>
       <c r="D40">
         <v>20</v>
       </c>
       <c r="E40" t="s">
         <v>15</v>
       </c>
       <c r="F40" t="s">
         <v>86</v>
       </c>
     </row>
@@ -3669,51 +3669,51 @@
       </c>
       <c r="C41" t="s">
         <v>87</v>
       </c>
       <c r="D41">
         <v>20</v>
       </c>
       <c r="E41" t="s">
         <v>88</v>
       </c>
       <c r="F41" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>5.0</v>
       </c>
       <c r="C42" t="s">
         <v>90</v>
       </c>
       <c r="D42">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E42" t="s">
         <v>88</v>
       </c>
       <c r="F42" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>5.0</v>
       </c>
       <c r="C43" t="s">
         <v>92</v>
       </c>
       <c r="D43">
         <v>19</v>
       </c>
       <c r="E43" t="s">
         <v>93</v>
       </c>
       <c r="F43" t="s">
@@ -3909,111 +3909,111 @@
       </c>
       <c r="C53" t="s">
         <v>113</v>
       </c>
       <c r="D53">
         <v>20</v>
       </c>
       <c r="E53" t="s">
         <v>56</v>
       </c>
       <c r="F53" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>5.0</v>
       </c>
       <c r="C54" t="s">
         <v>115</v>
       </c>
       <c r="D54">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E54" t="s">
         <v>34</v>
       </c>
       <c r="F54" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>5.0</v>
       </c>
       <c r="C55" t="s">
         <v>116</v>
       </c>
       <c r="D55">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E55" t="s">
         <v>106</v>
       </c>
       <c r="F55" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>5.0</v>
       </c>
       <c r="C56" t="s">
         <v>118</v>
       </c>
       <c r="D56">
         <v>21</v>
       </c>
       <c r="E56" t="s">
         <v>72</v>
       </c>
       <c r="F56" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>5.0</v>
       </c>
       <c r="C57" t="s">
         <v>120</v>
       </c>
       <c r="D57">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E57" t="s">
         <v>121</v>
       </c>
       <c r="F57" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>5.0</v>
       </c>
       <c r="C58" t="s">
         <v>123</v>
       </c>
       <c r="D58">
         <v>19</v>
       </c>
       <c r="E58" t="s">
         <v>46</v>
       </c>
       <c r="F58" t="s">
@@ -4060,102 +4060,102 @@
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="C61" t="s">
         <v>128</v>
       </c>
       <c r="D61">
         <v>20</v>
       </c>
       <c r="E61" t="s">
         <v>129</v>
       </c>
       <c r="F61" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="C62" t="s">
         <v>131</v>
       </c>
       <c r="D62">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E62" t="s">
         <v>93</v>
       </c>
       <c r="F62" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="C63" t="s">
         <v>132</v>
       </c>
       <c r="D63">
         <v>20</v>
       </c>
       <c r="E63" t="s">
         <v>42</v>
       </c>
       <c r="F63" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="C64" t="s">
         <v>133</v>
       </c>
       <c r="D64">
         <v>17</v>
       </c>
       <c r="E64" t="s">
         <v>134</v>
       </c>
       <c r="F64" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="C65" t="s">
         <v>136</v>
       </c>
       <c r="D65">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E65" t="s">
         <v>65</v>
       </c>
       <c r="F65" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="C66" t="s">
         <v>138</v>
       </c>
       <c r="D66">
         <v>20</v>
       </c>
       <c r="E66" t="s">
         <v>72</v>
       </c>
       <c r="F66" t="s">
         <v>139</v>
       </c>
     </row>
@@ -4230,116 +4230,116 @@
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="C71" t="s">
         <v>147</v>
       </c>
       <c r="D71">
         <v>20</v>
       </c>
       <c r="E71" t="s">
         <v>46</v>
       </c>
       <c r="F71" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="C72" t="s">
         <v>148</v>
       </c>
       <c r="D72">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E72" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="C73" t="s">
         <v>149</v>
       </c>
       <c r="D73">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E73" t="s">
         <v>65</v>
       </c>
       <c r="F73" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="C74" t="s">
         <v>150</v>
       </c>
       <c r="D74">
         <v>20</v>
       </c>
       <c r="E74" t="s">
         <v>65</v>
       </c>
       <c r="F74" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>73</v>
       </c>
       <c r="C75" t="s">
         <v>151</v>
       </c>
       <c r="D75">
         <v>18</v>
       </c>
       <c r="E75" t="s">
         <v>84</v>
       </c>
       <c r="F75" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="C76" t="s">
         <v>153</v>
       </c>
       <c r="D76">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E76" t="s">
         <v>84</v>
       </c>
       <c r="F76" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="C77" t="s">
         <v>155</v>
       </c>
       <c r="D77">
         <v>21</v>
       </c>
       <c r="E77" t="s">
         <v>145</v>
       </c>
       <c r="F77" t="s">
         <v>146</v>
       </c>
     </row>
@@ -5297,51 +5297,51 @@
       </c>
       <c r="B11">
         <v>35.0</v>
       </c>
       <c r="C11" t="s">
         <v>172</v>
       </c>
       <c r="D11">
         <v>21</v>
       </c>
       <c r="E11" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12">
         <v>20.0</v>
       </c>
       <c r="C12" t="s">
         <v>173</v>
       </c>
       <c r="D12">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
       <c r="F12" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13">
         <v>20.0</v>
       </c>
       <c r="C13" t="s">
         <v>174</v>
       </c>
       <c r="D13">
         <v>20</v>
       </c>
       <c r="E13" t="s">
         <v>15</v>
       </c>
       <c r="F13" t="s">
@@ -5357,51 +5357,51 @@
       </c>
       <c r="C14" t="s">
         <v>176</v>
       </c>
       <c r="D14">
         <v>19</v>
       </c>
       <c r="E14" t="s">
         <v>34</v>
       </c>
       <c r="F14" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>12</v>
       </c>
       <c r="B15">
         <v>20.0</v>
       </c>
       <c r="C15" t="s">
         <v>178</v>
       </c>
       <c r="D15">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E15" t="s">
         <v>42</v>
       </c>
       <c r="F15" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>13</v>
       </c>
       <c r="B16">
         <v>20.0</v>
       </c>
       <c r="C16" t="s">
         <v>179</v>
       </c>
       <c r="D16">
         <v>18</v>
       </c>
       <c r="E16" t="s">
         <v>27</v>
       </c>
       <c r="F16" t="s">
@@ -5454,51 +5454,51 @@
       </c>
       <c r="C19" t="s">
         <v>184</v>
       </c>
       <c r="D19">
         <v>20</v>
       </c>
       <c r="E19" t="s">
         <v>72</v>
       </c>
       <c r="F19" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>17</v>
       </c>
       <c r="B20">
         <v>10.0</v>
       </c>
       <c r="C20" t="s">
         <v>186</v>
       </c>
       <c r="D20">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E20" t="s">
         <v>42</v>
       </c>
       <c r="F20" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>18</v>
       </c>
       <c r="B21">
         <v>10.0</v>
       </c>
       <c r="C21" t="s">
         <v>188</v>
       </c>
       <c r="D21">
         <v>19</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
     </row>
@@ -5508,131 +5508,131 @@
       </c>
       <c r="B22">
         <v>10.0</v>
       </c>
       <c r="C22" t="s">
         <v>189</v>
       </c>
       <c r="D22">
         <v>21</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>20</v>
       </c>
       <c r="B23">
         <v>10.0</v>
       </c>
       <c r="C23" t="s">
         <v>190</v>
       </c>
       <c r="D23">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E23" t="s">
         <v>34</v>
       </c>
       <c r="F23" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>21</v>
       </c>
       <c r="B24">
         <v>10.0</v>
       </c>
       <c r="C24" t="s">
         <v>192</v>
       </c>
       <c r="D24">
         <v>21</v>
       </c>
       <c r="E24" t="s">
         <v>20</v>
       </c>
       <c r="F24" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>22</v>
       </c>
       <c r="B25">
         <v>10.0</v>
       </c>
       <c r="C25" t="s">
         <v>194</v>
       </c>
       <c r="D25">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E25" t="s">
         <v>88</v>
       </c>
       <c r="F25" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>23</v>
       </c>
       <c r="B26">
         <v>10.0</v>
       </c>
       <c r="C26" t="s">
         <v>196</v>
       </c>
       <c r="D26">
         <v>19</v>
       </c>
       <c r="E26" t="s">
         <v>134</v>
       </c>
       <c r="F26" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>24</v>
       </c>
       <c r="B27">
         <v>10.0</v>
       </c>
       <c r="C27" t="s">
         <v>198</v>
       </c>
       <c r="D27">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E27" t="s">
         <v>42</v>
       </c>
       <c r="F27" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>25</v>
       </c>
       <c r="B28">
         <v>10.0</v>
       </c>
       <c r="C28" t="s">
         <v>199</v>
       </c>
       <c r="D28">
         <v>21</v>
       </c>
       <c r="E28" t="s">
         <v>13</v>
       </c>
     </row>
@@ -5665,51 +5665,51 @@
       </c>
       <c r="C30" t="s">
         <v>202</v>
       </c>
       <c r="D30">
         <v>21</v>
       </c>
       <c r="E30" t="s">
         <v>49</v>
       </c>
       <c r="F30" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>28</v>
       </c>
       <c r="B31">
         <v>10.0</v>
       </c>
       <c r="C31" t="s">
         <v>204</v>
       </c>
       <c r="D31">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E31" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>29</v>
       </c>
       <c r="B32">
         <v>10.0</v>
       </c>
       <c r="C32" t="s">
         <v>206</v>
       </c>
       <c r="D32">
         <v>21</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>30</v>
@@ -5759,51 +5759,51 @@
       </c>
       <c r="C35" t="s">
         <v>211</v>
       </c>
       <c r="D35">
         <v>18</v>
       </c>
       <c r="E35" t="s">
         <v>27</v>
       </c>
       <c r="F35" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>33</v>
       </c>
       <c r="B36">
         <v>5.0</v>
       </c>
       <c r="C36" t="s">
         <v>213</v>
       </c>
       <c r="D36">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E36" t="s">
         <v>214</v>
       </c>
       <c r="F36" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>34</v>
       </c>
       <c r="B37">
         <v>5.0</v>
       </c>
       <c r="C37" t="s">
         <v>216</v>
       </c>
       <c r="D37">
         <v>21</v>
       </c>
       <c r="E37" t="s">
         <v>27</v>
       </c>
       <c r="F37" t="s">
@@ -5839,51 +5839,51 @@
       </c>
       <c r="C39" t="s">
         <v>219</v>
       </c>
       <c r="D39">
         <v>21</v>
       </c>
       <c r="E39" t="s">
         <v>93</v>
       </c>
       <c r="F39" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>37</v>
       </c>
       <c r="B40">
         <v>5.0</v>
       </c>
       <c r="C40" t="s">
         <v>221</v>
       </c>
       <c r="D40">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E40" t="s">
         <v>72</v>
       </c>
       <c r="F40" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>37</v>
       </c>
       <c r="B41">
         <v>5.0</v>
       </c>
       <c r="C41" t="s">
         <v>222</v>
       </c>
       <c r="D41">
         <v>19</v>
       </c>
       <c r="E41" t="s">
         <v>134</v>
       </c>
     </row>
@@ -5933,91 +5933,91 @@
       </c>
       <c r="B44">
         <v>5.0</v>
       </c>
       <c r="C44" t="s">
         <v>227</v>
       </c>
       <c r="D44">
         <v>21</v>
       </c>
       <c r="E44" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>42</v>
       </c>
       <c r="B45">
         <v>5.0</v>
       </c>
       <c r="C45" t="s">
         <v>228</v>
       </c>
       <c r="D45">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E45" t="s">
         <v>13</v>
       </c>
       <c r="F45" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>43</v>
       </c>
       <c r="B46">
         <v>5.0</v>
       </c>
       <c r="C46" t="s">
         <v>230</v>
       </c>
       <c r="D46">
         <v>21</v>
       </c>
       <c r="E46" t="s">
         <v>134</v>
       </c>
       <c r="F46" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>44</v>
       </c>
       <c r="B47">
         <v>5.0</v>
       </c>
       <c r="C47" t="s">
         <v>232</v>
       </c>
       <c r="D47">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E47" t="s">
         <v>145</v>
       </c>
       <c r="F47" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>45</v>
       </c>
       <c r="B48">
         <v>5.0</v>
       </c>
       <c r="C48" t="s">
         <v>234</v>
       </c>
       <c r="D48">
         <v>21</v>
       </c>
       <c r="E48" t="s">
         <v>49</v>
       </c>
       <c r="F48" t="s">
@@ -6053,51 +6053,51 @@
       </c>
       <c r="C50" t="s">
         <v>237</v>
       </c>
       <c r="D50">
         <v>20</v>
       </c>
       <c r="E50" t="s">
         <v>42</v>
       </c>
       <c r="F50" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>48</v>
       </c>
       <c r="B51">
         <v>5.0</v>
       </c>
       <c r="C51" t="s">
         <v>238</v>
       </c>
       <c r="D51">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E51" t="s">
         <v>84</v>
       </c>
       <c r="F51" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>49</v>
       </c>
       <c r="B52">
         <v>5.0</v>
       </c>
       <c r="C52" t="s">
         <v>240</v>
       </c>
       <c r="D52">
         <v>21</v>
       </c>
       <c r="E52" t="s">
         <v>56</v>
       </c>
       <c r="F52" t="s">
@@ -6113,91 +6113,91 @@
       </c>
       <c r="C53" t="s">
         <v>242</v>
       </c>
       <c r="D53">
         <v>19</v>
       </c>
       <c r="E53" t="s">
         <v>93</v>
       </c>
       <c r="F53" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>51</v>
       </c>
       <c r="B54">
         <v>5.0</v>
       </c>
       <c r="C54" t="s">
         <v>244</v>
       </c>
       <c r="D54">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E54" t="s">
         <v>49</v>
       </c>
       <c r="F54" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>51</v>
       </c>
       <c r="B55">
         <v>5.0</v>
       </c>
       <c r="C55" t="s">
         <v>246</v>
       </c>
       <c r="D55">
         <v>20</v>
       </c>
       <c r="E55" t="s">
         <v>65</v>
       </c>
       <c r="F55" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>53</v>
       </c>
       <c r="B56">
         <v>5.0</v>
       </c>
       <c r="C56" t="s">
         <v>248</v>
       </c>
       <c r="D56">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E56" t="s">
         <v>134</v>
       </c>
       <c r="F56" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>54</v>
       </c>
       <c r="C57" t="s">
         <v>250</v>
       </c>
       <c r="D57">
         <v>20</v>
       </c>
       <c r="E57" t="s">
         <v>214</v>
       </c>
       <c r="F57" t="s">
         <v>251</v>
       </c>
     </row>
@@ -6238,164 +6238,164 @@
     <row r="60" spans="1:6">
       <c r="A60">
         <v>57</v>
       </c>
       <c r="C60" t="s">
         <v>256</v>
       </c>
       <c r="D60">
         <v>20</v>
       </c>
       <c r="E60" t="s">
         <v>106</v>
       </c>
       <c r="F60" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>58</v>
       </c>
       <c r="C61" t="s">
         <v>257</v>
       </c>
       <c r="D61">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E61" t="s">
         <v>214</v>
       </c>
       <c r="F61" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>59</v>
       </c>
       <c r="C62" t="s">
         <v>259</v>
       </c>
       <c r="D62">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E62" t="s">
         <v>93</v>
       </c>
       <c r="F62" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>60</v>
       </c>
       <c r="C63" t="s">
         <v>260</v>
       </c>
       <c r="D63">
         <v>19</v>
       </c>
       <c r="E63" t="s">
         <v>84</v>
       </c>
       <c r="F63" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>61</v>
       </c>
       <c r="C64" t="s">
         <v>261</v>
       </c>
       <c r="D64">
         <v>20</v>
       </c>
       <c r="E64" t="s">
         <v>27</v>
       </c>
       <c r="F64" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>62</v>
       </c>
       <c r="C65" t="s">
         <v>262</v>
       </c>
       <c r="D65">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E65" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>63</v>
       </c>
       <c r="C66" t="s">
         <v>263</v>
       </c>
       <c r="D66">
         <v>19</v>
       </c>
       <c r="E66" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>64</v>
       </c>
       <c r="C67" t="s">
         <v>264</v>
       </c>
       <c r="D67">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E67" t="s">
         <v>93</v>
       </c>
       <c r="F67" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>65</v>
       </c>
       <c r="C68" t="s">
         <v>265</v>
       </c>
       <c r="D68">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E68" t="s">
         <v>121</v>
       </c>
       <c r="F68" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>66</v>
       </c>
       <c r="C69" t="s">
         <v>267</v>
       </c>
       <c r="D69">
         <v>21</v>
       </c>
       <c r="E69" t="s">
         <v>84</v>
       </c>
       <c r="F69" t="s">
         <v>268</v>
       </c>
     </row>
@@ -6604,51 +6604,51 @@
       </c>
       <c r="C7" t="s">
         <v>283</v>
       </c>
       <c r="D7">
         <v>18</v>
       </c>
       <c r="E7" t="s">
         <v>32</v>
       </c>
       <c r="F7" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>5</v>
       </c>
       <c r="B8">
         <v>35.0</v>
       </c>
       <c r="C8" t="s">
         <v>285</v>
       </c>
       <c r="D8">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E8" t="s">
         <v>56</v>
       </c>
       <c r="F8" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>6</v>
       </c>
       <c r="B9">
         <v>35.0</v>
       </c>
       <c r="C9" t="s">
         <v>286</v>
       </c>
       <c r="D9">
         <v>20</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9" t="s">
@@ -6798,71 +6798,71 @@
       </c>
       <c r="C17" t="s">
         <v>300</v>
       </c>
       <c r="D17">
         <v>20</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>15</v>
       </c>
       <c r="B18">
         <v>20.0</v>
       </c>
       <c r="C18" t="s">
         <v>302</v>
       </c>
       <c r="D18">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E18" t="s">
         <v>49</v>
       </c>
       <c r="F18" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>16</v>
       </c>
       <c r="B19">
         <v>20.0</v>
       </c>
       <c r="C19" t="s">
         <v>304</v>
       </c>
       <c r="D19">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E19" t="s">
         <v>72</v>
       </c>
       <c r="F19" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>17</v>
       </c>
       <c r="B20">
         <v>10.0</v>
       </c>
       <c r="C20" t="s">
         <v>306</v>
       </c>
       <c r="D20">
         <v>21</v>
       </c>
       <c r="E20" t="s">
         <v>15</v>
       </c>
       <c r="F20" t="s">
@@ -7015,105 +7015,105 @@
       </c>
       <c r="C28" t="s">
         <v>321</v>
       </c>
       <c r="D28">
         <v>20</v>
       </c>
       <c r="E28" t="s">
         <v>72</v>
       </c>
       <c r="F28" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>26</v>
       </c>
       <c r="B29">
         <v>10.0</v>
       </c>
       <c r="C29" t="s">
         <v>322</v>
       </c>
       <c r="D29">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E29" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>27</v>
       </c>
       <c r="B30">
         <v>10.0</v>
       </c>
       <c r="C30" t="s">
         <v>323</v>
       </c>
       <c r="D30">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E30" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>28</v>
       </c>
       <c r="B31">
         <v>10.0</v>
       </c>
       <c r="C31" t="s">
         <v>324</v>
       </c>
       <c r="D31">
         <v>20</v>
       </c>
       <c r="E31" t="s">
         <v>313</v>
       </c>
       <c r="F31" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>29</v>
       </c>
       <c r="B32">
         <v>10.0</v>
       </c>
       <c r="C32" t="s">
         <v>326</v>
       </c>
       <c r="D32">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E32" t="s">
         <v>42</v>
       </c>
       <c r="F32" t="s">
         <v>327</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>30</v>
       </c>
       <c r="B33">
         <v>10.0</v>
       </c>
       <c r="C33" t="s">
         <v>328</v>
       </c>
       <c r="D33">
         <v>19</v>
       </c>
       <c r="E33" t="s">
         <v>134</v>
       </c>
       <c r="F33" t="s">
@@ -7226,88 +7226,88 @@
       </c>
       <c r="C39" t="s">
         <v>338</v>
       </c>
       <c r="D39">
         <v>18</v>
       </c>
       <c r="E39" t="s">
         <v>49</v>
       </c>
       <c r="F39" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>37</v>
       </c>
       <c r="B40">
         <v>5.0</v>
       </c>
       <c r="C40" t="s">
         <v>340</v>
       </c>
       <c r="D40">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E40" t="s">
         <v>335</v>
       </c>
       <c r="F40" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>38</v>
       </c>
       <c r="B41">
         <v>5.0</v>
       </c>
       <c r="C41" t="s">
         <v>341</v>
       </c>
       <c r="D41">
         <v>21</v>
       </c>
       <c r="E41" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>39</v>
       </c>
       <c r="B42">
         <v>5.0</v>
       </c>
       <c r="C42" t="s">
         <v>342</v>
       </c>
       <c r="D42">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E42" t="s">
         <v>310</v>
       </c>
       <c r="F42" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>40</v>
       </c>
       <c r="B43">
         <v>5.0</v>
       </c>
       <c r="C43" t="s">
         <v>344</v>
       </c>
       <c r="D43">
         <v>20</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
       <c r="F43" t="s">
@@ -7360,71 +7360,71 @@
       </c>
       <c r="C46" t="s">
         <v>348</v>
       </c>
       <c r="D46">
         <v>17</v>
       </c>
       <c r="E46" t="s">
         <v>65</v>
       </c>
       <c r="F46" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>44</v>
       </c>
       <c r="B47">
         <v>5.0</v>
       </c>
       <c r="C47" t="s">
         <v>350</v>
       </c>
       <c r="D47">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E47" t="s">
         <v>15</v>
       </c>
       <c r="F47" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>45</v>
       </c>
       <c r="B48">
         <v>5.0</v>
       </c>
       <c r="C48" t="s">
         <v>352</v>
       </c>
       <c r="D48">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E48" t="s">
         <v>32</v>
       </c>
       <c r="F48" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>45</v>
       </c>
       <c r="B49">
         <v>5.0</v>
       </c>
       <c r="C49" t="s">
         <v>354</v>
       </c>
       <c r="D49">
         <v>20</v>
       </c>
       <c r="E49" t="s">
         <v>205</v>
       </c>
     </row>
@@ -7551,51 +7551,51 @@
       </c>
       <c r="B56">
         <v>5.0</v>
       </c>
       <c r="C56" t="s">
         <v>365</v>
       </c>
       <c r="D56">
         <v>19</v>
       </c>
       <c r="E56" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>54</v>
       </c>
       <c r="B57">
         <v>5.0</v>
       </c>
       <c r="C57" t="s">
         <v>366</v>
       </c>
       <c r="D57">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E57" t="s">
         <v>313</v>
       </c>
       <c r="F57" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>55</v>
       </c>
       <c r="B58">
         <v>5.0</v>
       </c>
       <c r="C58" t="s">
         <v>368</v>
       </c>
       <c r="D58">
         <v>20</v>
       </c>
       <c r="E58" t="s">
         <v>129</v>
       </c>
       <c r="F58" t="s">
@@ -7608,131 +7608,131 @@
       </c>
       <c r="B59">
         <v>5.0</v>
       </c>
       <c r="C59" t="s">
         <v>370</v>
       </c>
       <c r="D59">
         <v>19</v>
       </c>
       <c r="E59" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>57</v>
       </c>
       <c r="B60">
         <v>5.0</v>
       </c>
       <c r="C60" t="s">
         <v>371</v>
       </c>
       <c r="D60">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E60" t="s">
         <v>56</v>
       </c>
       <c r="F60" t="s">
         <v>372</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>58</v>
       </c>
       <c r="B61">
         <v>5.0</v>
       </c>
       <c r="C61" t="s">
         <v>373</v>
       </c>
       <c r="D61">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E61" t="s">
         <v>374</v>
       </c>
       <c r="F61" t="s">
         <v>375</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>59</v>
       </c>
       <c r="B62">
         <v>5.0</v>
       </c>
       <c r="C62" t="s">
         <v>376</v>
       </c>
       <c r="D62">
         <v>21</v>
       </c>
       <c r="E62" t="s">
         <v>9</v>
       </c>
       <c r="F62" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>60</v>
       </c>
       <c r="B63">
         <v>5.0</v>
       </c>
       <c r="C63" t="s">
         <v>378</v>
       </c>
       <c r="D63">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E63" t="s">
         <v>93</v>
       </c>
       <c r="F63" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>61</v>
       </c>
       <c r="B64">
         <v>5.0</v>
       </c>
       <c r="C64" t="s">
         <v>380</v>
       </c>
       <c r="D64">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E64" t="s">
         <v>34</v>
       </c>
       <c r="F64" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>62</v>
       </c>
       <c r="B65">
         <v>5.0</v>
       </c>
       <c r="C65" t="s">
         <v>382</v>
       </c>
       <c r="D65">
         <v>20</v>
       </c>
       <c r="E65" t="s">
         <v>72</v>
       </c>
       <c r="F65" t="s">
@@ -7848,91 +7848,91 @@
       </c>
       <c r="C71" t="s">
         <v>393</v>
       </c>
       <c r="D71">
         <v>19</v>
       </c>
       <c r="E71" t="s">
         <v>394</v>
       </c>
       <c r="F71" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>69</v>
       </c>
       <c r="B72">
         <v>2.5</v>
       </c>
       <c r="C72" t="s">
         <v>396</v>
       </c>
       <c r="D72">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E72" t="s">
         <v>310</v>
       </c>
       <c r="F72" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>70</v>
       </c>
       <c r="B73">
         <v>2.5</v>
       </c>
       <c r="C73" t="s">
         <v>397</v>
       </c>
       <c r="D73">
         <v>19</v>
       </c>
       <c r="E73" t="s">
         <v>65</v>
       </c>
       <c r="F73" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>71</v>
       </c>
       <c r="B74">
         <v>2.5</v>
       </c>
       <c r="C74" t="s">
         <v>399</v>
       </c>
       <c r="D74">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E74" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>72</v>
       </c>
       <c r="B75">
         <v>2.5</v>
       </c>
       <c r="C75" t="s">
         <v>401</v>
       </c>
       <c r="D75">
         <v>20</v>
       </c>
       <c r="E75" t="s">
         <v>394</v>
       </c>
       <c r="F75" t="s">
         <v>402</v>
       </c>
     </row>
@@ -8189,51 +8189,51 @@
     <row r="90" spans="1:6">
       <c r="A90">
         <v>87</v>
       </c>
       <c r="C90" t="s">
         <v>430</v>
       </c>
       <c r="D90">
         <v>18</v>
       </c>
       <c r="E90" t="s">
         <v>93</v>
       </c>
       <c r="F90" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>88</v>
       </c>
       <c r="C91" t="s">
         <v>431</v>
       </c>
       <c r="D91">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E91" t="s">
         <v>27</v>
       </c>
       <c r="F91" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>89</v>
       </c>
       <c r="C92" t="s">
         <v>433</v>
       </c>
       <c r="D92">
         <v>21</v>
       </c>
       <c r="E92" t="s">
         <v>394</v>
       </c>
       <c r="F92" t="s">
         <v>434</v>
       </c>
     </row>
@@ -8513,51 +8513,51 @@
       </c>
       <c r="B6">
         <v>35.0</v>
       </c>
       <c r="C6" t="s">
         <v>449</v>
       </c>
       <c r="D6">
         <v>20</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>35.0</v>
       </c>
       <c r="C7" t="s">
         <v>450</v>
       </c>
       <c r="D7">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>35.0</v>
       </c>
       <c r="C8" t="s">
         <v>451</v>
       </c>
       <c r="D8">
         <v>20</v>
       </c>
       <c r="E8" t="s">
         <v>20</v>
       </c>
       <c r="F8" t="s">
@@ -8570,51 +8570,51 @@
       </c>
       <c r="B9">
         <v>35.0</v>
       </c>
       <c r="C9" t="s">
         <v>452</v>
       </c>
       <c r="D9">
         <v>21</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>20.0</v>
       </c>
       <c r="C10" t="s">
         <v>453</v>
       </c>
       <c r="D10">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E10" t="s">
         <v>34</v>
       </c>
       <c r="F10" t="s">
         <v>454</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>20.0</v>
       </c>
       <c r="C11" t="s">
         <v>455</v>
       </c>
       <c r="D11">
         <v>20</v>
       </c>
       <c r="E11" t="s">
         <v>15</v>
       </c>
     </row>
@@ -8647,71 +8647,71 @@
       </c>
       <c r="C13" t="s">
         <v>457</v>
       </c>
       <c r="D13">
         <v>21</v>
       </c>
       <c r="E13" t="s">
         <v>15</v>
       </c>
       <c r="F13" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>20.0</v>
       </c>
       <c r="C14" t="s">
         <v>459</v>
       </c>
       <c r="D14">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E14" t="s">
         <v>88</v>
       </c>
       <c r="F14" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>20.0</v>
       </c>
       <c r="C15" t="s">
         <v>461</v>
       </c>
       <c r="D15">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E15" t="s">
         <v>49</v>
       </c>
       <c r="F15" t="s">
         <v>462</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>20.0</v>
       </c>
       <c r="C16" t="s">
         <v>463</v>
       </c>
       <c r="D16">
         <v>21</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
       <c r="F16" t="s">
@@ -8727,51 +8727,51 @@
       </c>
       <c r="C17" t="s">
         <v>464</v>
       </c>
       <c r="D17">
         <v>20</v>
       </c>
       <c r="E17" t="s">
         <v>15</v>
       </c>
       <c r="F17" t="s">
         <v>465</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>10.0</v>
       </c>
       <c r="C18" t="s">
         <v>466</v>
       </c>
       <c r="D18">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E18" t="s">
         <v>34</v>
       </c>
       <c r="F18" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>10.0</v>
       </c>
       <c r="C19" t="s">
         <v>467</v>
       </c>
       <c r="D19">
         <v>18</v>
       </c>
       <c r="E19" t="s">
         <v>121</v>
       </c>
       <c r="F19" t="s">
@@ -8824,51 +8824,51 @@
       </c>
       <c r="C22" t="s">
         <v>470</v>
       </c>
       <c r="D22">
         <v>20</v>
       </c>
       <c r="E22" t="s">
         <v>34</v>
       </c>
       <c r="F22" t="s">
         <v>471</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>10.0</v>
       </c>
       <c r="C23" t="s">
         <v>472</v>
       </c>
       <c r="D23">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E23" t="s">
         <v>9</v>
       </c>
       <c r="F23" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>10.0</v>
       </c>
       <c r="C24" t="s">
         <v>474</v>
       </c>
       <c r="D24">
         <v>20</v>
       </c>
       <c r="E24" t="s">
         <v>106</v>
       </c>
       <c r="F24" t="s">
@@ -8901,51 +8901,51 @@
       </c>
       <c r="B26">
         <v>10.0</v>
       </c>
       <c r="C26" t="s">
         <v>476</v>
       </c>
       <c r="D26">
         <v>21</v>
       </c>
       <c r="E26" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>10.0</v>
       </c>
       <c r="C27" t="s">
         <v>477</v>
       </c>
       <c r="D27">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E27" t="s">
         <v>13</v>
       </c>
       <c r="F27" t="s">
         <v>478</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>10.0</v>
       </c>
       <c r="C28" t="s">
         <v>479</v>
       </c>
       <c r="D28">
         <v>20</v>
       </c>
       <c r="E28" t="s">
         <v>49</v>
       </c>
       <c r="F28" t="s">
@@ -9055,51 +9055,51 @@
       </c>
       <c r="B34">
         <v>5.0</v>
       </c>
       <c r="C34" t="s">
         <v>486</v>
       </c>
       <c r="D34">
         <v>20</v>
       </c>
       <c r="E34" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>5.0</v>
       </c>
       <c r="C35" t="s">
         <v>487</v>
       </c>
       <c r="D35">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E35" t="s">
         <v>20</v>
       </c>
       <c r="F35" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>5.0</v>
       </c>
       <c r="C36" t="s">
         <v>488</v>
       </c>
       <c r="D36">
         <v>20</v>
       </c>
       <c r="E36" t="s">
         <v>134</v>
       </c>
       <c r="F36" t="s">
@@ -9155,71 +9155,71 @@
       </c>
       <c r="C39" t="s">
         <v>493</v>
       </c>
       <c r="D39">
         <v>21</v>
       </c>
       <c r="E39" t="s">
         <v>49</v>
       </c>
       <c r="F39" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>5.0</v>
       </c>
       <c r="C40" t="s">
         <v>495</v>
       </c>
       <c r="D40">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E40" t="s">
         <v>65</v>
       </c>
       <c r="F40" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>5.0</v>
       </c>
       <c r="C41" t="s">
         <v>496</v>
       </c>
       <c r="D41">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E41" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>5.0</v>
       </c>
       <c r="C42" t="s">
         <v>497</v>
       </c>
       <c r="D42">
         <v>20</v>
       </c>
       <c r="E42" t="s">
         <v>214</v>
       </c>
       <c r="F42" t="s">
         <v>498</v>
       </c>
     </row>
@@ -9312,51 +9312,51 @@
       </c>
       <c r="C47" t="s">
         <v>503</v>
       </c>
       <c r="D47">
         <v>21</v>
       </c>
       <c r="E47" t="s">
         <v>42</v>
       </c>
       <c r="F47" t="s">
         <v>504</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>5.0</v>
       </c>
       <c r="C48" t="s">
         <v>505</v>
       </c>
       <c r="D48">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E48" t="s">
         <v>13</v>
       </c>
       <c r="F48" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>5.0</v>
       </c>
       <c r="C49" t="s">
         <v>507</v>
       </c>
       <c r="D49">
         <v>20</v>
       </c>
       <c r="E49" t="s">
         <v>49</v>
       </c>
       <c r="F49" t="s">
@@ -9432,51 +9432,51 @@
       </c>
       <c r="C53" t="s">
         <v>513</v>
       </c>
       <c r="D53">
         <v>21</v>
       </c>
       <c r="E53" t="s">
         <v>88</v>
       </c>
       <c r="F53" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>5.0</v>
       </c>
       <c r="C54" t="s">
         <v>514</v>
       </c>
       <c r="D54">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E54" t="s">
         <v>56</v>
       </c>
       <c r="F54" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>5.0</v>
       </c>
       <c r="C55" t="s">
         <v>515</v>
       </c>
       <c r="D55">
         <v>18</v>
       </c>
       <c r="E55" t="s">
         <v>106</v>
       </c>
       <c r="F55" t="s">
@@ -9634,65 +9634,65 @@
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="C64" t="s">
         <v>526</v>
       </c>
       <c r="D64">
         <v>20</v>
       </c>
       <c r="E64" t="s">
         <v>27</v>
       </c>
       <c r="F64" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="C65" t="s">
         <v>527</v>
       </c>
       <c r="D65">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E65" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="C66" t="s">
         <v>528</v>
       </c>
       <c r="D66">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E66" t="s">
         <v>121</v>
       </c>
       <c r="F66" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="C67" t="s">
         <v>529</v>
       </c>
       <c r="D67">
         <v>19</v>
       </c>
       <c r="E67" t="s">
         <v>27</v>
       </c>
       <c r="F67" t="s">
         <v>530</v>
       </c>
     </row>
@@ -10100,51 +10100,51 @@
       </c>
       <c r="C10" t="s">
         <v>560</v>
       </c>
       <c r="D10">
         <v>21</v>
       </c>
       <c r="E10" t="s">
         <v>121</v>
       </c>
       <c r="F10" t="s">
         <v>561</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>20.0</v>
       </c>
       <c r="C11" t="s">
         <v>562</v>
       </c>
       <c r="D11">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12">
         <v>20.0</v>
       </c>
       <c r="C12" t="s">
         <v>564</v>
       </c>
       <c r="D12">
         <v>20</v>
       </c>
       <c r="E12" t="s">
         <v>34</v>
       </c>
       <c r="F12" t="s">
@@ -10194,51 +10194,51 @@
       </c>
       <c r="B15">
         <v>20.0</v>
       </c>
       <c r="C15" t="s">
         <v>568</v>
       </c>
       <c r="D15">
         <v>20</v>
       </c>
       <c r="E15" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16">
         <v>20.0</v>
       </c>
       <c r="C16" t="s">
         <v>569</v>
       </c>
       <c r="D16">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E16" t="s">
         <v>570</v>
       </c>
       <c r="F16" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17">
         <v>20.0</v>
       </c>
       <c r="C17" t="s">
         <v>572</v>
       </c>
       <c r="D17">
         <v>21</v>
       </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
       <c r="F17" t="s">
@@ -10254,71 +10254,71 @@
       </c>
       <c r="C18" t="s">
         <v>573</v>
       </c>
       <c r="D18">
         <v>21</v>
       </c>
       <c r="E18" t="s">
         <v>23</v>
       </c>
       <c r="F18" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>10.0</v>
       </c>
       <c r="C19" t="s">
         <v>574</v>
       </c>
       <c r="D19">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
       <c r="F19" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>10.0</v>
       </c>
       <c r="C20" t="s">
         <v>575</v>
       </c>
       <c r="D20">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E20" t="s">
         <v>32</v>
       </c>
       <c r="F20" t="s">
         <v>576</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21">
         <v>10.0</v>
       </c>
       <c r="C21" t="s">
         <v>577</v>
       </c>
       <c r="D21">
         <v>21</v>
       </c>
       <c r="E21" t="s">
         <v>49</v>
       </c>
       <c r="F21" t="s">
@@ -10505,51 +10505,51 @@
       </c>
       <c r="C31" t="s">
         <v>591</v>
       </c>
       <c r="D31">
         <v>20</v>
       </c>
       <c r="E31" t="s">
         <v>32</v>
       </c>
       <c r="F31" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
         <v>10.0</v>
       </c>
       <c r="C32" t="s">
         <v>592</v>
       </c>
       <c r="D32">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E32" t="s">
         <v>214</v>
       </c>
       <c r="F32" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>31</v>
       </c>
       <c r="B33">
         <v>10.0</v>
       </c>
       <c r="C33" t="s">
         <v>593</v>
       </c>
       <c r="D33">
         <v>21</v>
       </c>
       <c r="E33" t="s">
         <v>13</v>
       </c>
     </row>
@@ -10896,51 +10896,51 @@
       </c>
       <c r="C51" t="s">
         <v>617</v>
       </c>
       <c r="D51">
         <v>21</v>
       </c>
       <c r="E51" t="s">
         <v>32</v>
       </c>
       <c r="F51" t="s">
         <v>576</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>50</v>
       </c>
       <c r="B52">
         <v>5.0</v>
       </c>
       <c r="C52" t="s">
         <v>618</v>
       </c>
       <c r="D52">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E52" t="s">
         <v>7</v>
       </c>
       <c r="F52" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>51</v>
       </c>
       <c r="B53">
         <v>5.0</v>
       </c>
       <c r="C53" t="s">
         <v>620</v>
       </c>
       <c r="D53">
         <v>21</v>
       </c>
       <c r="E53" t="s">
         <v>42</v>
       </c>
       <c r="F53" t="s">
@@ -10956,51 +10956,51 @@
       </c>
       <c r="C54" t="s">
         <v>621</v>
       </c>
       <c r="D54">
         <v>21</v>
       </c>
       <c r="E54" t="s">
         <v>72</v>
       </c>
       <c r="F54" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>53</v>
       </c>
       <c r="B55">
         <v>5.0</v>
       </c>
       <c r="C55" t="s">
         <v>623</v>
       </c>
       <c r="D55">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E55" t="s">
         <v>56</v>
       </c>
       <c r="F55" t="s">
         <v>624</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="B56">
         <v>5.0</v>
       </c>
       <c r="C56" t="s">
         <v>625</v>
       </c>
       <c r="D56">
         <v>20</v>
       </c>
       <c r="E56" t="s">
         <v>129</v>
       </c>
       <c r="F56" t="s">
@@ -11016,51 +11016,51 @@
       </c>
       <c r="C57" t="s">
         <v>627</v>
       </c>
       <c r="D57">
         <v>20</v>
       </c>
       <c r="E57" t="s">
         <v>27</v>
       </c>
       <c r="F57" t="s">
         <v>628</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>56</v>
       </c>
       <c r="B58">
         <v>5.0</v>
       </c>
       <c r="C58" t="s">
         <v>629</v>
       </c>
       <c r="D58">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E58" t="s">
         <v>145</v>
       </c>
       <c r="F58" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>57</v>
       </c>
       <c r="B59">
         <v>5.0</v>
       </c>
       <c r="C59" t="s">
         <v>630</v>
       </c>
       <c r="D59">
         <v>20</v>
       </c>
       <c r="E59" t="s">
         <v>313</v>
       </c>
       <c r="F59" t="s">
@@ -11293,51 +11293,51 @@
       </c>
       <c r="C71" t="s">
         <v>646</v>
       </c>
       <c r="D71">
         <v>21</v>
       </c>
       <c r="E71" t="s">
         <v>20</v>
       </c>
       <c r="F71" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>70</v>
       </c>
       <c r="B72">
         <v>2.5</v>
       </c>
       <c r="C72" t="s">
         <v>647</v>
       </c>
       <c r="D72">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E72" t="s">
         <v>134</v>
       </c>
       <c r="F72" t="s">
         <v>648</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>71</v>
       </c>
       <c r="B73">
         <v>2.5</v>
       </c>
       <c r="C73" t="s">
         <v>649</v>
       </c>
       <c r="D73">
         <v>20</v>
       </c>
       <c r="E73" t="s">
         <v>15</v>
       </c>
       <c r="F73" t="s">
@@ -11413,128 +11413,128 @@
       </c>
       <c r="C77" t="s">
         <v>654</v>
       </c>
       <c r="D77">
         <v>21</v>
       </c>
       <c r="E77" t="s">
         <v>27</v>
       </c>
       <c r="F77" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>76</v>
       </c>
       <c r="B78">
         <v>2.5</v>
       </c>
       <c r="C78" t="s">
         <v>655</v>
       </c>
       <c r="D78">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E78" t="s">
         <v>310</v>
       </c>
       <c r="F78" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>76</v>
       </c>
       <c r="B79">
         <v>2.5</v>
       </c>
       <c r="C79" t="s">
         <v>657</v>
       </c>
       <c r="D79">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E79" t="s">
         <v>65</v>
       </c>
       <c r="F79" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>78</v>
       </c>
       <c r="B80">
         <v>2.5</v>
       </c>
       <c r="C80" t="s">
         <v>658</v>
       </c>
       <c r="D80">
         <v>19</v>
       </c>
       <c r="E80" t="s">
         <v>88</v>
       </c>
       <c r="F80" t="s">
         <v>443</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>79</v>
       </c>
       <c r="B81">
         <v>2.5</v>
       </c>
       <c r="C81" t="s">
         <v>659</v>
       </c>
       <c r="D81">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E81" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>80</v>
       </c>
       <c r="B82">
         <v>2.5</v>
       </c>
       <c r="C82" t="s">
         <v>660</v>
       </c>
       <c r="D82">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E82" t="s">
         <v>65</v>
       </c>
       <c r="F82" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>81</v>
       </c>
       <c r="B83">
         <v>2.5</v>
       </c>
       <c r="C83" t="s">
         <v>661</v>
       </c>
       <c r="D83">
         <v>20</v>
       </c>
       <c r="E83" t="s">
         <v>129</v>
       </c>
       <c r="F83" t="s">
@@ -11550,51 +11550,51 @@
       </c>
       <c r="C84" t="s">
         <v>663</v>
       </c>
       <c r="D84">
         <v>20</v>
       </c>
       <c r="E84" t="s">
         <v>214</v>
       </c>
       <c r="F84" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>83</v>
       </c>
       <c r="B85">
         <v>2.5</v>
       </c>
       <c r="C85" t="s">
         <v>664</v>
       </c>
       <c r="D85">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E85" t="s">
         <v>665</v>
       </c>
       <c r="F85" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>84</v>
       </c>
       <c r="C86" t="s">
         <v>667</v>
       </c>
       <c r="D86">
         <v>20</v>
       </c>
       <c r="E86" t="s">
         <v>394</v>
       </c>
       <c r="F86" t="s">
         <v>668</v>
       </c>
     </row>
@@ -11785,99 +11785,99 @@
     <row r="98" spans="1:6">
       <c r="A98">
         <v>96</v>
       </c>
       <c r="C98" t="s">
         <v>685</v>
       </c>
       <c r="D98">
         <v>20</v>
       </c>
       <c r="E98" t="s">
         <v>93</v>
       </c>
       <c r="F98" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>97</v>
       </c>
       <c r="C99" t="s">
         <v>686</v>
       </c>
       <c r="D99">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E99" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>98</v>
       </c>
       <c r="C100" t="s">
         <v>687</v>
       </c>
       <c r="D100">
         <v>21</v>
       </c>
       <c r="E100" t="s">
         <v>72</v>
       </c>
       <c r="F100" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>99</v>
       </c>
       <c r="C101" t="s">
         <v>688</v>
       </c>
       <c r="D101">
         <v>18</v>
       </c>
       <c r="E101" t="s">
         <v>406</v>
       </c>
       <c r="F101" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>100</v>
       </c>
       <c r="C102" t="s">
         <v>689</v>
       </c>
       <c r="D102">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E102" t="s">
         <v>145</v>
       </c>
       <c r="F102" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>100</v>
       </c>
       <c r="C103" t="s">
         <v>690</v>
       </c>
       <c r="D103">
         <v>20</v>
       </c>
       <c r="E103" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>102</v>
@@ -11915,51 +11915,51 @@
     <row r="106" spans="1:6">
       <c r="A106">
         <v>104</v>
       </c>
       <c r="C106" t="s">
         <v>693</v>
       </c>
       <c r="D106">
         <v>19</v>
       </c>
       <c r="E106" t="s">
         <v>694</v>
       </c>
       <c r="F106" t="s">
         <v>695</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>105</v>
       </c>
       <c r="C107" t="s">
         <v>696</v>
       </c>
       <c r="D107">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E107" t="s">
         <v>27</v>
       </c>
       <c r="F107" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>106</v>
       </c>
       <c r="C108" t="s">
         <v>697</v>
       </c>
       <c r="D108">
         <v>20</v>
       </c>
       <c r="E108" t="s">
         <v>93</v>
       </c>
       <c r="F108" t="s">
         <v>379</v>
       </c>
     </row>
@@ -12208,51 +12208,51 @@
       </c>
       <c r="C8" t="s">
         <v>710</v>
       </c>
       <c r="D8">
         <v>20</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>35.0</v>
       </c>
       <c r="C9" t="s">
         <v>711</v>
       </c>
       <c r="D9">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E9" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>35.0</v>
       </c>
       <c r="C10" t="s">
         <v>712</v>
       </c>
       <c r="D10">
         <v>21</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
@@ -12302,88 +12302,88 @@
       </c>
       <c r="C13" t="s">
         <v>717</v>
       </c>
       <c r="D13">
         <v>20</v>
       </c>
       <c r="E13" t="s">
         <v>15</v>
       </c>
       <c r="F13" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="B14">
         <v>20.0</v>
       </c>
       <c r="C14" t="s">
         <v>719</v>
       </c>
       <c r="D14">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E14" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15">
         <v>20.0</v>
       </c>
       <c r="C15" t="s">
         <v>720</v>
       </c>
       <c r="D15">
         <v>19</v>
       </c>
       <c r="E15" t="s">
         <v>49</v>
       </c>
       <c r="F15" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16">
         <v>20.0</v>
       </c>
       <c r="C16" t="s">
         <v>721</v>
       </c>
       <c r="D16">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E16" t="s">
         <v>134</v>
       </c>
       <c r="F16" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17">
         <v>20.0</v>
       </c>
       <c r="C17" t="s">
         <v>722</v>
       </c>
       <c r="D17">
         <v>20</v>
       </c>
       <c r="E17" t="s">
         <v>13</v>
       </c>
       <c r="F17" t="s">
@@ -12476,51 +12476,51 @@
       </c>
       <c r="C22" t="s">
         <v>729</v>
       </c>
       <c r="D22">
         <v>20</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23">
         <v>10.0</v>
       </c>
       <c r="C23" t="s">
         <v>731</v>
       </c>
       <c r="D23">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E23" t="s">
         <v>134</v>
       </c>
       <c r="F23" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24">
         <v>10.0</v>
       </c>
       <c r="C24" t="s">
         <v>732</v>
       </c>
       <c r="D24">
         <v>18</v>
       </c>
       <c r="E24" t="s">
         <v>400</v>
       </c>
     </row>
@@ -12593,51 +12593,51 @@
       </c>
       <c r="C28" t="s">
         <v>737</v>
       </c>
       <c r="D28">
         <v>21</v>
       </c>
       <c r="E28" t="s">
         <v>49</v>
       </c>
       <c r="F28" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>26</v>
       </c>
       <c r="B29">
         <v>10.0</v>
       </c>
       <c r="C29" t="s">
         <v>738</v>
       </c>
       <c r="D29">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E29" t="s">
         <v>93</v>
       </c>
       <c r="F29" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>28</v>
       </c>
       <c r="B30">
         <v>10.0</v>
       </c>
       <c r="C30" t="s">
         <v>739</v>
       </c>
       <c r="D30">
         <v>20</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
     </row>
@@ -12790,88 +12790,88 @@
       </c>
       <c r="C38" t="s">
         <v>749</v>
       </c>
       <c r="D38">
         <v>21</v>
       </c>
       <c r="E38" t="s">
         <v>49</v>
       </c>
       <c r="F38" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>37</v>
       </c>
       <c r="B39">
         <v>5.0</v>
       </c>
       <c r="C39" t="s">
         <v>750</v>
       </c>
       <c r="D39">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E39" t="s">
         <v>42</v>
       </c>
       <c r="F39" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="B40">
         <v>5.0</v>
       </c>
       <c r="C40" t="s">
         <v>752</v>
       </c>
       <c r="D40">
         <v>20</v>
       </c>
       <c r="E40" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41">
         <v>5.0</v>
       </c>
       <c r="C41" t="s">
         <v>753</v>
       </c>
       <c r="D41">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E41" t="s">
         <v>134</v>
       </c>
       <c r="F41" t="s">
         <v>489</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="B42">
         <v>5.0</v>
       </c>
       <c r="C42" t="s">
         <v>754</v>
       </c>
       <c r="D42">
         <v>20</v>
       </c>
       <c r="E42" t="s">
         <v>106</v>
       </c>
       <c r="F42" t="s">
@@ -12887,51 +12887,51 @@
       </c>
       <c r="C43" t="s">
         <v>755</v>
       </c>
       <c r="D43">
         <v>20</v>
       </c>
       <c r="E43" t="s">
         <v>56</v>
       </c>
       <c r="F43" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="B44">
         <v>5.0</v>
       </c>
       <c r="C44" t="s">
         <v>756</v>
       </c>
       <c r="D44">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E44" t="s">
         <v>42</v>
       </c>
       <c r="F44" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="B45">
         <v>5.0</v>
       </c>
       <c r="C45" t="s">
         <v>758</v>
       </c>
       <c r="D45">
         <v>21</v>
       </c>
       <c r="E45" t="s">
         <v>72</v>
       </c>
       <c r="F45" t="s">