--- v0 (2026-05-17)
+++ v1 (2026-07-16)
@@ -2727,51 +2727,51 @@
       </c>
       <c r="B8">
         <v>35.0</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8">
         <v>24</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>35.0</v>
       </c>
       <c r="C9" t="s">
         <v>21</v>
       </c>
       <c r="D9">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E9" t="s">
         <v>22</v>
       </c>
       <c r="F9" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>20.0</v>
       </c>
       <c r="C10" t="s">
         <v>24</v>
       </c>
       <c r="D10">
         <v>24</v>
       </c>
       <c r="E10" t="s">
         <v>25</v>
       </c>
       <c r="F10" t="s">
@@ -2787,51 +2787,51 @@
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11">
         <v>24</v>
       </c>
       <c r="E11" t="s">
         <v>15</v>
       </c>
       <c r="F11" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>20.0</v>
       </c>
       <c r="C12" t="s">
         <v>28</v>
       </c>
       <c r="D12">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E12" t="s">
         <v>12</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>20.0</v>
       </c>
       <c r="C13" t="s">
         <v>29</v>
       </c>
       <c r="D13">
         <v>24</v>
       </c>
       <c r="E13" t="s">
         <v>30</v>
       </c>
       <c r="F13" t="s">
@@ -2867,88 +2867,88 @@
       </c>
       <c r="C15" t="s">
         <v>35</v>
       </c>
       <c r="D15">
         <v>24</v>
       </c>
       <c r="E15" t="s">
         <v>36</v>
       </c>
       <c r="F15" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>20.0</v>
       </c>
       <c r="C16" t="s">
         <v>38</v>
       </c>
       <c r="D16">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E16" t="s">
         <v>22</v>
       </c>
       <c r="F16" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>20.0</v>
       </c>
       <c r="C17" t="s">
         <v>39</v>
       </c>
       <c r="D17">
         <v>23</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>10.0</v>
       </c>
       <c r="C18" t="s">
         <v>40</v>
       </c>
       <c r="D18">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>10.0</v>
       </c>
       <c r="C19" t="s">
         <v>41</v>
       </c>
       <c r="D19">
         <v>24</v>
       </c>
       <c r="E19" t="s">
         <v>33</v>
       </c>
       <c r="F19" t="s">
@@ -3144,51 +3144,51 @@
       </c>
       <c r="C29" t="s">
         <v>63</v>
       </c>
       <c r="D29">
         <v>24</v>
       </c>
       <c r="E29" t="s">
         <v>48</v>
       </c>
       <c r="F29" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>10.0</v>
       </c>
       <c r="C30" t="s">
         <v>64</v>
       </c>
       <c r="D30">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E30" t="s">
         <v>57</v>
       </c>
       <c r="F30" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>10.0</v>
       </c>
       <c r="C31" t="s">
         <v>65</v>
       </c>
       <c r="D31">
         <v>24</v>
       </c>
       <c r="E31" t="s">
         <v>33</v>
       </c>
       <c r="F31" t="s">
@@ -3341,51 +3341,51 @@
       </c>
       <c r="C39" t="s">
         <v>83</v>
       </c>
       <c r="D39">
         <v>23</v>
       </c>
       <c r="E39" t="s">
         <v>22</v>
       </c>
       <c r="F39" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>5.0</v>
       </c>
       <c r="C40" t="s">
         <v>85</v>
       </c>
       <c r="D40">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E40" t="s">
         <v>30</v>
       </c>
       <c r="F40" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>5.0</v>
       </c>
       <c r="C41" t="s">
         <v>87</v>
       </c>
       <c r="D41">
         <v>24</v>
       </c>
       <c r="E41" t="s">
         <v>51</v>
       </c>
       <c r="F41" t="s">
@@ -3421,51 +3421,51 @@
       </c>
       <c r="C43" t="s">
         <v>91</v>
       </c>
       <c r="D43">
         <v>24</v>
       </c>
       <c r="E43" t="s">
         <v>51</v>
       </c>
       <c r="F43" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>5.0</v>
       </c>
       <c r="C44" t="s">
         <v>92</v>
       </c>
       <c r="D44">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E44" t="s">
         <v>36</v>
       </c>
       <c r="F44" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="B45">
         <v>5.0</v>
       </c>
       <c r="C45" t="s">
         <v>93</v>
       </c>
       <c r="D45">
         <v>24</v>
       </c>
       <c r="E45" t="s">
         <v>94</v>
       </c>
       <c r="F45" t="s">
@@ -3638,51 +3638,51 @@
       </c>
       <c r="B54">
         <v>5.0</v>
       </c>
       <c r="C54" t="s">
         <v>113</v>
       </c>
       <c r="D54">
         <v>23</v>
       </c>
       <c r="E54" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>5.0</v>
       </c>
       <c r="C55" t="s">
         <v>114</v>
       </c>
       <c r="D55">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E55" t="s">
         <v>94</v>
       </c>
       <c r="F55" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="C56" t="s">
         <v>115</v>
       </c>
       <c r="D56">
         <v>25</v>
       </c>
       <c r="E56" t="s">
         <v>97</v>
       </c>
       <c r="F56" t="s">
         <v>98</v>
       </c>
     </row>
@@ -3799,51 +3799,51 @@
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="C64" t="s">
         <v>129</v>
       </c>
       <c r="D64">
         <v>22</v>
       </c>
       <c r="E64" t="s">
         <v>130</v>
       </c>
       <c r="F64" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="C65" t="s">
         <v>132</v>
       </c>
       <c r="D65">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E65" t="s">
         <v>117</v>
       </c>
       <c r="F65" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="C66" t="s">
         <v>133</v>
       </c>
       <c r="D66">
         <v>22</v>
       </c>
       <c r="E66" t="s">
         <v>25</v>
       </c>
       <c r="F66" t="s">
         <v>112</v>
       </c>
     </row>
@@ -4815,88 +4815,88 @@
       </c>
       <c r="C10" t="s">
         <v>152</v>
       </c>
       <c r="D10">
         <v>24</v>
       </c>
       <c r="E10" t="s">
         <v>22</v>
       </c>
       <c r="F10" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>20.0</v>
       </c>
       <c r="C11" t="s">
         <v>153</v>
       </c>
       <c r="D11">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E11" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>20.0</v>
       </c>
       <c r="C12" t="s">
         <v>154</v>
       </c>
       <c r="D12">
         <v>25</v>
       </c>
       <c r="E12" t="s">
         <v>25</v>
       </c>
       <c r="F12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>20.0</v>
       </c>
       <c r="C13" t="s">
         <v>155</v>
       </c>
       <c r="D13">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E13" t="s">
         <v>22</v>
       </c>
       <c r="F13" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>20.0</v>
       </c>
       <c r="C14" t="s">
         <v>157</v>
       </c>
       <c r="D14">
         <v>23</v>
       </c>
       <c r="E14" t="s">
         <v>79</v>
       </c>
     </row>
@@ -5320,51 +5320,51 @@
       </c>
       <c r="C36" t="s">
         <v>187</v>
       </c>
       <c r="D36">
         <v>25</v>
       </c>
       <c r="E36" t="s">
         <v>25</v>
       </c>
       <c r="F36" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>5.0</v>
       </c>
       <c r="C37" t="s">
         <v>188</v>
       </c>
       <c r="D37">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E37" t="s">
         <v>97</v>
       </c>
       <c r="F37" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>5.0</v>
       </c>
       <c r="C38" t="s">
         <v>189</v>
       </c>
       <c r="D38">
         <v>24</v>
       </c>
       <c r="E38" t="s">
         <v>36</v>
       </c>
       <c r="F38" t="s">
@@ -5514,51 +5514,51 @@
       </c>
       <c r="C46" t="s">
         <v>200</v>
       </c>
       <c r="D46">
         <v>24</v>
       </c>
       <c r="E46" t="s">
         <v>130</v>
       </c>
       <c r="F46" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>5.0</v>
       </c>
       <c r="C47" t="s">
         <v>202</v>
       </c>
       <c r="D47">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E47" t="s">
         <v>25</v>
       </c>
       <c r="F47" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>5.0</v>
       </c>
       <c r="C48" t="s">
         <v>203</v>
       </c>
       <c r="D48">
         <v>24</v>
       </c>
       <c r="E48" t="s">
         <v>204</v>
       </c>
       <c r="F48" t="s">
@@ -5705,51 +5705,51 @@
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="C56" t="s">
         <v>214</v>
       </c>
       <c r="D56">
         <v>24</v>
       </c>
       <c r="E56" t="s">
         <v>57</v>
       </c>
       <c r="F56" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>55</v>
       </c>
       <c r="C57" t="s">
         <v>215</v>
       </c>
       <c r="D57">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E57" t="s">
         <v>130</v>
       </c>
       <c r="F57" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="C58" t="s">
         <v>217</v>
       </c>
       <c r="D58">
         <v>24</v>
       </c>
       <c r="E58" t="s">
         <v>81</v>
       </c>
       <c r="F58" t="s">
         <v>218</v>
       </c>
     </row>
@@ -6034,51 +6034,51 @@
       </c>
       <c r="C2" t="s">
         <v>239</v>
       </c>
       <c r="D2">
         <v>25</v>
       </c>
       <c r="E2" t="s">
         <v>101</v>
       </c>
       <c r="F2" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>65.0</v>
       </c>
       <c r="C3" t="s">
         <v>241</v>
       </c>
       <c r="D3">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E3" t="s">
         <v>242</v>
       </c>
       <c r="F3" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>50.0</v>
       </c>
       <c r="C4" t="s">
         <v>244</v>
       </c>
       <c r="D4">
         <v>25</v>
       </c>
       <c r="E4" t="s">
         <v>48</v>
       </c>
       <c r="F4" t="s">
@@ -6131,51 +6131,51 @@
       </c>
       <c r="B7">
         <v>35.0</v>
       </c>
       <c r="C7" t="s">
         <v>249</v>
       </c>
       <c r="D7">
         <v>24</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>35.0</v>
       </c>
       <c r="C8" t="s">
         <v>250</v>
       </c>
       <c r="D8">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E8" t="s">
         <v>36</v>
       </c>
       <c r="F8" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>35.0</v>
       </c>
       <c r="C9" t="s">
         <v>251</v>
       </c>
       <c r="D9">
         <v>24</v>
       </c>
       <c r="E9" t="s">
         <v>48</v>
       </c>
       <c r="F9" t="s">
@@ -6288,51 +6288,51 @@
       </c>
       <c r="C15" t="s">
         <v>258</v>
       </c>
       <c r="D15">
         <v>24</v>
       </c>
       <c r="E15" t="s">
         <v>15</v>
       </c>
       <c r="F15" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>20.0</v>
       </c>
       <c r="C16" t="s">
         <v>259</v>
       </c>
       <c r="D16">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E16" t="s">
         <v>12</v>
       </c>
       <c r="F16" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>20.0</v>
       </c>
       <c r="C17" t="s">
         <v>260</v>
       </c>
       <c r="D17">
         <v>24</v>
       </c>
       <c r="E17" t="s">
         <v>101</v>
       </c>
       <c r="F17" t="s">
@@ -6482,51 +6482,51 @@
       </c>
       <c r="C25" t="s">
         <v>273</v>
       </c>
       <c r="D25">
         <v>24</v>
       </c>
       <c r="E25" t="s">
         <v>76</v>
       </c>
       <c r="F25" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="B26">
         <v>10.0</v>
       </c>
       <c r="C26" t="s">
         <v>275</v>
       </c>
       <c r="D26">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E26" t="s">
         <v>242</v>
       </c>
       <c r="F26" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>10.0</v>
       </c>
       <c r="C27" t="s">
         <v>276</v>
       </c>
       <c r="D27">
         <v>23</v>
       </c>
       <c r="E27" t="s">
         <v>48</v>
       </c>
       <c r="F27" t="s">
@@ -6599,91 +6599,91 @@
       </c>
       <c r="C31" t="s">
         <v>281</v>
       </c>
       <c r="D31">
         <v>22</v>
       </c>
       <c r="E31" t="s">
         <v>15</v>
       </c>
       <c r="F31" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>10.0</v>
       </c>
       <c r="C32" t="s">
         <v>283</v>
       </c>
       <c r="D32">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E32" t="s">
         <v>22</v>
       </c>
       <c r="F32" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>10.0</v>
       </c>
       <c r="C33" t="s">
         <v>285</v>
       </c>
       <c r="D33">
         <v>23</v>
       </c>
       <c r="E33" t="s">
         <v>36</v>
       </c>
       <c r="F33" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>5.0</v>
       </c>
       <c r="C34" t="s">
         <v>286</v>
       </c>
       <c r="D34">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E34" t="s">
         <v>79</v>
       </c>
       <c r="F34" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>5.0</v>
       </c>
       <c r="C35" t="s">
         <v>288</v>
       </c>
       <c r="D35">
         <v>24</v>
       </c>
       <c r="E35" t="s">
         <v>79</v>
       </c>
     </row>
@@ -6796,51 +6796,51 @@
       </c>
       <c r="C41" t="s">
         <v>298</v>
       </c>
       <c r="D41">
         <v>24</v>
       </c>
       <c r="E41" t="s">
         <v>22</v>
       </c>
       <c r="F41" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>5.0</v>
       </c>
       <c r="C42" t="s">
         <v>300</v>
       </c>
       <c r="D42">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E42" t="s">
         <v>22</v>
       </c>
       <c r="F42" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>5.0</v>
       </c>
       <c r="C43" t="s">
         <v>301</v>
       </c>
       <c r="D43">
         <v>23</v>
       </c>
       <c r="E43" t="s">
         <v>18</v>
       </c>
       <c r="F43" t="s">
@@ -7199,51 +7199,51 @@
       </c>
       <c r="C5" t="s">
         <v>332</v>
       </c>
       <c r="D5">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>43</v>
       </c>
       <c r="F5" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>50.0</v>
       </c>
       <c r="C6" t="s">
         <v>334</v>
       </c>
       <c r="D6">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="B7">
         <v>35.0</v>
       </c>
       <c r="C7" t="s">
         <v>336</v>
       </c>
       <c r="D7">
         <v>24</v>
       </c>
       <c r="E7" t="s">
         <v>48</v>
       </c>
       <c r="F7" t="s">
@@ -7507,51 +7507,51 @@
       </c>
       <c r="C21" t="s">
         <v>361</v>
       </c>
       <c r="D21">
         <v>24</v>
       </c>
       <c r="E21" t="s">
         <v>25</v>
       </c>
       <c r="F21" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22">
         <v>10.0</v>
       </c>
       <c r="C22" t="s">
         <v>363</v>
       </c>
       <c r="D22">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E22" t="s">
         <v>15</v>
       </c>
       <c r="F22" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23">
         <v>10.0</v>
       </c>
       <c r="C23" t="s">
         <v>365</v>
       </c>
       <c r="D23">
         <v>25</v>
       </c>
       <c r="E23" t="s">
         <v>366</v>
       </c>
       <c r="F23" t="s">
@@ -7587,71 +7587,71 @@
       </c>
       <c r="C25" t="s">
         <v>370</v>
       </c>
       <c r="D25">
         <v>25</v>
       </c>
       <c r="E25" t="s">
         <v>356</v>
       </c>
       <c r="F25" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="B26">
         <v>10.0</v>
       </c>
       <c r="C26" t="s">
         <v>372</v>
       </c>
       <c r="D26">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E26" t="s">
         <v>356</v>
       </c>
       <c r="F26" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27">
         <v>10.0</v>
       </c>
       <c r="C27" t="s">
         <v>373</v>
       </c>
       <c r="D27">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E27" t="s">
         <v>48</v>
       </c>
       <c r="F27" t="s">
         <v>374</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>10.0</v>
       </c>
       <c r="C28" t="s">
         <v>375</v>
       </c>
       <c r="D28">
         <v>23</v>
       </c>
       <c r="E28" t="s">
         <v>15</v>
       </c>
       <c r="F28" t="s">
@@ -7744,68 +7744,68 @@
       </c>
       <c r="C33" t="s">
         <v>383</v>
       </c>
       <c r="D33">
         <v>25</v>
       </c>
       <c r="E33" t="s">
         <v>356</v>
       </c>
       <c r="F33" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="B34">
         <v>10.0</v>
       </c>
       <c r="C34" t="s">
         <v>384</v>
       </c>
       <c r="D34">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E34" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="B35">
         <v>5.0</v>
       </c>
       <c r="C35" t="s">
         <v>385</v>
       </c>
       <c r="D35">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>34</v>
       </c>
       <c r="B36">
         <v>5.0</v>
       </c>
       <c r="C36" t="s">
         <v>386</v>
       </c>
       <c r="D36">
         <v>25</v>
       </c>
       <c r="E36" t="s">
         <v>22</v>
       </c>
       <c r="F36" t="s">
@@ -7821,131 +7821,131 @@
       </c>
       <c r="C37" t="s">
         <v>388</v>
       </c>
       <c r="D37">
         <v>25</v>
       </c>
       <c r="E37" t="s">
         <v>22</v>
       </c>
       <c r="F37" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>36</v>
       </c>
       <c r="B38">
         <v>5.0</v>
       </c>
       <c r="C38" t="s">
         <v>389</v>
       </c>
       <c r="D38">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E38" t="s">
         <v>22</v>
       </c>
       <c r="F38" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>37</v>
       </c>
       <c r="B39">
         <v>5.0</v>
       </c>
       <c r="C39" t="s">
         <v>391</v>
       </c>
       <c r="D39">
         <v>22</v>
       </c>
       <c r="E39" t="s">
         <v>101</v>
       </c>
       <c r="F39" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="B40">
         <v>5.0</v>
       </c>
       <c r="C40" t="s">
         <v>393</v>
       </c>
       <c r="D40">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E40" t="s">
         <v>101</v>
       </c>
       <c r="F40" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41">
         <v>5.0</v>
       </c>
       <c r="C41" t="s">
         <v>394</v>
       </c>
       <c r="D41">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E41" t="s">
         <v>104</v>
       </c>
       <c r="F41" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="B42">
         <v>5.0</v>
       </c>
       <c r="C42" t="s">
         <v>395</v>
       </c>
       <c r="D42">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E42" t="s">
         <v>43</v>
       </c>
       <c r="F42" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="B43">
         <v>5.0</v>
       </c>
       <c r="C43" t="s">
         <v>396</v>
       </c>
       <c r="D43">
         <v>24</v>
       </c>
       <c r="E43" t="s">
         <v>117</v>
       </c>
       <c r="F43" t="s">
@@ -8118,88 +8118,88 @@
       </c>
       <c r="C52" t="s">
         <v>413</v>
       </c>
       <c r="D52">
         <v>23</v>
       </c>
       <c r="E52" t="s">
         <v>12</v>
       </c>
       <c r="F52" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>51</v>
       </c>
       <c r="B53">
         <v>5.0</v>
       </c>
       <c r="C53" t="s">
         <v>414</v>
       </c>
       <c r="D53">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E53" t="s">
         <v>366</v>
       </c>
       <c r="F53" t="s">
         <v>415</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="B54">
         <v>5.0</v>
       </c>
       <c r="C54" t="s">
         <v>416</v>
       </c>
       <c r="D54">
         <v>25</v>
       </c>
       <c r="E54" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>53</v>
       </c>
       <c r="B55">
         <v>5.0</v>
       </c>
       <c r="C55" t="s">
         <v>417</v>
       </c>
       <c r="D55">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E55" t="s">
         <v>79</v>
       </c>
       <c r="F55" t="s">
         <v>418</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="B56">
         <v>5.0</v>
       </c>
       <c r="C56" t="s">
         <v>419</v>
       </c>
       <c r="D56">
         <v>24</v>
       </c>
       <c r="E56" t="s">
         <v>57</v>
       </c>
       <c r="F56" t="s">
@@ -8252,51 +8252,51 @@
       </c>
       <c r="C59" t="s">
         <v>423</v>
       </c>
       <c r="D59">
         <v>25</v>
       </c>
       <c r="E59" t="s">
         <v>25</v>
       </c>
       <c r="F59" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="B60">
         <v>5.0</v>
       </c>
       <c r="C60" t="s">
         <v>425</v>
       </c>
       <c r="D60">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E60" t="s">
         <v>366</v>
       </c>
       <c r="F60" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>59</v>
       </c>
       <c r="B61">
         <v>5.0</v>
       </c>
       <c r="C61" t="s">
         <v>427</v>
       </c>
       <c r="D61">
         <v>23</v>
       </c>
       <c r="E61" t="s">
         <v>236</v>
       </c>
     </row>
@@ -8343,130 +8343,130 @@
       </c>
       <c r="B64">
         <v>5.0</v>
       </c>
       <c r="C64" t="s">
         <v>431</v>
       </c>
       <c r="D64">
         <v>24</v>
       </c>
       <c r="E64" t="s">
         <v>366</v>
       </c>
       <c r="F64" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>63</v>
       </c>
       <c r="C65" t="s">
         <v>432</v>
       </c>
       <c r="D65">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E65" t="s">
         <v>18</v>
       </c>
       <c r="F65" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>64</v>
       </c>
       <c r="C66" t="s">
         <v>434</v>
       </c>
       <c r="D66">
         <v>25</v>
       </c>
       <c r="E66" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>65</v>
       </c>
       <c r="C67" t="s">
         <v>435</v>
       </c>
       <c r="D67">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E67" t="s">
         <v>18</v>
       </c>
       <c r="F67" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>66</v>
       </c>
       <c r="C68" t="s">
         <v>436</v>
       </c>
       <c r="D68">
         <v>25</v>
       </c>
       <c r="E68" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>67</v>
       </c>
       <c r="C69" t="s">
         <v>437</v>
       </c>
       <c r="D69">
         <v>22</v>
       </c>
       <c r="E69" t="s">
         <v>94</v>
       </c>
       <c r="F69" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>68</v>
       </c>
       <c r="C70" t="s">
         <v>438</v>
       </c>
       <c r="D70">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E70" t="s">
         <v>101</v>
       </c>
       <c r="F70" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>69</v>
       </c>
       <c r="C71" t="s">
         <v>440</v>
       </c>
       <c r="D71">
         <v>25</v>
       </c>
       <c r="E71" t="s">
         <v>94</v>
       </c>
       <c r="F71" t="s">
         <v>95</v>
       </c>
     </row>
@@ -8490,99 +8490,99 @@
     <row r="73" spans="1:6">
       <c r="A73">
         <v>71</v>
       </c>
       <c r="C73" t="s">
         <v>443</v>
       </c>
       <c r="D73">
         <v>24</v>
       </c>
       <c r="E73" t="s">
         <v>57</v>
       </c>
       <c r="F73" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>72</v>
       </c>
       <c r="C74" t="s">
         <v>444</v>
       </c>
       <c r="D74">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E74" t="s">
         <v>124</v>
       </c>
       <c r="F74" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>73</v>
       </c>
       <c r="C75" t="s">
         <v>446</v>
       </c>
       <c r="D75">
         <v>23</v>
       </c>
       <c r="E75" t="s">
         <v>25</v>
       </c>
       <c r="F75" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>74</v>
       </c>
       <c r="C76" t="s">
         <v>447</v>
       </c>
       <c r="D76">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E76" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>75</v>
       </c>
       <c r="C77" t="s">
         <v>448</v>
       </c>
       <c r="D77">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E77" t="s">
         <v>57</v>
       </c>
       <c r="F77" t="s">
         <v>449</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>76</v>
       </c>
       <c r="C78" t="s">
         <v>450</v>
       </c>
       <c r="D78">
         <v>24</v>
       </c>
       <c r="E78" t="s">
         <v>101</v>
       </c>
       <c r="F78" t="s">
         <v>439</v>
       </c>
     </row>
@@ -8728,51 +8728,51 @@
       </c>
       <c r="C3" t="s">
         <v>459</v>
       </c>
       <c r="D3">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4">
         <v>65.0</v>
       </c>
       <c r="C4" t="s">
         <v>460</v>
       </c>
       <c r="D4">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E4" t="s">
         <v>79</v>
       </c>
       <c r="F4" t="s">
         <v>461</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>50.0</v>
       </c>
       <c r="C5" t="s">
         <v>462</v>
       </c>
       <c r="D5">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>48</v>
       </c>
       <c r="F5" t="s">
@@ -8825,68 +8825,68 @@
       </c>
       <c r="C8" t="s">
         <v>466</v>
       </c>
       <c r="D8">
         <v>25</v>
       </c>
       <c r="E8" t="s">
         <v>15</v>
       </c>
       <c r="F8" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>35.0</v>
       </c>
       <c r="C9" t="s">
         <v>467</v>
       </c>
       <c r="D9">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>35.0</v>
       </c>
       <c r="C10" t="s">
         <v>468</v>
       </c>
       <c r="D10">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E10" t="s">
         <v>48</v>
       </c>
       <c r="F10" t="s">
         <v>469</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>20.0</v>
       </c>
       <c r="C11" t="s">
         <v>470</v>
       </c>
       <c r="D11">
         <v>24</v>
       </c>
       <c r="E11" t="s">
         <v>242</v>
       </c>
     </row>
@@ -8899,91 +8899,91 @@
       </c>
       <c r="C12" t="s">
         <v>471</v>
       </c>
       <c r="D12">
         <v>24</v>
       </c>
       <c r="E12" t="s">
         <v>101</v>
       </c>
       <c r="F12" t="s">
         <v>472</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>11</v>
       </c>
       <c r="B13">
         <v>20.0</v>
       </c>
       <c r="C13" t="s">
         <v>473</v>
       </c>
       <c r="D13">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E13" t="s">
         <v>48</v>
       </c>
       <c r="F13" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="B14">
         <v>20.0</v>
       </c>
       <c r="C14" t="s">
         <v>474</v>
       </c>
       <c r="D14">
         <v>25</v>
       </c>
       <c r="E14" t="s">
         <v>43</v>
       </c>
       <c r="F14" t="s">
         <v>475</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>12</v>
       </c>
       <c r="B15">
         <v>20.0</v>
       </c>
       <c r="C15" t="s">
         <v>476</v>
       </c>
       <c r="D15">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E15" t="s">
         <v>18</v>
       </c>
       <c r="F15" t="s">
         <v>477</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16">
         <v>20.0</v>
       </c>
       <c r="C16" t="s">
         <v>478</v>
       </c>
       <c r="D16">
         <v>24</v>
       </c>
       <c r="E16" t="s">
         <v>15</v>
       </c>
       <c r="F16" t="s">
@@ -9424,51 +9424,51 @@
       </c>
       <c r="C39" t="s">
         <v>508</v>
       </c>
       <c r="D39">
         <v>24</v>
       </c>
       <c r="E39" t="s">
         <v>22</v>
       </c>
       <c r="F39" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="B40">
         <v>5.0</v>
       </c>
       <c r="C40" t="s">
         <v>509</v>
       </c>
       <c r="D40">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E40" t="s">
         <v>351</v>
       </c>
       <c r="F40" t="s">
         <v>510</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41">
         <v>5.0</v>
       </c>
       <c r="C41" t="s">
         <v>511</v>
       </c>
       <c r="D41">
         <v>24</v>
       </c>
       <c r="E41" t="s">
         <v>36</v>
       </c>
       <c r="F41" t="s">
@@ -9654,82 +9654,82 @@
     <row r="52" spans="1:6">
       <c r="A52">
         <v>50</v>
       </c>
       <c r="C52" t="s">
         <v>525</v>
       </c>
       <c r="D52">
         <v>25</v>
       </c>
       <c r="E52" t="s">
         <v>43</v>
       </c>
       <c r="F52" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>51</v>
       </c>
       <c r="C53" t="s">
         <v>526</v>
       </c>
       <c r="D53">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E53" t="s">
         <v>104</v>
       </c>
       <c r="F53" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="C54" t="s">
         <v>527</v>
       </c>
       <c r="D54">
         <v>25</v>
       </c>
       <c r="E54" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>53</v>
       </c>
       <c r="C55" t="s">
         <v>528</v>
       </c>
       <c r="D55">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E55" t="s">
         <v>204</v>
       </c>
       <c r="F55" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="C56" t="s">
         <v>529</v>
       </c>
       <c r="D56">
         <v>24</v>
       </c>
       <c r="E56" t="s">
         <v>204</v>
       </c>
       <c r="F56" t="s">
         <v>205</v>
       </c>
     </row>
@@ -9913,51 +9913,51 @@
       </c>
       <c r="C7" t="s">
         <v>538</v>
       </c>
       <c r="D7">
         <v>25</v>
       </c>
       <c r="E7" t="s">
         <v>22</v>
       </c>
       <c r="F7" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>35.0</v>
       </c>
       <c r="C8" t="s">
         <v>540</v>
       </c>
       <c r="D8">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E8" t="s">
         <v>57</v>
       </c>
       <c r="F8" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>35.0</v>
       </c>
       <c r="C9" t="s">
         <v>541</v>
       </c>
       <c r="D9">
         <v>24</v>
       </c>
       <c r="E9" t="s">
         <v>43</v>
       </c>
       <c r="F9" t="s">
@@ -10247,111 +10247,111 @@
       </c>
       <c r="B24">
         <v>10.0</v>
       </c>
       <c r="C24" t="s">
         <v>565</v>
       </c>
       <c r="D24">
         <v>25</v>
       </c>
       <c r="E24" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>10.0</v>
       </c>
       <c r="C25" t="s">
         <v>566</v>
       </c>
       <c r="D25">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E25" t="s">
         <v>130</v>
       </c>
       <c r="F25" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>10.0</v>
       </c>
       <c r="C26" t="s">
         <v>568</v>
       </c>
       <c r="D26">
         <v>25</v>
       </c>
       <c r="E26" t="s">
         <v>117</v>
       </c>
       <c r="F26" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>10.0</v>
       </c>
       <c r="C27" t="s">
         <v>570</v>
       </c>
       <c r="D27">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E27" t="s">
         <v>356</v>
       </c>
       <c r="F27" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>10.0</v>
       </c>
       <c r="C28" t="s">
         <v>571</v>
       </c>
       <c r="D28">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E28" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>10.0</v>
       </c>
       <c r="C29" t="s">
         <v>572</v>
       </c>
       <c r="D29">
         <v>24</v>
       </c>
       <c r="E29" t="s">
         <v>351</v>
       </c>
       <c r="F29" t="s">
         <v>573</v>
       </c>
     </row>
@@ -10421,128 +10421,128 @@
       </c>
       <c r="C33" t="s">
         <v>578</v>
       </c>
       <c r="D33">
         <v>24</v>
       </c>
       <c r="E33" t="s">
         <v>224</v>
       </c>
       <c r="F33" t="s">
         <v>579</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>5.0</v>
       </c>
       <c r="C34" t="s">
         <v>580</v>
       </c>
       <c r="D34">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E34" t="s">
         <v>94</v>
       </c>
       <c r="F34" t="s">
         <v>581</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>5.0</v>
       </c>
       <c r="C35" t="s">
         <v>582</v>
       </c>
       <c r="D35">
         <v>25</v>
       </c>
       <c r="E35" t="s">
         <v>22</v>
       </c>
       <c r="F35" t="s">
         <v>583</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>5.0</v>
       </c>
       <c r="C36" t="s">
         <v>584</v>
       </c>
       <c r="D36">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E36" t="s">
         <v>79</v>
       </c>
       <c r="F36" t="s">
         <v>410</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>5.0</v>
       </c>
       <c r="C37" t="s">
         <v>585</v>
       </c>
       <c r="D37">
         <v>25</v>
       </c>
       <c r="E37" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>5.0</v>
       </c>
       <c r="C38" t="s">
         <v>586</v>
       </c>
       <c r="D38">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E38" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>5.0</v>
       </c>
       <c r="C39" t="s">
         <v>587</v>
       </c>
       <c r="D39">
         <v>23</v>
       </c>
       <c r="E39" t="s">
         <v>18</v>
       </c>
       <c r="F39" t="s">
         <v>452</v>
       </c>
     </row>
@@ -10575,51 +10575,51 @@
       </c>
       <c r="C41" t="s">
         <v>590</v>
       </c>
       <c r="D41">
         <v>24</v>
       </c>
       <c r="E41" t="s">
         <v>366</v>
       </c>
       <c r="F41" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>5.0</v>
       </c>
       <c r="C42" t="s">
         <v>591</v>
       </c>
       <c r="D42">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E42" t="s">
         <v>36</v>
       </c>
       <c r="F42" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>5.0</v>
       </c>
       <c r="C43" t="s">
         <v>592</v>
       </c>
       <c r="D43">
         <v>24</v>
       </c>
       <c r="E43" t="s">
         <v>101</v>
       </c>
       <c r="F43" t="s">
@@ -11083,51 +11083,51 @@
       </c>
       <c r="C67" t="s">
         <v>629</v>
       </c>
       <c r="D67">
         <v>24</v>
       </c>
       <c r="E67" t="s">
         <v>48</v>
       </c>
       <c r="F67" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>2.5</v>
       </c>
       <c r="C68" t="s">
         <v>630</v>
       </c>
       <c r="D68">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E68" t="s">
         <v>101</v>
       </c>
       <c r="F68" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>2.5</v>
       </c>
       <c r="C69" t="s">
         <v>631</v>
       </c>
       <c r="D69">
         <v>22</v>
       </c>
       <c r="E69" t="s">
         <v>73</v>
       </c>
       <c r="F69" t="s">
@@ -11163,51 +11163,51 @@
       </c>
       <c r="C71" t="s">
         <v>635</v>
       </c>
       <c r="D71">
         <v>25</v>
       </c>
       <c r="E71" t="s">
         <v>622</v>
       </c>
       <c r="F71" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>2.5</v>
       </c>
       <c r="C72" t="s">
         <v>637</v>
       </c>
       <c r="D72">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E72" t="s">
         <v>15</v>
       </c>
       <c r="F72" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>2.5</v>
       </c>
       <c r="C73" t="s">
         <v>638</v>
       </c>
       <c r="D73">
         <v>25</v>
       </c>
       <c r="E73" t="s">
         <v>51</v>
       </c>
       <c r="F73" t="s">
@@ -11588,102 +11588,102 @@
         <v>668</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="C96" t="s">
         <v>669</v>
       </c>
       <c r="D96">
         <v>24</v>
       </c>
       <c r="E96" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="C97" t="s">
         <v>670</v>
       </c>
       <c r="D97">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E97" t="s">
         <v>124</v>
       </c>
       <c r="F97" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="C98" t="s">
         <v>671</v>
       </c>
       <c r="D98">
         <v>25</v>
       </c>
       <c r="E98" t="s">
         <v>242</v>
       </c>
       <c r="F98" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="C99" t="s">
         <v>673</v>
       </c>
       <c r="D99">
         <v>24</v>
       </c>
       <c r="E99" t="s">
         <v>43</v>
       </c>
       <c r="F99" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="C100" t="s">
         <v>674</v>
       </c>
       <c r="D100">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E100" t="s">
         <v>94</v>
       </c>
       <c r="F100" t="s">
         <v>581</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="C101" t="s">
         <v>675</v>
       </c>
       <c r="D101">
         <v>22</v>
       </c>
       <c r="E101" t="s">
         <v>622</v>
       </c>
       <c r="F101" t="s">
         <v>676</v>
       </c>
     </row>