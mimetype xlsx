--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -3154,51 +3154,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>80.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>65.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>19</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
@@ -3214,68 +3214,68 @@
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>19</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>50.0</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>35.0</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>35.0</v>
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7">
         <v>19</v>
       </c>
       <c r="E7" t="s">
         <v>13</v>
       </c>
       <c r="F7" t="s">
@@ -3311,51 +3311,51 @@
       </c>
       <c r="C9" t="s">
         <v>24</v>
       </c>
       <c r="D9">
         <v>19</v>
       </c>
       <c r="E9" t="s">
         <v>25</v>
       </c>
       <c r="F9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>20.0</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E10" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>20.0</v>
       </c>
       <c r="C11" t="s">
         <v>29</v>
       </c>
       <c r="D11">
         <v>19</v>
       </c>
       <c r="E11" t="s">
         <v>30</v>
       </c>
       <c r="F11" t="s">
         <v>31</v>
       </c>
     </row>
@@ -3425,51 +3425,51 @@
       </c>
       <c r="C15" t="s">
         <v>39</v>
       </c>
       <c r="D15">
         <v>19</v>
       </c>
       <c r="E15" t="s">
         <v>40</v>
       </c>
       <c r="F15" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>20.0</v>
       </c>
       <c r="C16" t="s">
         <v>42</v>
       </c>
       <c r="D16">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E16" t="s">
         <v>43</v>
       </c>
       <c r="F16" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>20.0</v>
       </c>
       <c r="C17" t="s">
         <v>45</v>
       </c>
       <c r="D17">
         <v>19</v>
       </c>
       <c r="E17" t="s">
         <v>13</v>
       </c>
       <c r="F17" t="s">
@@ -3482,71 +3482,71 @@
       </c>
       <c r="B18">
         <v>10.0</v>
       </c>
       <c r="C18" t="s">
         <v>46</v>
       </c>
       <c r="D18">
         <v>19</v>
       </c>
       <c r="E18" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>10.0</v>
       </c>
       <c r="C19" t="s">
         <v>47</v>
       </c>
       <c r="D19">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E19" t="s">
         <v>48</v>
       </c>
       <c r="F19" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>10.0</v>
       </c>
       <c r="C20" t="s">
         <v>50</v>
       </c>
       <c r="D20">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E20" t="s">
         <v>25</v>
       </c>
       <c r="F20" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>10.0</v>
       </c>
       <c r="C21" t="s">
         <v>52</v>
       </c>
       <c r="D21">
         <v>18</v>
       </c>
       <c r="E21" t="s">
         <v>35</v>
       </c>
       <c r="F21" t="s">
@@ -3562,51 +3562,51 @@
       </c>
       <c r="C22" t="s">
         <v>53</v>
       </c>
       <c r="D22">
         <v>18</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>10.0</v>
       </c>
       <c r="C23" t="s">
         <v>55</v>
       </c>
       <c r="D23">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E23" t="s">
         <v>28</v>
       </c>
       <c r="F23" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>10.0</v>
       </c>
       <c r="C24" t="s">
         <v>57</v>
       </c>
       <c r="D24">
         <v>18</v>
       </c>
       <c r="E24" t="s">
         <v>58</v>
       </c>
       <c r="F24" t="s">
@@ -3742,91 +3742,91 @@
       </c>
       <c r="C31" t="s">
         <v>72</v>
       </c>
       <c r="D31">
         <v>18</v>
       </c>
       <c r="E31" t="s">
         <v>73</v>
       </c>
       <c r="F31" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>10.0</v>
       </c>
       <c r="C32" t="s">
         <v>75</v>
       </c>
       <c r="D32">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E32" t="s">
         <v>76</v>
       </c>
       <c r="F32" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>10.0</v>
       </c>
       <c r="C33" t="s">
         <v>78</v>
       </c>
       <c r="D33">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E33" t="s">
         <v>58</v>
       </c>
       <c r="F33" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>5.0</v>
       </c>
       <c r="C34" t="s">
         <v>80</v>
       </c>
       <c r="D34">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E34" t="s">
         <v>81</v>
       </c>
       <c r="F34" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>5.0</v>
       </c>
       <c r="C35" t="s">
         <v>83</v>
       </c>
       <c r="D35">
         <v>19</v>
       </c>
       <c r="E35" t="s">
         <v>13</v>
       </c>
       <c r="F35" t="s">
@@ -3882,51 +3882,51 @@
       </c>
       <c r="C38" t="s">
         <v>89</v>
       </c>
       <c r="D38">
         <v>19</v>
       </c>
       <c r="E38" t="s">
         <v>40</v>
       </c>
       <c r="F38" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>5.0</v>
       </c>
       <c r="C39" t="s">
         <v>91</v>
       </c>
       <c r="D39">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E39" t="s">
         <v>92</v>
       </c>
       <c r="F39" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>5.0</v>
       </c>
       <c r="C40" t="s">
         <v>94</v>
       </c>
       <c r="D40">
         <v>19</v>
       </c>
       <c r="E40" t="s">
         <v>25</v>
       </c>
       <c r="F40" t="s">
@@ -4179,51 +4179,51 @@
       </c>
       <c r="C53" t="s">
         <v>123</v>
       </c>
       <c r="D53">
         <v>19</v>
       </c>
       <c r="E53" t="s">
         <v>28</v>
       </c>
       <c r="F53" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>5.0</v>
       </c>
       <c r="C54" t="s">
         <v>125</v>
       </c>
       <c r="D54">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E54" t="s">
         <v>35</v>
       </c>
       <c r="F54" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>5.0</v>
       </c>
       <c r="C55" t="s">
         <v>127</v>
       </c>
       <c r="D55">
         <v>17</v>
       </c>
       <c r="E55" t="s">
         <v>128</v>
       </c>
       <c r="F55" t="s">
@@ -4650,51 +4650,51 @@
       </c>
       <c r="C77" t="s">
         <v>163</v>
       </c>
       <c r="D77">
         <v>19</v>
       </c>
       <c r="E77" t="s">
         <v>133</v>
       </c>
       <c r="F77" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>2.5</v>
       </c>
       <c r="C78" t="s">
         <v>165</v>
       </c>
       <c r="D78">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E78" t="s">
         <v>102</v>
       </c>
       <c r="F78" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>2.5</v>
       </c>
       <c r="C79" t="s">
         <v>167</v>
       </c>
       <c r="D79">
         <v>18</v>
       </c>
       <c r="E79" t="s">
         <v>70</v>
       </c>
       <c r="F79" t="s">
@@ -4830,51 +4830,51 @@
       </c>
       <c r="C86" t="s">
         <v>182</v>
       </c>
       <c r="D86">
         <v>18</v>
       </c>
       <c r="E86" t="s">
         <v>183</v>
       </c>
       <c r="F86" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>2.5</v>
       </c>
       <c r="C87" t="s">
         <v>185</v>
       </c>
       <c r="D87">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E87" t="s">
         <v>128</v>
       </c>
       <c r="F87" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
         <v>2.5</v>
       </c>
       <c r="C88" t="s">
         <v>187</v>
       </c>
       <c r="D88">
         <v>19</v>
       </c>
       <c r="E88" t="s">
         <v>70</v>
       </c>
       <c r="F88" t="s">
@@ -4987,51 +4987,51 @@
       </c>
       <c r="C94" t="s">
         <v>198</v>
       </c>
       <c r="D94">
         <v>17</v>
       </c>
       <c r="E94" t="s">
         <v>58</v>
       </c>
       <c r="F94" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>2.5</v>
       </c>
       <c r="C95" t="s">
         <v>200</v>
       </c>
       <c r="D95">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E95" t="s">
         <v>105</v>
       </c>
       <c r="F95" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="C96" t="s">
         <v>201</v>
       </c>
       <c r="D96">
         <v>18</v>
       </c>
       <c r="E96" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
@@ -5083,51 +5083,51 @@
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="C100" t="s">
         <v>206</v>
       </c>
       <c r="D100">
         <v>17</v>
       </c>
       <c r="E100" t="s">
         <v>172</v>
       </c>
       <c r="F100" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="C101" t="s">
         <v>207</v>
       </c>
       <c r="D101">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E101" t="s">
         <v>92</v>
       </c>
       <c r="F101" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="C102" t="s">
         <v>209</v>
       </c>
       <c r="D102">
         <v>19</v>
       </c>
       <c r="E102" t="s">
         <v>189</v>
       </c>
       <c r="F102" t="s">
         <v>210</v>
       </c>
     </row>
@@ -5199,51 +5199,51 @@
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="C107" t="s">
         <v>219</v>
       </c>
       <c r="D107">
         <v>19</v>
       </c>
       <c r="E107" t="s">
         <v>58</v>
       </c>
       <c r="F107" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="C108" t="s">
         <v>220</v>
       </c>
       <c r="D108">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E108" t="s">
         <v>172</v>
       </c>
       <c r="F108" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="C109" t="s">
         <v>222</v>
       </c>
       <c r="D109">
         <v>18</v>
       </c>
       <c r="E109" t="s">
         <v>216</v>
       </c>
       <c r="F109" t="s">
         <v>217</v>
       </c>
     </row>
@@ -5451,51 +5451,51 @@
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="C122" t="s">
         <v>242</v>
       </c>
       <c r="D122">
         <v>19</v>
       </c>
       <c r="E122" t="s">
         <v>227</v>
       </c>
       <c r="F122" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="C123" t="s">
         <v>243</v>
       </c>
       <c r="D123">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E123" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="C124" t="s">
         <v>245</v>
       </c>
       <c r="D124">
         <v>17</v>
       </c>
       <c r="E124" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="C125" t="s">
         <v>246</v>
@@ -6565,71 +6565,71 @@
       </c>
       <c r="C11" t="s">
         <v>260</v>
       </c>
       <c r="D11">
         <v>19</v>
       </c>
       <c r="E11" t="s">
         <v>259</v>
       </c>
       <c r="F11" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>6</v>
       </c>
       <c r="B12">
         <v>35.0</v>
       </c>
       <c r="C12" t="s">
         <v>262</v>
       </c>
       <c r="D12">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E12" t="s">
         <v>43</v>
       </c>
       <c r="F12" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>6</v>
       </c>
       <c r="B13">
         <v>35.0</v>
       </c>
       <c r="C13" t="s">
         <v>262</v>
       </c>
       <c r="D13">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E13" t="s">
         <v>43</v>
       </c>
       <c r="F13" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>7</v>
       </c>
       <c r="B14">
         <v>35.0</v>
       </c>
       <c r="C14" t="s">
         <v>264</v>
       </c>
       <c r="D14">
         <v>19</v>
       </c>
       <c r="E14" t="s">
         <v>13</v>
       </c>
       <c r="F14" t="s">
@@ -6839,71 +6839,71 @@
       </c>
       <c r="C25" t="s">
         <v>272</v>
       </c>
       <c r="D25">
         <v>19</v>
       </c>
       <c r="E25" t="s">
         <v>76</v>
       </c>
       <c r="F25" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>13</v>
       </c>
       <c r="B26">
         <v>20.0</v>
       </c>
       <c r="C26" t="s">
         <v>273</v>
       </c>
       <c r="D26">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E26" t="s">
         <v>22</v>
       </c>
       <c r="F26" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>13</v>
       </c>
       <c r="B27">
         <v>20.0</v>
       </c>
       <c r="C27" t="s">
         <v>273</v>
       </c>
       <c r="D27">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E27" t="s">
         <v>22</v>
       </c>
       <c r="F27" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>14</v>
       </c>
       <c r="B28">
         <v>20.0</v>
       </c>
       <c r="C28" t="s">
         <v>275</v>
       </c>
       <c r="D28">
         <v>19</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
     </row>
@@ -6993,88 +6993,88 @@
       </c>
       <c r="C33" t="s">
         <v>277</v>
       </c>
       <c r="D33">
         <v>19</v>
       </c>
       <c r="E33" t="s">
         <v>40</v>
       </c>
       <c r="F33" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>17</v>
       </c>
       <c r="B34">
         <v>10.0</v>
       </c>
       <c r="C34" t="s">
         <v>278</v>
       </c>
       <c r="D34">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E34" t="s">
         <v>43</v>
       </c>
       <c r="F34" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>17</v>
       </c>
       <c r="B35">
         <v>10.0</v>
       </c>
       <c r="C35" t="s">
         <v>280</v>
       </c>
       <c r="D35">
         <v>19</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>17</v>
       </c>
       <c r="B36">
         <v>10.0</v>
       </c>
       <c r="C36" t="s">
         <v>278</v>
       </c>
       <c r="D36">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E36" t="s">
         <v>43</v>
       </c>
       <c r="F36" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>17</v>
       </c>
       <c r="B37">
         <v>10.0</v>
       </c>
       <c r="C37" t="s">
         <v>280</v>
       </c>
       <c r="D37">
         <v>19</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
     </row>
@@ -7689,68 +7689,68 @@
       </c>
       <c r="C69" t="s">
         <v>305</v>
       </c>
       <c r="D69">
         <v>19</v>
       </c>
       <c r="E69" t="s">
         <v>76</v>
       </c>
       <c r="F69" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>35</v>
       </c>
       <c r="B70">
         <v>5.0</v>
       </c>
       <c r="C70" t="s">
         <v>306</v>
       </c>
       <c r="D70">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E70" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>35</v>
       </c>
       <c r="B71">
         <v>5.0</v>
       </c>
       <c r="C71" t="s">
         <v>306</v>
       </c>
       <c r="D71">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E71" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>36</v>
       </c>
       <c r="B72">
         <v>5.0</v>
       </c>
       <c r="C72" t="s">
         <v>307</v>
       </c>
       <c r="D72">
         <v>18</v>
       </c>
       <c r="E72" t="s">
         <v>22</v>
       </c>
       <c r="F72" t="s">
         <v>308</v>
       </c>
     </row>
@@ -7763,111 +7763,111 @@
       </c>
       <c r="C73" t="s">
         <v>307</v>
       </c>
       <c r="D73">
         <v>18</v>
       </c>
       <c r="E73" t="s">
         <v>22</v>
       </c>
       <c r="F73" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>37</v>
       </c>
       <c r="B74">
         <v>5.0</v>
       </c>
       <c r="C74" t="s">
         <v>309</v>
       </c>
       <c r="D74">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E74" t="s">
         <v>48</v>
       </c>
       <c r="F74" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>37</v>
       </c>
       <c r="B75">
         <v>5.0</v>
       </c>
       <c r="C75" t="s">
         <v>309</v>
       </c>
       <c r="D75">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E75" t="s">
         <v>48</v>
       </c>
       <c r="F75" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>38</v>
       </c>
       <c r="B76">
         <v>5.0</v>
       </c>
       <c r="C76" t="s">
         <v>311</v>
       </c>
       <c r="D76">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E76" t="s">
         <v>58</v>
       </c>
       <c r="F76" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>38</v>
       </c>
       <c r="B77">
         <v>5.0</v>
       </c>
       <c r="C77" t="s">
         <v>311</v>
       </c>
       <c r="D77">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E77" t="s">
         <v>58</v>
       </c>
       <c r="F77" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>39</v>
       </c>
       <c r="B78">
         <v>5.0</v>
       </c>
       <c r="C78" t="s">
         <v>313</v>
       </c>
       <c r="D78">
         <v>17</v>
       </c>
       <c r="E78" t="s">
         <v>216</v>
       </c>
       <c r="F78" t="s">
@@ -8763,71 +8763,71 @@
       </c>
       <c r="C123" t="s">
         <v>346</v>
       </c>
       <c r="D123">
         <v>18</v>
       </c>
       <c r="E123" t="s">
         <v>81</v>
       </c>
       <c r="F123" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>62</v>
       </c>
       <c r="B124">
         <v>5.0</v>
       </c>
       <c r="C124" t="s">
         <v>348</v>
       </c>
       <c r="D124">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E124" t="s">
         <v>244</v>
       </c>
       <c r="F124" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>62</v>
       </c>
       <c r="B125">
         <v>5.0</v>
       </c>
       <c r="C125" t="s">
         <v>348</v>
       </c>
       <c r="D125">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E125" t="s">
         <v>244</v>
       </c>
       <c r="F125" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>63</v>
       </c>
       <c r="B126">
         <v>5.0</v>
       </c>
       <c r="C126" t="s">
         <v>350</v>
       </c>
       <c r="D126">
         <v>19</v>
       </c>
       <c r="E126" t="s">
         <v>35</v>
       </c>
       <c r="F126" t="s">
@@ -9306,51 +9306,51 @@
     <row r="153" spans="1:6">
       <c r="A153">
         <v>76</v>
       </c>
       <c r="C153" t="s">
         <v>368</v>
       </c>
       <c r="D153">
         <v>16</v>
       </c>
       <c r="E153" t="s">
         <v>58</v>
       </c>
       <c r="F153" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>77</v>
       </c>
       <c r="C154" t="s">
         <v>370</v>
       </c>
       <c r="D154">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E154" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>77</v>
       </c>
       <c r="C155" t="s">
         <v>371</v>
       </c>
       <c r="D155">
         <v>18</v>
       </c>
       <c r="E155" t="s">
         <v>133</v>
       </c>
       <c r="F155" t="s">
         <v>372</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>77</v>
@@ -9371,51 +9371,51 @@
     <row r="157" spans="1:6">
       <c r="A157">
         <v>77</v>
       </c>
       <c r="C157" t="s">
         <v>371</v>
       </c>
       <c r="D157">
         <v>18</v>
       </c>
       <c r="E157" t="s">
         <v>133</v>
       </c>
       <c r="F157" t="s">
         <v>372</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>77</v>
       </c>
       <c r="C158" t="s">
         <v>370</v>
       </c>
       <c r="D158">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E158" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>77</v>
       </c>
       <c r="C159" t="s">
         <v>373</v>
       </c>
       <c r="D159">
         <v>19</v>
       </c>
       <c r="E159" t="s">
         <v>374</v>
       </c>
       <c r="F159" t="s">
         <v>375</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>80</v>
@@ -9992,51 +9992,51 @@
       </c>
       <c r="C10" t="s">
         <v>406</v>
       </c>
       <c r="D10">
         <v>17</v>
       </c>
       <c r="E10" t="s">
         <v>58</v>
       </c>
       <c r="F10" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>20.0</v>
       </c>
       <c r="C11" t="s">
         <v>408</v>
       </c>
       <c r="D11">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E11" t="s">
         <v>35</v>
       </c>
       <c r="F11" t="s">
         <v>405</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12">
         <v>20.0</v>
       </c>
       <c r="C12" t="s">
         <v>409</v>
       </c>
       <c r="D12">
         <v>17</v>
       </c>
       <c r="E12" t="s">
         <v>35</v>
       </c>
       <c r="F12" t="s">
@@ -10209,51 +10209,51 @@
       </c>
       <c r="C21" t="s">
         <v>424</v>
       </c>
       <c r="D21">
         <v>19</v>
       </c>
       <c r="E21" t="s">
         <v>40</v>
       </c>
       <c r="F21" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22">
         <v>10.0</v>
       </c>
       <c r="C22" t="s">
         <v>425</v>
       </c>
       <c r="D22">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E22" t="s">
         <v>28</v>
       </c>
       <c r="F22" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23">
         <v>10.0</v>
       </c>
       <c r="C23" t="s">
         <v>427</v>
       </c>
       <c r="D23">
         <v>18</v>
       </c>
       <c r="E23" t="s">
         <v>244</v>
       </c>
     </row>
@@ -10383,51 +10383,51 @@
       </c>
       <c r="C30" t="s">
         <v>437</v>
       </c>
       <c r="D30">
         <v>19</v>
       </c>
       <c r="E30" t="s">
         <v>48</v>
       </c>
       <c r="F30" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31">
         <v>10.0</v>
       </c>
       <c r="C31" t="s">
         <v>439</v>
       </c>
       <c r="D31">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E31" t="s">
         <v>13</v>
       </c>
       <c r="F31" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
         <v>10.0</v>
       </c>
       <c r="C32" t="s">
         <v>441</v>
       </c>
       <c r="D32">
         <v>18</v>
       </c>
       <c r="E32" t="s">
         <v>119</v>
       </c>
     </row>
@@ -10460,51 +10460,51 @@
       </c>
       <c r="C34" t="s">
         <v>444</v>
       </c>
       <c r="D34">
         <v>17</v>
       </c>
       <c r="E34" t="s">
         <v>16</v>
       </c>
       <c r="F34" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="B35">
         <v>5.0</v>
       </c>
       <c r="C35" t="s">
         <v>445</v>
       </c>
       <c r="D35">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E35" t="s">
         <v>28</v>
       </c>
       <c r="F35" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>34</v>
       </c>
       <c r="B36">
         <v>5.0</v>
       </c>
       <c r="C36" t="s">
         <v>446</v>
       </c>
       <c r="D36">
         <v>18</v>
       </c>
       <c r="E36" t="s">
         <v>70</v>
       </c>
       <c r="F36" t="s">
@@ -10881,102 +10881,102 @@
     <row r="57" spans="1:6">
       <c r="A57">
         <v>55</v>
       </c>
       <c r="C57" t="s">
         <v>478</v>
       </c>
       <c r="D57">
         <v>18</v>
       </c>
       <c r="E57" t="s">
         <v>105</v>
       </c>
       <c r="F57" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>56</v>
       </c>
       <c r="C58" t="s">
         <v>479</v>
       </c>
       <c r="D58">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E58" t="s">
         <v>105</v>
       </c>
       <c r="F58" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>57</v>
       </c>
       <c r="C59" t="s">
         <v>480</v>
       </c>
       <c r="D59">
         <v>17</v>
       </c>
       <c r="E59" t="s">
         <v>58</v>
       </c>
       <c r="F59" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>57</v>
       </c>
       <c r="C60" t="s">
         <v>481</v>
       </c>
       <c r="D60">
         <v>18</v>
       </c>
       <c r="E60" t="s">
         <v>22</v>
       </c>
       <c r="F60" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>59</v>
       </c>
       <c r="C61" t="s">
         <v>482</v>
       </c>
       <c r="D61">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E61" t="s">
         <v>22</v>
       </c>
       <c r="F61" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>59</v>
       </c>
       <c r="C62" t="s">
         <v>483</v>
       </c>
       <c r="D62">
         <v>18</v>
       </c>
       <c r="E62" t="s">
         <v>81</v>
       </c>
       <c r="F62" t="s">
         <v>484</v>
       </c>
     </row>
@@ -11194,51 +11194,51 @@
       </c>
       <c r="C8" t="s">
         <v>494</v>
       </c>
       <c r="D8">
         <v>18</v>
       </c>
       <c r="E8" t="s">
         <v>38</v>
       </c>
       <c r="F8" t="s">
         <v>495</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>35.0</v>
       </c>
       <c r="C9" t="s">
         <v>496</v>
       </c>
       <c r="D9">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>20.0</v>
       </c>
       <c r="C10" t="s">
         <v>497</v>
       </c>
       <c r="D10">
         <v>18</v>
       </c>
       <c r="E10" t="s">
         <v>35</v>
       </c>
       <c r="F10" t="s">
@@ -11251,51 +11251,51 @@
       </c>
       <c r="B11">
         <v>20.0</v>
       </c>
       <c r="C11" t="s">
         <v>498</v>
       </c>
       <c r="D11">
         <v>19</v>
       </c>
       <c r="E11" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>20.0</v>
       </c>
       <c r="C12" t="s">
         <v>499</v>
       </c>
       <c r="D12">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E12" t="s">
         <v>25</v>
       </c>
       <c r="F12" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>20.0</v>
       </c>
       <c r="C13" t="s">
         <v>501</v>
       </c>
       <c r="D13">
         <v>19</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
@@ -11999,51 +11999,51 @@
       </c>
       <c r="C49" t="s">
         <v>556</v>
       </c>
       <c r="D49">
         <v>19</v>
       </c>
       <c r="E49" t="s">
         <v>216</v>
       </c>
       <c r="F49" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>5.0</v>
       </c>
       <c r="C50" t="s">
         <v>557</v>
       </c>
       <c r="D50">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E50" t="s">
         <v>108</v>
       </c>
       <c r="F50" t="s">
         <v>554</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>5.0</v>
       </c>
       <c r="C51" t="s">
         <v>558</v>
       </c>
       <c r="D51">
         <v>19</v>
       </c>
       <c r="E51" t="s">
         <v>10</v>
       </c>
       <c r="F51" t="s">
@@ -12253,51 +12253,51 @@
       </c>
       <c r="C62" t="s">
         <v>571</v>
       </c>
       <c r="D62">
         <v>19</v>
       </c>
       <c r="E62" t="s">
         <v>175</v>
       </c>
       <c r="F62" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>5.0</v>
       </c>
       <c r="C63" t="s">
         <v>572</v>
       </c>
       <c r="D63">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E63" t="s">
         <v>35</v>
       </c>
       <c r="F63" t="s">
         <v>573</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>5.0</v>
       </c>
       <c r="C64" t="s">
         <v>574</v>
       </c>
       <c r="D64">
         <v>19</v>
       </c>
       <c r="E64" t="s">
         <v>92</v>
       </c>
       <c r="F64" t="s">
@@ -12407,71 +12407,71 @@
       </c>
       <c r="C70" t="s">
         <v>580</v>
       </c>
       <c r="D70">
         <v>18</v>
       </c>
       <c r="E70" t="s">
         <v>58</v>
       </c>
       <c r="F70" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>2.5</v>
       </c>
       <c r="C71" t="s">
         <v>581</v>
       </c>
       <c r="D71">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E71" t="s">
         <v>213</v>
       </c>
       <c r="F71" t="s">
         <v>582</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>2.5</v>
       </c>
       <c r="C72" t="s">
         <v>583</v>
       </c>
       <c r="D72">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E72" t="s">
         <v>216</v>
       </c>
       <c r="F72" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>2.5</v>
       </c>
       <c r="C73" t="s">
         <v>584</v>
       </c>
       <c r="D73">
         <v>18</v>
       </c>
       <c r="E73" t="s">
         <v>244</v>
       </c>
     </row>
@@ -12558,51 +12558,51 @@
       </c>
       <c r="C78" t="s">
         <v>590</v>
       </c>
       <c r="D78">
         <v>17</v>
       </c>
       <c r="E78" t="s">
         <v>227</v>
       </c>
       <c r="F78" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>2.5</v>
       </c>
       <c r="C79" t="s">
         <v>591</v>
       </c>
       <c r="D79">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E79" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>2.5</v>
       </c>
       <c r="C80" t="s">
         <v>592</v>
       </c>
       <c r="D80">
         <v>19</v>
       </c>
       <c r="E80" t="s">
         <v>102</v>
       </c>
       <c r="F80" t="s">
         <v>593</v>
       </c>
     </row>
@@ -12736,119 +12736,119 @@
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="C89" t="s">
         <v>603</v>
       </c>
       <c r="D89">
         <v>16</v>
       </c>
       <c r="E89" t="s">
         <v>58</v>
       </c>
       <c r="F89" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="C90" t="s">
         <v>605</v>
       </c>
       <c r="D90">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E90" t="s">
         <v>58</v>
       </c>
       <c r="F90" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="C91" t="s">
         <v>607</v>
       </c>
       <c r="D91">
         <v>19</v>
       </c>
       <c r="E91" t="s">
         <v>48</v>
       </c>
       <c r="F91" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="C92" t="s">
         <v>608</v>
       </c>
       <c r="D92">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E92" t="s">
         <v>22</v>
       </c>
       <c r="F92" t="s">
         <v>504</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="C93" t="s">
         <v>609</v>
       </c>
       <c r="D93">
         <v>17</v>
       </c>
       <c r="E93" t="s">
         <v>38</v>
       </c>
       <c r="F93" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="C94" t="s">
         <v>610</v>
       </c>
       <c r="D94">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E94" t="s">
         <v>216</v>
       </c>
       <c r="F94" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="C95" t="s">
         <v>612</v>
       </c>
       <c r="D95">
         <v>19</v>
       </c>
       <c r="E95" t="s">
         <v>189</v>
       </c>
       <c r="F95" t="s">
         <v>233</v>
       </c>
     </row>
@@ -13278,51 +13278,51 @@
       </c>
       <c r="C8" t="s">
         <v>642</v>
       </c>
       <c r="D8">
         <v>19</v>
       </c>
       <c r="E8" t="s">
         <v>35</v>
       </c>
       <c r="F8" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>35.0</v>
       </c>
       <c r="C9" t="s">
         <v>644</v>
       </c>
       <c r="D9">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E9" t="s">
         <v>13</v>
       </c>
       <c r="F9" t="s">
         <v>645</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>20.0</v>
       </c>
       <c r="C10" t="s">
         <v>646</v>
       </c>
       <c r="D10">
         <v>19</v>
       </c>
       <c r="E10" t="s">
         <v>13</v>
       </c>
       <c r="F10" t="s">
@@ -13395,51 +13395,51 @@
       </c>
       <c r="B14">
         <v>20.0</v>
       </c>
       <c r="C14" t="s">
         <v>652</v>
       </c>
       <c r="D14">
         <v>19</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>20.0</v>
       </c>
       <c r="C15" t="s">
         <v>653</v>
       </c>
       <c r="D15">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E15" t="s">
         <v>48</v>
       </c>
       <c r="F15" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>20.0</v>
       </c>
       <c r="C16" t="s">
         <v>654</v>
       </c>
       <c r="D16">
         <v>17</v>
       </c>
       <c r="E16" t="s">
         <v>183</v>
       </c>
     </row>
@@ -13452,51 +13452,51 @@
       </c>
       <c r="C17" t="s">
         <v>655</v>
       </c>
       <c r="D17">
         <v>16</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>10.0</v>
       </c>
       <c r="C18" t="s">
         <v>657</v>
       </c>
       <c r="D18">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E18" t="s">
         <v>172</v>
       </c>
       <c r="F18" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>10.0</v>
       </c>
       <c r="C19" t="s">
         <v>658</v>
       </c>
       <c r="D19">
         <v>17</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19" t="s">
@@ -13532,51 +13532,51 @@
       </c>
       <c r="C21" t="s">
         <v>662</v>
       </c>
       <c r="D21">
         <v>18</v>
       </c>
       <c r="E21" t="s">
         <v>22</v>
       </c>
       <c r="F21" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>10.0</v>
       </c>
       <c r="C22" t="s">
         <v>663</v>
       </c>
       <c r="D22">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E22" t="s">
         <v>25</v>
       </c>
       <c r="F22" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>10.0</v>
       </c>
       <c r="C23" t="s">
         <v>665</v>
       </c>
       <c r="D23">
         <v>18</v>
       </c>
       <c r="E23" t="s">
         <v>35</v>
       </c>
       <c r="F23" t="s">
@@ -13757,51 +13757,51 @@
       </c>
       <c r="C33" t="s">
         <v>679</v>
       </c>
       <c r="D33">
         <v>19</v>
       </c>
       <c r="E33" t="s">
         <v>43</v>
       </c>
       <c r="F33" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>5.0</v>
       </c>
       <c r="C34" t="s">
         <v>680</v>
       </c>
       <c r="D34">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E34" t="s">
         <v>40</v>
       </c>
       <c r="F34" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>5.0</v>
       </c>
       <c r="C35" t="s">
         <v>681</v>
       </c>
       <c r="D35">
         <v>18</v>
       </c>
       <c r="E35" t="s">
         <v>40</v>
       </c>
       <c r="F35" t="s">
@@ -13837,71 +13837,71 @@
       </c>
       <c r="C37" t="s">
         <v>683</v>
       </c>
       <c r="D37">
         <v>18</v>
       </c>
       <c r="E37" t="s">
         <v>76</v>
       </c>
       <c r="F37" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>5.0</v>
       </c>
       <c r="C38" t="s">
         <v>684</v>
       </c>
       <c r="D38">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E38" t="s">
         <v>43</v>
       </c>
       <c r="F38" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>5.0</v>
       </c>
       <c r="C39" t="s">
         <v>686</v>
       </c>
       <c r="D39">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E39" t="s">
         <v>70</v>
       </c>
       <c r="F39" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>5.0</v>
       </c>
       <c r="C40" t="s">
         <v>687</v>
       </c>
       <c r="D40">
         <v>18</v>
       </c>
       <c r="E40" t="s">
         <v>40</v>
       </c>
       <c r="F40" t="s">
@@ -13957,111 +13957,111 @@
       </c>
       <c r="C43" t="s">
         <v>691</v>
       </c>
       <c r="D43">
         <v>19</v>
       </c>
       <c r="E43" t="s">
         <v>172</v>
       </c>
       <c r="F43" t="s">
         <v>692</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>5.0</v>
       </c>
       <c r="C44" t="s">
         <v>693</v>
       </c>
       <c r="D44">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E44" t="s">
         <v>76</v>
       </c>
       <c r="F44" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>5.0</v>
       </c>
       <c r="C45" t="s">
         <v>694</v>
       </c>
       <c r="D45">
         <v>19</v>
       </c>
       <c r="E45" t="s">
         <v>102</v>
       </c>
       <c r="F45" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>5.0</v>
       </c>
       <c r="C46" t="s">
         <v>695</v>
       </c>
       <c r="D46">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E46" t="s">
         <v>43</v>
       </c>
       <c r="F46" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>5.0</v>
       </c>
       <c r="C47" t="s">
         <v>696</v>
       </c>
       <c r="D47">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E47" t="s">
         <v>128</v>
       </c>
       <c r="F47" t="s">
         <v>697</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>5.0</v>
       </c>
       <c r="C48" t="s">
         <v>698</v>
       </c>
       <c r="D48">
         <v>18</v>
       </c>
       <c r="E48" t="s">
         <v>28</v>
       </c>
       <c r="F48" t="s">
@@ -14254,51 +14254,51 @@
       </c>
       <c r="C58" t="s">
         <v>710</v>
       </c>
       <c r="D58">
         <v>17</v>
       </c>
       <c r="E58" t="s">
         <v>58</v>
       </c>
       <c r="F58" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>5.0</v>
       </c>
       <c r="C59" t="s">
         <v>711</v>
       </c>
       <c r="D59">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E59" t="s">
         <v>58</v>
       </c>
       <c r="F59" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>5.0</v>
       </c>
       <c r="C60" t="s">
         <v>712</v>
       </c>
       <c r="D60">
         <v>19</v>
       </c>
       <c r="E60" t="s">
         <v>40</v>
       </c>
       <c r="F60" t="s">
@@ -14411,51 +14411,51 @@
       </c>
       <c r="C66" t="s">
         <v>720</v>
       </c>
       <c r="D66">
         <v>18</v>
       </c>
       <c r="E66" t="s">
         <v>58</v>
       </c>
       <c r="F66" t="s">
         <v>369</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>2.5</v>
       </c>
       <c r="C67" t="s">
         <v>721</v>
       </c>
       <c r="D67">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E67" t="s">
         <v>216</v>
       </c>
       <c r="F67" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>2.5</v>
       </c>
       <c r="C68" t="s">
         <v>722</v>
       </c>
       <c r="D68">
         <v>19</v>
       </c>
       <c r="E68" t="s">
         <v>390</v>
       </c>
     </row>
@@ -14873,51 +14873,51 @@
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="C93" t="s">
         <v>753</v>
       </c>
       <c r="D93">
         <v>19</v>
       </c>
       <c r="E93" t="s">
         <v>70</v>
       </c>
       <c r="F93" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="C94" t="s">
         <v>754</v>
       </c>
       <c r="D94">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E94" t="s">
         <v>189</v>
       </c>
       <c r="F94" t="s">
         <v>755</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="C95" t="s">
         <v>756</v>
       </c>
       <c r="D95">
         <v>18</v>
       </c>
       <c r="E95" t="s">
         <v>70</v>
       </c>
       <c r="F95" t="s">
         <v>332</v>
       </c>
     </row>
@@ -15178,51 +15178,51 @@
       </c>
       <c r="C12" t="s">
         <v>768</v>
       </c>
       <c r="D12">
         <v>19</v>
       </c>
       <c r="E12" t="s">
         <v>35</v>
       </c>
       <c r="F12" t="s">
         <v>405</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>20.0</v>
       </c>
       <c r="C13" t="s">
         <v>769</v>
       </c>
       <c r="D13">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E13" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>20.0</v>
       </c>
       <c r="C14" t="s">
         <v>770</v>
       </c>
       <c r="D14">
         <v>19</v>
       </c>
       <c r="E14" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
@@ -15443,51 +15443,51 @@
       </c>
       <c r="C26" t="s">
         <v>786</v>
       </c>
       <c r="D26">
         <v>19</v>
       </c>
       <c r="E26" t="s">
         <v>70</v>
       </c>
       <c r="F26" t="s">
         <v>449</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>10.0</v>
       </c>
       <c r="C27" t="s">
         <v>787</v>
       </c>
       <c r="D27">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E27" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>10.0</v>
       </c>
       <c r="C28" t="s">
         <v>788</v>
       </c>
       <c r="D28">
         <v>18</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
       <c r="F28" t="s">
         <v>789</v>
       </c>
     </row>
@@ -15742,51 +15742,51 @@
       </c>
       <c r="C42" t="s">
         <v>805</v>
       </c>
       <c r="D42">
         <v>19</v>
       </c>
       <c r="E42" t="s">
         <v>16</v>
       </c>
       <c r="F42" t="s">
         <v>806</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>5.0</v>
       </c>
       <c r="C43" t="s">
         <v>807</v>
       </c>
       <c r="D43">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E43" t="s">
         <v>25</v>
       </c>
       <c r="F43" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>5.0</v>
       </c>
       <c r="C44" t="s">
         <v>809</v>
       </c>
       <c r="D44">
         <v>19</v>
       </c>
       <c r="E44" t="s">
         <v>25</v>
       </c>
       <c r="F44" t="s">
@@ -15839,51 +15839,51 @@
       </c>
       <c r="C47" t="s">
         <v>813</v>
       </c>
       <c r="D47">
         <v>18</v>
       </c>
       <c r="E47" t="s">
         <v>10</v>
       </c>
       <c r="F47" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>5.0</v>
       </c>
       <c r="C48" t="s">
         <v>815</v>
       </c>
       <c r="D48">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E48" t="s">
         <v>58</v>
       </c>
       <c r="F48" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>5.0</v>
       </c>
       <c r="C49" t="s">
         <v>816</v>
       </c>
       <c r="D49">
         <v>18</v>
       </c>
       <c r="E49" t="s">
         <v>25</v>
       </c>
       <c r="F49" t="s">
@@ -15959,51 +15959,51 @@
       </c>
       <c r="C53" t="s">
         <v>822</v>
       </c>
       <c r="D53">
         <v>19</v>
       </c>
       <c r="E53" t="s">
         <v>92</v>
       </c>
       <c r="F53" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>5.0</v>
       </c>
       <c r="C54" t="s">
         <v>824</v>
       </c>
       <c r="D54">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E54" t="s">
         <v>58</v>
       </c>
       <c r="F54" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>5.0</v>
       </c>
       <c r="C55" t="s">
         <v>825</v>
       </c>
       <c r="D55">
         <v>17</v>
       </c>
       <c r="E55" t="s">
         <v>92</v>
       </c>
       <c r="F55" t="s">
@@ -16039,88 +16039,88 @@
       </c>
       <c r="C57" t="s">
         <v>828</v>
       </c>
       <c r="D57">
         <v>18</v>
       </c>
       <c r="E57" t="s">
         <v>22</v>
       </c>
       <c r="F57" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>56</v>
       </c>
       <c r="B58">
         <v>5.0</v>
       </c>
       <c r="C58" t="s">
         <v>830</v>
       </c>
       <c r="D58">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E58" t="s">
         <v>28</v>
       </c>
       <c r="F58" t="s">
         <v>831</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>5.0</v>
       </c>
       <c r="C59" t="s">
         <v>832</v>
       </c>
       <c r="D59">
         <v>18</v>
       </c>
       <c r="E59" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>5.0</v>
       </c>
       <c r="C60" t="s">
         <v>833</v>
       </c>
       <c r="D60">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E60" t="s">
         <v>30</v>
       </c>
       <c r="F60" t="s">
         <v>834</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>5.0</v>
       </c>
       <c r="C61" t="s">
         <v>835</v>
       </c>
       <c r="D61">
         <v>19</v>
       </c>
       <c r="E61" t="s">
         <v>105</v>
       </c>
       <c r="F61" t="s">
@@ -16322,99 +16322,99 @@
         <v>814</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="C74" t="s">
         <v>850</v>
       </c>
       <c r="D74">
         <v>17</v>
       </c>
       <c r="E74" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="C75" t="s">
         <v>851</v>
       </c>
       <c r="D75">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E75" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="C76" t="s">
         <v>852</v>
       </c>
       <c r="D76">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E76" t="s">
         <v>108</v>
       </c>
       <c r="F76" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="C77" t="s">
         <v>853</v>
       </c>
       <c r="D77">
         <v>18</v>
       </c>
       <c r="E77" t="s">
         <v>189</v>
       </c>
       <c r="F77" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>76</v>
       </c>
       <c r="C78" t="s">
         <v>854</v>
       </c>
       <c r="D78">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E78" t="s">
         <v>244</v>
       </c>
       <c r="F78" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="C79" t="s">
         <v>856</v>
       </c>
       <c r="D79">
         <v>18</v>
       </c>
       <c r="E79" t="s">
         <v>22</v>
       </c>
       <c r="F79" t="s">
         <v>857</v>
       </c>
     </row>