--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -3192,51 +3192,51 @@
       </c>
       <c r="B5">
         <v>50.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>16</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>35.0</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>35.0</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7">
         <v>17</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
@@ -3269,51 +3269,51 @@
       </c>
       <c r="C9" t="s">
         <v>22</v>
       </c>
       <c r="D9">
         <v>17</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>20.0</v>
       </c>
       <c r="C10" t="s">
         <v>24</v>
       </c>
       <c r="D10">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E10" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>20.0</v>
       </c>
       <c r="C11" t="s">
         <v>25</v>
       </c>
       <c r="D11">
         <v>17</v>
       </c>
       <c r="E11" t="s">
         <v>26</v>
       </c>
       <c r="F11" t="s">
         <v>27</v>
       </c>
     </row>
@@ -3363,51 +3363,51 @@
       </c>
       <c r="C14" t="s">
         <v>32</v>
       </c>
       <c r="D14">
         <v>16</v>
       </c>
       <c r="E14" t="s">
         <v>33</v>
       </c>
       <c r="F14" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>20.0</v>
       </c>
       <c r="C15" t="s">
         <v>35</v>
       </c>
       <c r="D15">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E15" t="s">
         <v>29</v>
       </c>
       <c r="F15" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>20.0</v>
       </c>
       <c r="C16" t="s">
         <v>37</v>
       </c>
       <c r="D16">
         <v>17</v>
       </c>
       <c r="E16" t="s">
         <v>18</v>
       </c>
       <c r="F16" t="s">
@@ -3748,88 +3748,88 @@
       </c>
       <c r="C34" t="s">
         <v>69</v>
       </c>
       <c r="D34">
         <v>17</v>
       </c>
       <c r="E34" t="s">
         <v>33</v>
       </c>
       <c r="F34" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>5.0</v>
       </c>
       <c r="C35" t="s">
         <v>70</v>
       </c>
       <c r="D35">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E35" t="s">
         <v>18</v>
       </c>
       <c r="F35" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>5.0</v>
       </c>
       <c r="C36" t="s">
         <v>72</v>
       </c>
       <c r="D36">
         <v>17</v>
       </c>
       <c r="E36" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>5.0</v>
       </c>
       <c r="C37" t="s">
         <v>74</v>
       </c>
       <c r="D37">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E37" t="s">
         <v>59</v>
       </c>
       <c r="F37" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>5.0</v>
       </c>
       <c r="C38" t="s">
         <v>76</v>
       </c>
       <c r="D38">
         <v>17</v>
       </c>
       <c r="E38" t="s">
         <v>73</v>
       </c>
     </row>
@@ -4180,51 +4180,51 @@
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="C58" t="s">
         <v>112</v>
       </c>
       <c r="D58">
         <v>15</v>
       </c>
       <c r="E58" t="s">
         <v>10</v>
       </c>
       <c r="F58" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="C59" t="s">
         <v>113</v>
       </c>
       <c r="D59">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E59" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="C60" t="s">
         <v>114</v>
       </c>
       <c r="D60">
         <v>16</v>
       </c>
       <c r="E60" t="s">
         <v>115</v>
       </c>
       <c r="F60" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
@@ -5058,68 +5058,68 @@
       </c>
       <c r="C4" t="s">
         <v>124</v>
       </c>
       <c r="D4">
         <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>50.0</v>
       </c>
       <c r="C5" t="s">
         <v>126</v>
       </c>
       <c r="D5">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>35.0</v>
       </c>
       <c r="C6" t="s">
         <v>127</v>
       </c>
       <c r="D6">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E6" t="s">
         <v>128</v>
       </c>
       <c r="F6" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>35.0</v>
       </c>
       <c r="C7" t="s">
         <v>130</v>
       </c>
       <c r="D7">
         <v>17</v>
       </c>
       <c r="E7" t="s">
         <v>73</v>
       </c>
     </row>
@@ -5463,51 +5463,51 @@
       </c>
       <c r="C25" t="s">
         <v>155</v>
       </c>
       <c r="D25">
         <v>16</v>
       </c>
       <c r="E25" t="s">
         <v>88</v>
       </c>
       <c r="F25" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>10.0</v>
       </c>
       <c r="C26" t="s">
         <v>156</v>
       </c>
       <c r="D26">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E26" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27">
         <v>10.0</v>
       </c>
       <c r="C27" t="s">
         <v>157</v>
       </c>
       <c r="D27">
         <v>17</v>
       </c>
       <c r="E27" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
@@ -5734,51 +5734,51 @@
       </c>
       <c r="C39" t="s">
         <v>172</v>
       </c>
       <c r="D39">
         <v>17</v>
       </c>
       <c r="E39" t="s">
         <v>53</v>
       </c>
       <c r="F39" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>5.0</v>
       </c>
       <c r="C40" t="s">
         <v>174</v>
       </c>
       <c r="D40">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E40" t="s">
         <v>18</v>
       </c>
       <c r="F40" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>5.0</v>
       </c>
       <c r="C41" t="s">
         <v>176</v>
       </c>
       <c r="D41">
         <v>17</v>
       </c>
       <c r="E41" t="s">
         <v>59</v>
       </c>
       <c r="F41" t="s">
@@ -5968,51 +5968,51 @@
       </c>
       <c r="C51" t="s">
         <v>193</v>
       </c>
       <c r="D51">
         <v>17</v>
       </c>
       <c r="E51" t="s">
         <v>106</v>
       </c>
       <c r="F51" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>5.0</v>
       </c>
       <c r="C52" t="s">
         <v>194</v>
       </c>
       <c r="D52">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E52" t="s">
         <v>195</v>
       </c>
       <c r="F52" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>5.0</v>
       </c>
       <c r="C53" t="s">
         <v>197</v>
       </c>
       <c r="D53">
         <v>16</v>
       </c>
       <c r="E53" t="s">
         <v>10</v>
       </c>
       <c r="F53" t="s">
@@ -6108,51 +6108,51 @@
       </c>
       <c r="C58" t="s">
         <v>202</v>
       </c>
       <c r="D58">
         <v>16</v>
       </c>
       <c r="E58" t="s">
         <v>10</v>
       </c>
       <c r="F58" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>5.0</v>
       </c>
       <c r="C59" t="s">
         <v>204</v>
       </c>
       <c r="D59">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E59" t="s">
         <v>88</v>
       </c>
       <c r="F59" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>5.0</v>
       </c>
       <c r="C60" t="s">
         <v>206</v>
       </c>
       <c r="D60">
         <v>15</v>
       </c>
       <c r="E60" t="s">
         <v>29</v>
       </c>
       <c r="F60" t="s">
@@ -6182,116 +6182,116 @@
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="C62" t="s">
         <v>209</v>
       </c>
       <c r="D62">
         <v>16</v>
       </c>
       <c r="E62" t="s">
         <v>29</v>
       </c>
       <c r="F62" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="C63" t="s">
         <v>210</v>
       </c>
       <c r="D63">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E63" t="s">
         <v>10</v>
       </c>
       <c r="F63" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="C64" t="s">
         <v>211</v>
       </c>
       <c r="D64">
         <v>16</v>
       </c>
       <c r="E64" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="C65" t="s">
         <v>212</v>
       </c>
       <c r="D65">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E65" t="s">
         <v>59</v>
       </c>
       <c r="F65" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="C66" t="s">
         <v>213</v>
       </c>
       <c r="D66">
         <v>16</v>
       </c>
       <c r="E66" t="s">
         <v>26</v>
       </c>
       <c r="F66" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="C67" t="s">
         <v>215</v>
       </c>
       <c r="D67">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E67" t="s">
         <v>115</v>
       </c>
       <c r="F67" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="C68" t="s">
         <v>216</v>
       </c>
       <c r="D68">
         <v>15</v>
       </c>
       <c r="E68" t="s">
         <v>10</v>
       </c>
       <c r="F68" t="s">
         <v>217</v>
       </c>
     </row>
@@ -7899,51 +7899,51 @@
       </c>
       <c r="C71" t="s">
         <v>353</v>
       </c>
       <c r="D71">
         <v>17</v>
       </c>
       <c r="E71" t="s">
         <v>106</v>
       </c>
       <c r="F71" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>70</v>
       </c>
       <c r="B72">
         <v>2.5</v>
       </c>
       <c r="C72" t="s">
         <v>355</v>
       </c>
       <c r="D72">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E72" t="s">
         <v>195</v>
       </c>
       <c r="F72" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>71</v>
       </c>
       <c r="B73">
         <v>2.5</v>
       </c>
       <c r="C73" t="s">
         <v>357</v>
       </c>
       <c r="D73">
         <v>16</v>
       </c>
       <c r="E73" t="s">
         <v>106</v>
       </c>
       <c r="F73" t="s">
@@ -8036,51 +8036,51 @@
       </c>
       <c r="B78">
         <v>2.5</v>
       </c>
       <c r="C78" t="s">
         <v>366</v>
       </c>
       <c r="D78">
         <v>17</v>
       </c>
       <c r="E78" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>77</v>
       </c>
       <c r="B79">
         <v>2.5</v>
       </c>
       <c r="C79" t="s">
         <v>367</v>
       </c>
       <c r="D79">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E79" t="s">
         <v>95</v>
       </c>
       <c r="F79" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>78</v>
       </c>
       <c r="B80">
         <v>2.5</v>
       </c>
       <c r="C80" t="s">
         <v>369</v>
       </c>
       <c r="D80">
         <v>17</v>
       </c>
       <c r="E80" t="s">
         <v>110</v>
       </c>
       <c r="F80" t="s">
@@ -8273,51 +8273,51 @@
       </c>
       <c r="C90" t="s">
         <v>386</v>
       </c>
       <c r="D90">
         <v>16</v>
       </c>
       <c r="E90" t="s">
         <v>312</v>
       </c>
       <c r="F90" t="s">
         <v>385</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>89</v>
       </c>
       <c r="B91">
         <v>2.5</v>
       </c>
       <c r="C91" t="s">
         <v>387</v>
       </c>
       <c r="D91">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E91" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>90</v>
       </c>
       <c r="B92">
         <v>2.5</v>
       </c>
       <c r="C92" t="s">
         <v>388</v>
       </c>
       <c r="D92">
         <v>15</v>
       </c>
       <c r="E92" t="s">
         <v>110</v>
       </c>
       <c r="F92" t="s">
         <v>389</v>
       </c>
     </row>
@@ -8658,68 +8658,68 @@
     <row r="113" spans="1:6">
       <c r="A113">
         <v>111</v>
       </c>
       <c r="C113" t="s">
         <v>423</v>
       </c>
       <c r="D113">
         <v>16</v>
       </c>
       <c r="E113" t="s">
         <v>184</v>
       </c>
       <c r="F113" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>112</v>
       </c>
       <c r="C114" t="s">
         <v>425</v>
       </c>
       <c r="D114">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E114" t="s">
         <v>234</v>
       </c>
       <c r="F114" t="s">
         <v>391</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>113</v>
       </c>
       <c r="C115" t="s">
         <v>426</v>
       </c>
       <c r="D115">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E115" t="s">
         <v>110</v>
       </c>
       <c r="F115" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>114</v>
       </c>
       <c r="C116" t="s">
         <v>427</v>
       </c>
       <c r="D116">
         <v>16</v>
       </c>
       <c r="E116" t="s">
         <v>428</v>
       </c>
       <c r="F116" t="s">
         <v>429</v>
       </c>
     </row>
@@ -8808,51 +8808,51 @@
     <row r="122" spans="1:6">
       <c r="A122">
         <v>120</v>
       </c>
       <c r="C122" t="s">
         <v>438</v>
       </c>
       <c r="D122">
         <v>16</v>
       </c>
       <c r="E122" t="s">
         <v>363</v>
       </c>
       <c r="F122" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>121</v>
       </c>
       <c r="C123" t="s">
         <v>440</v>
       </c>
       <c r="D123">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E123" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>122</v>
       </c>
       <c r="C124" t="s">
         <v>442</v>
       </c>
       <c r="D124">
         <v>16</v>
       </c>
       <c r="E124" t="s">
         <v>220</v>
       </c>
       <c r="F124" t="s">
         <v>443</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
@@ -8916,51 +8916,51 @@
       </c>
       <c r="B2">
         <v>80.0</v>
       </c>
       <c r="C2" t="s">
         <v>444</v>
       </c>
       <c r="D2">
         <v>17</v>
       </c>
       <c r="E2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>65.0</v>
       </c>
       <c r="C3" t="s">
         <v>445</v>
       </c>
       <c r="D3">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E3" t="s">
         <v>29</v>
       </c>
       <c r="F3" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>50.0</v>
       </c>
       <c r="C4" t="s">
         <v>447</v>
       </c>
       <c r="D4">
         <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>188</v>
       </c>
       <c r="F4" t="s">
@@ -10406,51 +10406,51 @@
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="C81" t="s">
         <v>568</v>
       </c>
       <c r="D81">
         <v>15</v>
       </c>
       <c r="E81" t="s">
         <v>188</v>
       </c>
       <c r="F81" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="C82" t="s">
         <v>570</v>
       </c>
       <c r="D82">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E82" t="s">
         <v>220</v>
       </c>
       <c r="F82" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="C83" t="s">
         <v>572</v>
       </c>
       <c r="D83">
         <v>16</v>
       </c>
       <c r="E83" t="s">
         <v>230</v>
       </c>
       <c r="F83" t="s">
         <v>573</v>
       </c>
     </row>
@@ -10639,51 +10639,51 @@
       </c>
       <c r="C5" t="s">
         <v>583</v>
       </c>
       <c r="D5">
         <v>17</v>
       </c>
       <c r="E5" t="s">
         <v>33</v>
       </c>
       <c r="F5" t="s">
         <v>584</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>35.0</v>
       </c>
       <c r="C6" t="s">
         <v>585</v>
       </c>
       <c r="D6">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E6" t="s">
         <v>95</v>
       </c>
       <c r="F6" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>35.0</v>
       </c>
       <c r="C7" t="s">
         <v>586</v>
       </c>
       <c r="D7">
         <v>15</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
@@ -11013,51 +11013,51 @@
       </c>
       <c r="B24">
         <v>10.0</v>
       </c>
       <c r="C24" t="s">
         <v>610</v>
       </c>
       <c r="D24">
         <v>17</v>
       </c>
       <c r="E24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>10.0</v>
       </c>
       <c r="C25" t="s">
         <v>611</v>
       </c>
       <c r="D25">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E25" t="s">
         <v>110</v>
       </c>
       <c r="F25" t="s">
         <v>612</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>10.0</v>
       </c>
       <c r="C26" t="s">
         <v>613</v>
       </c>
       <c r="D26">
         <v>17</v>
       </c>
       <c r="E26" t="s">
         <v>128</v>
       </c>
     </row>
@@ -11107,51 +11107,51 @@
       </c>
       <c r="B29">
         <v>10.0</v>
       </c>
       <c r="C29" t="s">
         <v>617</v>
       </c>
       <c r="D29">
         <v>16</v>
       </c>
       <c r="E29" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>10.0</v>
       </c>
       <c r="C30" t="s">
         <v>618</v>
       </c>
       <c r="D30">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E30" t="s">
         <v>230</v>
       </c>
       <c r="F30" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>10.0</v>
       </c>
       <c r="C31" t="s">
         <v>620</v>
       </c>
       <c r="D31">
         <v>17</v>
       </c>
       <c r="E31" t="s">
         <v>26</v>
       </c>
     </row>
@@ -11506,91 +11506,91 @@
       </c>
       <c r="B50">
         <v>5.0</v>
       </c>
       <c r="C50" t="s">
         <v>647</v>
       </c>
       <c r="D50">
         <v>16</v>
       </c>
       <c r="E50" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>5.0</v>
       </c>
       <c r="C51" t="s">
         <v>648</v>
       </c>
       <c r="D51">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E51" t="s">
         <v>33</v>
       </c>
       <c r="F51" t="s">
         <v>584</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>5.0</v>
       </c>
       <c r="C52" t="s">
         <v>649</v>
       </c>
       <c r="D52">
         <v>16</v>
       </c>
       <c r="E52" t="s">
         <v>230</v>
       </c>
       <c r="F52" t="s">
         <v>372</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>5.0</v>
       </c>
       <c r="C53" t="s">
         <v>650</v>
       </c>
       <c r="D53">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E53" t="s">
         <v>265</v>
       </c>
       <c r="F53" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="B54">
         <v>5.0</v>
       </c>
       <c r="C54" t="s">
         <v>651</v>
       </c>
       <c r="D54">
         <v>16</v>
       </c>
       <c r="E54" t="s">
         <v>59</v>
       </c>
       <c r="F54" t="s">
@@ -11660,51 +11660,51 @@
       </c>
       <c r="B58">
         <v>5.0</v>
       </c>
       <c r="C58" t="s">
         <v>655</v>
       </c>
       <c r="D58">
         <v>16</v>
       </c>
       <c r="E58" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>5.0</v>
       </c>
       <c r="C59" t="s">
         <v>656</v>
       </c>
       <c r="D59">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E59" t="s">
         <v>106</v>
       </c>
       <c r="F59" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>5.0</v>
       </c>
       <c r="C60" t="s">
         <v>658</v>
       </c>
       <c r="D60">
         <v>15</v>
       </c>
       <c r="E60" t="s">
         <v>265</v>
       </c>
       <c r="F60" t="s">
@@ -11820,51 +11820,51 @@
       </c>
       <c r="C66" t="s">
         <v>666</v>
       </c>
       <c r="D66">
         <v>15</v>
       </c>
       <c r="E66" t="s">
         <v>26</v>
       </c>
       <c r="F66" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>2.5</v>
       </c>
       <c r="C67" t="s">
         <v>667</v>
       </c>
       <c r="D67">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E67" t="s">
         <v>88</v>
       </c>
       <c r="F67" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>66</v>
       </c>
       <c r="B68">
         <v>2.5</v>
       </c>
       <c r="C68" t="s">
         <v>669</v>
       </c>
       <c r="D68">
         <v>16</v>
       </c>
       <c r="E68" t="s">
         <v>312</v>
       </c>
       <c r="F68" t="s">
@@ -12034,51 +12034,51 @@
       </c>
       <c r="C77" t="s">
         <v>681</v>
       </c>
       <c r="D77">
         <v>16</v>
       </c>
       <c r="E77" t="s">
         <v>50</v>
       </c>
       <c r="F77" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>2.5</v>
       </c>
       <c r="C78" t="s">
         <v>682</v>
       </c>
       <c r="D78">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E78" t="s">
         <v>88</v>
       </c>
       <c r="F78" t="s">
         <v>683</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>2.5</v>
       </c>
       <c r="C79" t="s">
         <v>684</v>
       </c>
       <c r="D79">
         <v>16</v>
       </c>
       <c r="E79" t="s">
         <v>29</v>
       </c>
       <c r="F79" t="s">
@@ -12114,51 +12114,51 @@
       </c>
       <c r="C81" t="s">
         <v>686</v>
       </c>
       <c r="D81">
         <v>17</v>
       </c>
       <c r="E81" t="s">
         <v>88</v>
       </c>
       <c r="F81" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>2.5</v>
       </c>
       <c r="C82" t="s">
         <v>687</v>
       </c>
       <c r="D82">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E82" t="s">
         <v>18</v>
       </c>
       <c r="F82" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
         <v>2.5</v>
       </c>
       <c r="C83" t="s">
         <v>688</v>
       </c>
       <c r="D83">
         <v>16</v>
       </c>
       <c r="E83" t="s">
         <v>115</v>
       </c>
       <c r="F83" t="s">
@@ -12310,51 +12310,51 @@
         <v>394</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="C92" t="s">
         <v>697</v>
       </c>
       <c r="D92">
         <v>17</v>
       </c>
       <c r="E92" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="C93" t="s">
         <v>698</v>
       </c>
       <c r="D93">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E93" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="C94" t="s">
         <v>699</v>
       </c>
       <c r="D94">
         <v>17</v>
       </c>
       <c r="E94" t="s">
         <v>195</v>
       </c>
       <c r="F94" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
@@ -12403,96 +12403,96 @@
     <row r="98" spans="1:6">
       <c r="A98">
         <v>96</v>
       </c>
       <c r="C98" t="s">
         <v>704</v>
       </c>
       <c r="D98">
         <v>14</v>
       </c>
       <c r="E98" t="s">
         <v>136</v>
       </c>
       <c r="F98" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="C99" t="s">
         <v>705</v>
       </c>
       <c r="D99">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E99" t="s">
         <v>230</v>
       </c>
       <c r="F99" t="s">
         <v>372</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="C100" t="s">
         <v>706</v>
       </c>
       <c r="D100">
         <v>17</v>
       </c>
       <c r="E100" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="C101" t="s">
         <v>707</v>
       </c>
       <c r="D101">
         <v>14</v>
       </c>
       <c r="E101" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="C102" t="s">
         <v>708</v>
       </c>
       <c r="D102">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E102" t="s">
         <v>234</v>
       </c>
       <c r="F102" t="s">
         <v>391</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>101</v>
       </c>
       <c r="C103" t="s">
         <v>709</v>
       </c>
       <c r="D103">
         <v>16</v>
       </c>
       <c r="E103" t="s">
         <v>234</v>
       </c>
       <c r="F103" t="s">
         <v>391</v>
       </c>
     </row>
@@ -12643,51 +12643,51 @@
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="C113" t="s">
         <v>723</v>
       </c>
       <c r="D113">
         <v>17</v>
       </c>
       <c r="E113" t="s">
         <v>220</v>
       </c>
       <c r="F113" t="s">
         <v>436</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>112</v>
       </c>
       <c r="C114" t="s">
         <v>724</v>
       </c>
       <c r="D114">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E114" t="s">
         <v>195</v>
       </c>
       <c r="F114" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="C115" t="s">
         <v>725</v>
       </c>
       <c r="D115">
         <v>16</v>
       </c>
       <c r="E115" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>115</v>
@@ -13096,51 +13096,51 @@
       </c>
       <c r="B18">
         <v>10.0</v>
       </c>
       <c r="C18" t="s">
         <v>750</v>
       </c>
       <c r="D18">
         <v>17</v>
       </c>
       <c r="E18" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>10.0</v>
       </c>
       <c r="C19" t="s">
         <v>751</v>
       </c>
       <c r="D19">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E19" t="s">
         <v>21</v>
       </c>
       <c r="F19" t="s">
         <v>454</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>10.0</v>
       </c>
       <c r="C20" t="s">
         <v>752</v>
       </c>
       <c r="D20">
         <v>17</v>
       </c>
       <c r="E20" t="s">
         <v>88</v>
       </c>
       <c r="F20" t="s">
@@ -13156,51 +13156,51 @@
       </c>
       <c r="C21" t="s">
         <v>754</v>
       </c>
       <c r="D21">
         <v>16</v>
       </c>
       <c r="E21" t="s">
         <v>18</v>
       </c>
       <c r="F21" t="s">
         <v>755</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>10.0</v>
       </c>
       <c r="C22" t="s">
         <v>756</v>
       </c>
       <c r="D22">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E22" t="s">
         <v>18</v>
       </c>
       <c r="F22" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>10.0</v>
       </c>
       <c r="C23" t="s">
         <v>758</v>
       </c>
       <c r="D23">
         <v>15</v>
       </c>
       <c r="E23" t="s">
         <v>29</v>
       </c>
       <c r="F23" t="s">
@@ -13418,51 +13418,51 @@
       </c>
       <c r="B35">
         <v>5.0</v>
       </c>
       <c r="C35" t="s">
         <v>772</v>
       </c>
       <c r="D35">
         <v>16</v>
       </c>
       <c r="E35" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>5.0</v>
       </c>
       <c r="C36" t="s">
         <v>773</v>
       </c>
       <c r="D36">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E36" t="s">
         <v>106</v>
       </c>
       <c r="F36" t="s">
         <v>472</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>5.0</v>
       </c>
       <c r="C37" t="s">
         <v>774</v>
       </c>
       <c r="D37">
         <v>17</v>
       </c>
       <c r="E37" t="s">
         <v>33</v>
       </c>
       <c r="F37" t="s">
@@ -13575,51 +13575,51 @@
       </c>
       <c r="C43" t="s">
         <v>782</v>
       </c>
       <c r="D43">
         <v>16</v>
       </c>
       <c r="E43" t="s">
         <v>59</v>
       </c>
       <c r="F43" t="s">
         <v>783</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>5.0</v>
       </c>
       <c r="C44" t="s">
         <v>784</v>
       </c>
       <c r="D44">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E44" t="s">
         <v>230</v>
       </c>
       <c r="F44" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>5.0</v>
       </c>
       <c r="C45" t="s">
         <v>786</v>
       </c>
       <c r="D45">
         <v>16</v>
       </c>
       <c r="E45" t="s">
         <v>136</v>
       </c>
       <c r="F45" t="s">
@@ -13652,51 +13652,51 @@
       </c>
       <c r="C47" t="s">
         <v>789</v>
       </c>
       <c r="D47">
         <v>16</v>
       </c>
       <c r="E47" t="s">
         <v>29</v>
       </c>
       <c r="F47" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>5.0</v>
       </c>
       <c r="C48" t="s">
         <v>791</v>
       </c>
       <c r="D48">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E48" t="s">
         <v>95</v>
       </c>
       <c r="F48" t="s">
         <v>466</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>5.0</v>
       </c>
       <c r="C49" t="s">
         <v>792</v>
       </c>
       <c r="D49">
         <v>16</v>
       </c>
       <c r="E49" t="s">
         <v>53</v>
       </c>
       <c r="F49" t="s">
@@ -13732,51 +13732,51 @@
       </c>
       <c r="C51" t="s">
         <v>795</v>
       </c>
       <c r="D51">
         <v>15</v>
       </c>
       <c r="E51" t="s">
         <v>188</v>
       </c>
       <c r="F51" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>5.0</v>
       </c>
       <c r="C52" t="s">
         <v>796</v>
       </c>
       <c r="D52">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E52" t="s">
         <v>29</v>
       </c>
       <c r="F52" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>5.0</v>
       </c>
       <c r="C53" t="s">
         <v>797</v>
       </c>
       <c r="D53">
         <v>15</v>
       </c>
       <c r="E53" t="s">
         <v>441</v>
       </c>
     </row>
@@ -13789,51 +13789,51 @@
       </c>
       <c r="C54" t="s">
         <v>798</v>
       </c>
       <c r="D54">
         <v>15</v>
       </c>
       <c r="E54" t="s">
         <v>53</v>
       </c>
       <c r="F54" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>5.0</v>
       </c>
       <c r="C55" t="s">
         <v>799</v>
       </c>
       <c r="D55">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E55" t="s">
         <v>59</v>
       </c>
       <c r="F55" t="s">
         <v>800</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>5.0</v>
       </c>
       <c r="C56" t="s">
         <v>801</v>
       </c>
       <c r="D56">
         <v>17</v>
       </c>
       <c r="E56" t="s">
         <v>184</v>
       </c>
       <c r="F56" t="s">
@@ -14026,51 +14026,51 @@
       </c>
       <c r="C66" t="s">
         <v>813</v>
       </c>
       <c r="D66">
         <v>16</v>
       </c>
       <c r="E66" t="s">
         <v>10</v>
       </c>
       <c r="F66" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>2.5</v>
       </c>
       <c r="C67" t="s">
         <v>814</v>
       </c>
       <c r="D67">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E67" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>2.5</v>
       </c>
       <c r="C68" t="s">
         <v>815</v>
       </c>
       <c r="D68">
         <v>17</v>
       </c>
       <c r="E68" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
@@ -14267,51 +14267,51 @@
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="C80" t="s">
         <v>830</v>
       </c>
       <c r="D80">
         <v>17</v>
       </c>
       <c r="E80" t="s">
         <v>265</v>
       </c>
       <c r="F80" t="s">
         <v>831</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="C81" t="s">
         <v>832</v>
       </c>
       <c r="D81">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E81" t="s">
         <v>88</v>
       </c>
       <c r="F81" t="s">
         <v>833</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="C82" t="s">
         <v>834</v>
       </c>
       <c r="D82">
         <v>16</v>
       </c>
       <c r="E82" t="s">
         <v>234</v>
       </c>
       <c r="F82" t="s">
         <v>835</v>
       </c>
     </row>
@@ -14335,51 +14335,51 @@
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="C84" t="s">
         <v>837</v>
       </c>
       <c r="D84">
         <v>14</v>
       </c>
       <c r="E84" t="s">
         <v>55</v>
       </c>
       <c r="F84" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="C85" t="s">
         <v>839</v>
       </c>
       <c r="D85">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E85" t="s">
         <v>188</v>
       </c>
       <c r="F85" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>84</v>
       </c>
       <c r="C86" t="s">
         <v>840</v>
       </c>
       <c r="D86">
         <v>14</v>
       </c>
       <c r="E86" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
@@ -14425,51 +14425,51 @@
         <v>363</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="C90" t="s">
         <v>844</v>
       </c>
       <c r="D90">
         <v>15</v>
       </c>
       <c r="E90" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="C91" t="s">
         <v>845</v>
       </c>
       <c r="D91">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E91" t="s">
         <v>50</v>
       </c>
       <c r="F91" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="C92" t="s">
         <v>846</v>
       </c>
       <c r="D92">
         <v>16</v>
       </c>
       <c r="E92" t="s">
         <v>188</v>
       </c>
       <c r="F92" t="s">
         <v>847</v>
       </c>
     </row>