--- v0 (2026-05-16)
+++ v1 (2026-07-16)
@@ -3089,51 +3089,51 @@
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
         <v>25</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4">
         <v>65.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>50.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>26</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5" t="s">
@@ -3483,51 +3483,51 @@
       </c>
       <c r="C23" t="s">
         <v>56</v>
       </c>
       <c r="D23">
         <v>25</v>
       </c>
       <c r="E23" t="s">
         <v>27</v>
       </c>
       <c r="F23" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24">
         <v>10.0</v>
       </c>
       <c r="C24" t="s">
         <v>58</v>
       </c>
       <c r="D24">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E24" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="B25">
         <v>10.0</v>
       </c>
       <c r="C25" t="s">
         <v>59</v>
       </c>
       <c r="D25">
         <v>24</v>
       </c>
       <c r="E25" t="s">
         <v>9</v>
       </c>
       <c r="F25" t="s">
         <v>10</v>
       </c>
     </row>
@@ -4054,51 +4054,51 @@
       </c>
       <c r="C52" t="s">
         <v>111</v>
       </c>
       <c r="D52">
         <v>26</v>
       </c>
       <c r="E52" t="s">
         <v>87</v>
       </c>
       <c r="F52" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>51</v>
       </c>
       <c r="B53">
         <v>5.0</v>
       </c>
       <c r="C53" t="s">
         <v>113</v>
       </c>
       <c r="D53">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E53" t="s">
         <v>21</v>
       </c>
       <c r="F53" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>51</v>
       </c>
       <c r="B54">
         <v>5.0</v>
       </c>
       <c r="C54" t="s">
         <v>115</v>
       </c>
       <c r="D54">
         <v>24</v>
       </c>
       <c r="E54" t="s">
         <v>116</v>
       </c>
     </row>
@@ -4111,51 +4111,51 @@
       </c>
       <c r="C55" t="s">
         <v>117</v>
       </c>
       <c r="D55">
         <v>23</v>
       </c>
       <c r="E55" t="s">
         <v>78</v>
       </c>
       <c r="F55" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="B56">
         <v>5.0</v>
       </c>
       <c r="C56" t="s">
         <v>119</v>
       </c>
       <c r="D56">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E56" t="s">
         <v>97</v>
       </c>
       <c r="F56" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>55</v>
       </c>
       <c r="C57" t="s">
         <v>121</v>
       </c>
       <c r="D57">
         <v>25</v>
       </c>
       <c r="E57" t="s">
         <v>12</v>
       </c>
       <c r="F57" t="s">
         <v>122</v>
       </c>
     </row>
@@ -4213,119 +4213,119 @@
     <row r="61" spans="1:6">
       <c r="A61">
         <v>59</v>
       </c>
       <c r="C61" t="s">
         <v>128</v>
       </c>
       <c r="D61">
         <v>25</v>
       </c>
       <c r="E61" t="s">
         <v>30</v>
       </c>
       <c r="F61" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>60</v>
       </c>
       <c r="C62" t="s">
         <v>129</v>
       </c>
       <c r="D62">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E62" t="s">
         <v>12</v>
       </c>
       <c r="F62" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>61</v>
       </c>
       <c r="C63" t="s">
         <v>130</v>
       </c>
       <c r="D63">
         <v>26</v>
       </c>
       <c r="E63" t="s">
         <v>27</v>
       </c>
       <c r="F63" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>61</v>
       </c>
       <c r="C64" t="s">
         <v>132</v>
       </c>
       <c r="D64">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E64" t="s">
         <v>97</v>
       </c>
       <c r="F64" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>63</v>
       </c>
       <c r="C65" t="s">
         <v>134</v>
       </c>
       <c r="D65">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E65" t="s">
         <v>87</v>
       </c>
       <c r="F65" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>64</v>
       </c>
       <c r="C66" t="s">
         <v>136</v>
       </c>
       <c r="D66">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E66" t="s">
         <v>53</v>
       </c>
       <c r="F66" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>65</v>
       </c>
       <c r="C67" t="s">
         <v>138</v>
       </c>
       <c r="D67">
         <v>26</v>
       </c>
       <c r="E67" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>66</v>
@@ -5523,51 +5523,51 @@
       </c>
       <c r="C20" t="s">
         <v>178</v>
       </c>
       <c r="D20">
         <v>24</v>
       </c>
       <c r="E20" t="s">
         <v>24</v>
       </c>
       <c r="F20" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21">
         <v>10.0</v>
       </c>
       <c r="C21" t="s">
         <v>179</v>
       </c>
       <c r="D21">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E21" t="s">
         <v>9</v>
       </c>
       <c r="F21" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22">
         <v>10.0</v>
       </c>
       <c r="C22" t="s">
         <v>181</v>
       </c>
       <c r="D22">
         <v>26</v>
       </c>
       <c r="E22" t="s">
         <v>21</v>
       </c>
       <c r="F22" t="s">
@@ -5583,91 +5583,91 @@
       </c>
       <c r="C23" t="s">
         <v>182</v>
       </c>
       <c r="D23">
         <v>26</v>
       </c>
       <c r="E23" t="s">
         <v>139</v>
       </c>
       <c r="F23" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24">
         <v>10.0</v>
       </c>
       <c r="C24" t="s">
         <v>184</v>
       </c>
       <c r="D24">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E24" t="s">
         <v>87</v>
       </c>
       <c r="F24" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="B25">
         <v>10.0</v>
       </c>
       <c r="C25" t="s">
         <v>186</v>
       </c>
       <c r="D25">
         <v>26</v>
       </c>
       <c r="E25" t="s">
         <v>38</v>
       </c>
       <c r="F25" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="B26">
         <v>10.0</v>
       </c>
       <c r="C26" t="s">
         <v>187</v>
       </c>
       <c r="D26">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E26" t="s">
         <v>169</v>
       </c>
       <c r="F26" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27">
         <v>10.0</v>
       </c>
       <c r="C27" t="s">
         <v>188</v>
       </c>
       <c r="D27">
         <v>26</v>
       </c>
       <c r="E27" t="s">
         <v>27</v>
       </c>
       <c r="F27" t="s">
@@ -5823,111 +5823,111 @@
       </c>
       <c r="C35" t="s">
         <v>203</v>
       </c>
       <c r="D35">
         <v>25</v>
       </c>
       <c r="E35" t="s">
         <v>27</v>
       </c>
       <c r="F35" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>34</v>
       </c>
       <c r="B36">
         <v>5.0</v>
       </c>
       <c r="C36" t="s">
         <v>205</v>
       </c>
       <c r="D36">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E36" t="s">
         <v>176</v>
       </c>
       <c r="F36" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>35</v>
       </c>
       <c r="B37">
         <v>5.0</v>
       </c>
       <c r="C37" t="s">
         <v>207</v>
       </c>
       <c r="D37">
         <v>23</v>
       </c>
       <c r="E37" t="s">
         <v>208</v>
       </c>
       <c r="F37" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>36</v>
       </c>
       <c r="B38">
         <v>5.0</v>
       </c>
       <c r="C38" t="s">
         <v>210</v>
       </c>
       <c r="D38">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E38" t="s">
         <v>161</v>
       </c>
       <c r="F38" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>37</v>
       </c>
       <c r="B39">
         <v>5.0</v>
       </c>
       <c r="C39" t="s">
         <v>212</v>
       </c>
       <c r="D39">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E39" t="s">
         <v>176</v>
       </c>
       <c r="F39" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="B40">
         <v>5.0</v>
       </c>
       <c r="C40" t="s">
         <v>214</v>
       </c>
       <c r="D40">
         <v>26</v>
       </c>
       <c r="E40" t="s">
         <v>9</v>
       </c>
       <c r="F40" t="s">
@@ -5980,51 +5980,51 @@
       </c>
       <c r="C43" t="s">
         <v>220</v>
       </c>
       <c r="D43">
         <v>25</v>
       </c>
       <c r="E43" t="s">
         <v>68</v>
       </c>
       <c r="F43" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="B44">
         <v>5.0</v>
       </c>
       <c r="C44" t="s">
         <v>221</v>
       </c>
       <c r="D44">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E44" t="s">
         <v>18</v>
       </c>
       <c r="F44" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="B45">
         <v>5.0</v>
       </c>
       <c r="C45" t="s">
         <v>223</v>
       </c>
       <c r="D45">
         <v>26</v>
       </c>
       <c r="E45" t="s">
         <v>193</v>
       </c>
       <c r="F45" t="s">
@@ -6120,51 +6120,51 @@
       </c>
       <c r="C50" t="s">
         <v>232</v>
       </c>
       <c r="D50">
         <v>23</v>
       </c>
       <c r="E50" t="s">
         <v>9</v>
       </c>
       <c r="F50" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49</v>
       </c>
       <c r="B51">
         <v>5.0</v>
       </c>
       <c r="C51" t="s">
         <v>234</v>
       </c>
       <c r="D51">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E51" t="s">
         <v>169</v>
       </c>
       <c r="F51" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>50</v>
       </c>
       <c r="B52">
         <v>5.0</v>
       </c>
       <c r="C52" t="s">
         <v>235</v>
       </c>
       <c r="D52">
         <v>24</v>
       </c>
       <c r="E52" t="s">
         <v>62</v>
       </c>
       <c r="F52" t="s">
@@ -6200,51 +6200,51 @@
       </c>
       <c r="C54" t="s">
         <v>238</v>
       </c>
       <c r="D54">
         <v>25</v>
       </c>
       <c r="E54" t="s">
         <v>139</v>
       </c>
       <c r="F54" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>53</v>
       </c>
       <c r="B55">
         <v>5.0</v>
       </c>
       <c r="C55" t="s">
         <v>240</v>
       </c>
       <c r="D55">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E55" t="s">
         <v>97</v>
       </c>
       <c r="F55" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="B56">
         <v>5.0</v>
       </c>
       <c r="C56" t="s">
         <v>242</v>
       </c>
       <c r="D56">
         <v>25</v>
       </c>
       <c r="E56" t="s">
         <v>53</v>
       </c>
       <c r="F56" t="s">
@@ -6360,51 +6360,51 @@
       </c>
       <c r="C62" t="s">
         <v>250</v>
       </c>
       <c r="D62">
         <v>26</v>
       </c>
       <c r="E62" t="s">
         <v>87</v>
       </c>
       <c r="F62" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>61</v>
       </c>
       <c r="B63">
         <v>5.0</v>
       </c>
       <c r="C63" t="s">
         <v>252</v>
       </c>
       <c r="D63">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E63" t="s">
         <v>62</v>
       </c>
       <c r="F63" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>62</v>
       </c>
       <c r="B64">
         <v>5.0</v>
       </c>
       <c r="C64" t="s">
         <v>254</v>
       </c>
       <c r="D64">
         <v>26</v>
       </c>
       <c r="E64" t="s">
         <v>78</v>
       </c>
       <c r="F64" t="s">
@@ -6625,51 +6625,51 @@
     <row r="76" spans="1:6">
       <c r="A76">
         <v>74</v>
       </c>
       <c r="C76" t="s">
         <v>274</v>
       </c>
       <c r="D76">
         <v>25</v>
       </c>
       <c r="E76" t="s">
         <v>97</v>
       </c>
       <c r="F76" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>74</v>
       </c>
       <c r="C77" t="s">
         <v>275</v>
       </c>
       <c r="D77">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E77" t="s">
         <v>68</v>
       </c>
       <c r="F77" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>76</v>
       </c>
       <c r="C78" t="s">
         <v>276</v>
       </c>
       <c r="D78">
         <v>26</v>
       </c>
       <c r="E78" t="s">
         <v>9</v>
       </c>
       <c r="F78" t="s">
         <v>215</v>
       </c>
     </row>
@@ -6710,51 +6710,51 @@
     <row r="81" spans="1:6">
       <c r="A81">
         <v>79</v>
       </c>
       <c r="C81" t="s">
         <v>281</v>
       </c>
       <c r="D81">
         <v>25</v>
       </c>
       <c r="E81" t="s">
         <v>78</v>
       </c>
       <c r="F81" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>80</v>
       </c>
       <c r="C82" t="s">
         <v>283</v>
       </c>
       <c r="D82">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E82" t="s">
         <v>144</v>
       </c>
       <c r="F82" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>80</v>
       </c>
       <c r="C83" t="s">
         <v>284</v>
       </c>
       <c r="D83">
         <v>24</v>
       </c>
       <c r="E83" t="s">
         <v>30</v>
       </c>
       <c r="F83" t="s">
         <v>227</v>
       </c>
     </row>
@@ -7194,51 +7194,51 @@
       </c>
       <c r="C13" t="s">
         <v>320</v>
       </c>
       <c r="D13">
         <v>26</v>
       </c>
       <c r="E13" t="s">
         <v>21</v>
       </c>
       <c r="F13" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>20.0</v>
       </c>
       <c r="C14" t="s">
         <v>322</v>
       </c>
       <c r="D14">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>20.0</v>
       </c>
       <c r="C15" t="s">
         <v>323</v>
       </c>
       <c r="D15">
         <v>26</v>
       </c>
       <c r="E15" t="s">
         <v>21</v>
       </c>
       <c r="F15" t="s">
@@ -7308,51 +7308,51 @@
       </c>
       <c r="B19">
         <v>10.0</v>
       </c>
       <c r="C19" t="s">
         <v>327</v>
       </c>
       <c r="D19">
         <v>25</v>
       </c>
       <c r="E19" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>10.0</v>
       </c>
       <c r="C20" t="s">
         <v>329</v>
       </c>
       <c r="D20">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E20" t="s">
         <v>87</v>
       </c>
       <c r="F20" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>10.0</v>
       </c>
       <c r="C21" t="s">
         <v>331</v>
       </c>
       <c r="D21">
         <v>24</v>
       </c>
       <c r="E21" t="s">
         <v>144</v>
       </c>
       <c r="F21" t="s">
@@ -7648,51 +7648,51 @@
       </c>
       <c r="C36" t="s">
         <v>360</v>
       </c>
       <c r="D36">
         <v>26</v>
       </c>
       <c r="E36" t="s">
         <v>9</v>
       </c>
       <c r="F36" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>35</v>
       </c>
       <c r="B37">
         <v>5.0</v>
       </c>
       <c r="C37" t="s">
         <v>361</v>
       </c>
       <c r="D37">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E37" t="s">
         <v>97</v>
       </c>
       <c r="F37" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>5.0</v>
       </c>
       <c r="C38" t="s">
         <v>363</v>
       </c>
       <c r="D38">
         <v>25</v>
       </c>
       <c r="E38" t="s">
         <v>40</v>
       </c>
       <c r="F38" t="s">
@@ -7888,71 +7888,71 @@
       </c>
       <c r="C48" t="s">
         <v>380</v>
       </c>
       <c r="D48">
         <v>26</v>
       </c>
       <c r="E48" t="s">
         <v>27</v>
       </c>
       <c r="F48" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>5.0</v>
       </c>
       <c r="C49" t="s">
         <v>382</v>
       </c>
       <c r="D49">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E49" t="s">
         <v>97</v>
       </c>
       <c r="F49" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>5.0</v>
       </c>
       <c r="C50" t="s">
         <v>384</v>
       </c>
       <c r="D50">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E50" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>5.0</v>
       </c>
       <c r="C51" t="s">
         <v>385</v>
       </c>
       <c r="D51">
         <v>25</v>
       </c>
       <c r="E51" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
@@ -7962,51 +7962,51 @@
       </c>
       <c r="C52" t="s">
         <v>386</v>
       </c>
       <c r="D52">
         <v>25</v>
       </c>
       <c r="E52" t="s">
         <v>12</v>
       </c>
       <c r="F52" t="s">
         <v>387</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>5.0</v>
       </c>
       <c r="C53" t="s">
         <v>388</v>
       </c>
       <c r="D53">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E53" t="s">
         <v>161</v>
       </c>
       <c r="F53" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>5.0</v>
       </c>
       <c r="C54" t="s">
         <v>390</v>
       </c>
       <c r="D54">
         <v>24</v>
       </c>
       <c r="E54" t="s">
         <v>346</v>
       </c>
     </row>
@@ -8439,51 +8439,51 @@
       </c>
       <c r="C76" t="s">
         <v>429</v>
       </c>
       <c r="D76">
         <v>25</v>
       </c>
       <c r="E76" t="s">
         <v>68</v>
       </c>
       <c r="F76" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>2.5</v>
       </c>
       <c r="C77" t="s">
         <v>430</v>
       </c>
       <c r="D77">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E77" t="s">
         <v>78</v>
       </c>
       <c r="F77" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>2.5</v>
       </c>
       <c r="C78" t="s">
         <v>432</v>
       </c>
       <c r="D78">
         <v>25</v>
       </c>
       <c r="E78" t="s">
         <v>62</v>
       </c>
       <c r="F78" t="s">
@@ -8613,51 +8613,51 @@
       </c>
       <c r="B85">
         <v>2.5</v>
       </c>
       <c r="C85" t="s">
         <v>441</v>
       </c>
       <c r="D85">
         <v>25</v>
       </c>
       <c r="E85" t="s">
         <v>411</v>
       </c>
       <c r="F85" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="C86" t="s">
         <v>442</v>
       </c>
       <c r="D86">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E86" t="s">
         <v>139</v>
       </c>
       <c r="F86" t="s">
         <v>443</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="C87" t="s">
         <v>444</v>
       </c>
       <c r="D87">
         <v>23</v>
       </c>
       <c r="E87" t="s">
         <v>53</v>
       </c>
       <c r="F87" t="s">
         <v>445</v>
       </c>
     </row>
@@ -8732,51 +8732,51 @@
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="C92" t="s">
         <v>453</v>
       </c>
       <c r="D92">
         <v>26</v>
       </c>
       <c r="E92" t="s">
         <v>161</v>
       </c>
       <c r="F92" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="C93" t="s">
         <v>454</v>
       </c>
       <c r="D93">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E93" t="s">
         <v>9</v>
       </c>
       <c r="F93" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="C94" t="s">
         <v>455</v>
       </c>
       <c r="D94">
         <v>26</v>
       </c>
       <c r="E94" t="s">
         <v>193</v>
       </c>
       <c r="F94" t="s">
         <v>456</v>
       </c>
     </row>
@@ -8902,85 +8902,85 @@
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="C102" t="s">
         <v>466</v>
       </c>
       <c r="D102">
         <v>25</v>
       </c>
       <c r="E102" t="s">
         <v>467</v>
       </c>
       <c r="F102" t="s">
         <v>468</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>101</v>
       </c>
       <c r="C103" t="s">
         <v>469</v>
       </c>
       <c r="D103">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E103" t="s">
         <v>15</v>
       </c>
       <c r="F103" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="C104" t="s">
         <v>471</v>
       </c>
       <c r="D104">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E104" t="s">
         <v>340</v>
       </c>
       <c r="F104" t="s">
         <v>472</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="C105" t="s">
         <v>473</v>
       </c>
       <c r="D105">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E105" t="s">
         <v>411</v>
       </c>
       <c r="F105" t="s">
         <v>474</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="C106" t="s">
         <v>475</v>
       </c>
       <c r="D106">
         <v>24</v>
       </c>
       <c r="E106" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
@@ -9109,85 +9109,85 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>80.0</v>
       </c>
       <c r="C2" t="s">
         <v>485</v>
       </c>
       <c r="D2">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E2" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>65.0</v>
       </c>
       <c r="C3" t="s">
         <v>486</v>
       </c>
       <c r="D3">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>50.0</v>
       </c>
       <c r="C4" t="s">
         <v>487</v>
       </c>
       <c r="D4">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E4" t="s">
         <v>87</v>
       </c>
       <c r="F4" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>50.0</v>
       </c>
       <c r="C5" t="s">
         <v>489</v>
       </c>
       <c r="D5">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>38</v>
       </c>
       <c r="F5" t="s">
@@ -9657,91 +9657,91 @@
       </c>
       <c r="C29" t="s">
         <v>523</v>
       </c>
       <c r="D29">
         <v>24</v>
       </c>
       <c r="E29" t="s">
         <v>208</v>
       </c>
       <c r="F29" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>10.0</v>
       </c>
       <c r="C30" t="s">
         <v>525</v>
       </c>
       <c r="D30">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E30" t="s">
         <v>27</v>
       </c>
       <c r="F30" t="s">
         <v>526</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>10.0</v>
       </c>
       <c r="C31" t="s">
         <v>527</v>
       </c>
       <c r="D31">
         <v>26</v>
       </c>
       <c r="E31" t="s">
         <v>9</v>
       </c>
       <c r="F31" t="s">
         <v>501</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>10.0</v>
       </c>
       <c r="C32" t="s">
         <v>528</v>
       </c>
       <c r="D32">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E32" t="s">
         <v>24</v>
       </c>
       <c r="F32" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>10.0</v>
       </c>
       <c r="C33" t="s">
         <v>529</v>
       </c>
       <c r="D33">
         <v>25</v>
       </c>
       <c r="E33" t="s">
         <v>161</v>
       </c>
       <c r="F33" t="s">
@@ -9777,71 +9777,71 @@
       </c>
       <c r="C35" t="s">
         <v>532</v>
       </c>
       <c r="D35">
         <v>25</v>
       </c>
       <c r="E35" t="s">
         <v>18</v>
       </c>
       <c r="F35" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>5.0</v>
       </c>
       <c r="C36" t="s">
         <v>534</v>
       </c>
       <c r="D36">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E36" t="s">
         <v>169</v>
       </c>
       <c r="F36" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>5.0</v>
       </c>
       <c r="C37" t="s">
         <v>535</v>
       </c>
       <c r="D37">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E37" t="s">
         <v>24</v>
       </c>
       <c r="F37" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>5.0</v>
       </c>
       <c r="C38" t="s">
         <v>536</v>
       </c>
       <c r="D38">
         <v>24</v>
       </c>
       <c r="E38" t="s">
         <v>18</v>
       </c>
       <c r="F38" t="s">
@@ -9877,51 +9877,51 @@
       </c>
       <c r="C40" t="s">
         <v>538</v>
       </c>
       <c r="D40">
         <v>26</v>
       </c>
       <c r="E40" t="s">
         <v>169</v>
       </c>
       <c r="F40" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>5.0</v>
       </c>
       <c r="C41" t="s">
         <v>539</v>
       </c>
       <c r="D41">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E41" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>5.0</v>
       </c>
       <c r="C42" t="s">
         <v>540</v>
       </c>
       <c r="D42">
         <v>23</v>
       </c>
       <c r="E42" t="s">
         <v>193</v>
       </c>
       <c r="F42" t="s">
         <v>194</v>
       </c>
     </row>
@@ -9934,91 +9934,91 @@
       </c>
       <c r="C43" t="s">
         <v>541</v>
       </c>
       <c r="D43">
         <v>25</v>
       </c>
       <c r="E43" t="s">
         <v>161</v>
       </c>
       <c r="F43" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>5.0</v>
       </c>
       <c r="C44" t="s">
         <v>542</v>
       </c>
       <c r="D44">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E44" t="s">
         <v>161</v>
       </c>
       <c r="F44" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>5.0</v>
       </c>
       <c r="C45" t="s">
         <v>543</v>
       </c>
       <c r="D45">
         <v>26</v>
       </c>
       <c r="E45" t="s">
         <v>40</v>
       </c>
       <c r="F45" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>5.0</v>
       </c>
       <c r="C46" t="s">
         <v>545</v>
       </c>
       <c r="D46">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E46" t="s">
         <v>18</v>
       </c>
       <c r="F46" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>5.0</v>
       </c>
       <c r="C47" t="s">
         <v>546</v>
       </c>
       <c r="D47">
         <v>24</v>
       </c>
       <c r="E47" t="s">
         <v>193</v>
       </c>
       <c r="F47" t="s">
@@ -10171,88 +10171,88 @@
       </c>
       <c r="B55">
         <v>5.0</v>
       </c>
       <c r="C55" t="s">
         <v>559</v>
       </c>
       <c r="D55">
         <v>24</v>
       </c>
       <c r="E55" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="B56">
         <v>5.0</v>
       </c>
       <c r="C56" t="s">
         <v>560</v>
       </c>
       <c r="D56">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E56" t="s">
         <v>230</v>
       </c>
       <c r="F56" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>5.0</v>
       </c>
       <c r="C57" t="s">
         <v>561</v>
       </c>
       <c r="D57">
         <v>24</v>
       </c>
       <c r="E57" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>5.0</v>
       </c>
       <c r="C58" t="s">
         <v>562</v>
       </c>
       <c r="D58">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E58" t="s">
         <v>208</v>
       </c>
       <c r="F58" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>5.0</v>
       </c>
       <c r="C59" t="s">
         <v>563</v>
       </c>
       <c r="D59">
         <v>25</v>
       </c>
       <c r="E59" t="s">
         <v>208</v>
       </c>
       <c r="F59" t="s">
@@ -10416,51 +10416,51 @@
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="C68" t="s">
         <v>575</v>
       </c>
       <c r="D68">
         <v>23</v>
       </c>
       <c r="E68" t="s">
         <v>416</v>
       </c>
       <c r="F68" t="s">
         <v>576</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="C69" t="s">
         <v>577</v>
       </c>
       <c r="D69">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E69" t="s">
         <v>9</v>
       </c>
       <c r="F69" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="C70" t="s">
         <v>579</v>
       </c>
       <c r="D70">
         <v>25</v>
       </c>
       <c r="E70" t="s">
         <v>230</v>
       </c>
       <c r="F70" t="s">
         <v>280</v>
       </c>
     </row>
@@ -10617,102 +10617,102 @@
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="C80" t="s">
         <v>591</v>
       </c>
       <c r="D80">
         <v>26</v>
       </c>
       <c r="E80" t="s">
         <v>144</v>
       </c>
       <c r="F80" t="s">
         <v>592</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="C81" t="s">
         <v>593</v>
       </c>
       <c r="D81">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E81" t="s">
         <v>97</v>
       </c>
       <c r="F81" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>80</v>
       </c>
       <c r="C82" t="s">
         <v>594</v>
       </c>
       <c r="D82">
         <v>24</v>
       </c>
       <c r="E82" t="s">
         <v>416</v>
       </c>
       <c r="F82" t="s">
         <v>576</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>80</v>
       </c>
       <c r="C83" t="s">
         <v>595</v>
       </c>
       <c r="D83">
         <v>25</v>
       </c>
       <c r="E83" t="s">
         <v>12</v>
       </c>
       <c r="F83" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="C84" t="s">
         <v>596</v>
       </c>
       <c r="D84">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E84" t="s">
         <v>12</v>
       </c>
       <c r="F84" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>83</v>
       </c>
       <c r="C85" t="s">
         <v>597</v>
       </c>
       <c r="D85">
         <v>25</v>
       </c>
       <c r="E85" t="s">
         <v>78</v>
       </c>
       <c r="F85" t="s">
         <v>558</v>
       </c>
     </row>
@@ -10882,111 +10882,111 @@
       </c>
       <c r="C7" t="s">
         <v>607</v>
       </c>
       <c r="D7">
         <v>25</v>
       </c>
       <c r="E7" t="s">
         <v>411</v>
       </c>
       <c r="F7" t="s">
         <v>449</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>35.0</v>
       </c>
       <c r="C8" t="s">
         <v>608</v>
       </c>
       <c r="D8">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E8" t="s">
         <v>40</v>
       </c>
       <c r="F8" t="s">
         <v>609</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>35.0</v>
       </c>
       <c r="C9" t="s">
         <v>610</v>
       </c>
       <c r="D9">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E9" t="s">
         <v>45</v>
       </c>
       <c r="F9" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>20.0</v>
       </c>
       <c r="C10" t="s">
         <v>612</v>
       </c>
       <c r="D10">
         <v>24</v>
       </c>
       <c r="E10" t="s">
         <v>38</v>
       </c>
       <c r="F10" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>20.0</v>
       </c>
       <c r="C11" t="s">
         <v>613</v>
       </c>
       <c r="D11">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E11" t="s">
         <v>15</v>
       </c>
       <c r="F11" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>20.0</v>
       </c>
       <c r="C12" t="s">
         <v>614</v>
       </c>
       <c r="D12">
         <v>25</v>
       </c>
       <c r="E12" t="s">
         <v>340</v>
       </c>
       <c r="F12" t="s">
@@ -11042,51 +11042,51 @@
       </c>
       <c r="C15" t="s">
         <v>619</v>
       </c>
       <c r="D15">
         <v>26</v>
       </c>
       <c r="E15" t="s">
         <v>21</v>
       </c>
       <c r="F15" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>20.0</v>
       </c>
       <c r="C16" t="s">
         <v>621</v>
       </c>
       <c r="D16">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E16" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>20.0</v>
       </c>
       <c r="C17" t="s">
         <v>622</v>
       </c>
       <c r="D17">
         <v>26</v>
       </c>
       <c r="E17" t="s">
         <v>230</v>
       </c>
       <c r="F17" t="s">
         <v>623</v>
       </c>
     </row>
@@ -11119,51 +11119,51 @@
       </c>
       <c r="C19" t="s">
         <v>625</v>
       </c>
       <c r="D19">
         <v>24</v>
       </c>
       <c r="E19" t="s">
         <v>35</v>
       </c>
       <c r="F19" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>10.0</v>
       </c>
       <c r="C20" t="s">
         <v>626</v>
       </c>
       <c r="D20">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E20" t="s">
         <v>21</v>
       </c>
       <c r="F20" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>10.0</v>
       </c>
       <c r="C21" t="s">
         <v>628</v>
       </c>
       <c r="D21">
         <v>26</v>
       </c>
       <c r="E21" t="s">
         <v>40</v>
       </c>
       <c r="F21" t="s">
@@ -11239,108 +11239,108 @@
       </c>
       <c r="C25" t="s">
         <v>633</v>
       </c>
       <c r="D25">
         <v>25</v>
       </c>
       <c r="E25" t="s">
         <v>340</v>
       </c>
       <c r="F25" t="s">
         <v>472</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>10.0</v>
       </c>
       <c r="C26" t="s">
         <v>634</v>
       </c>
       <c r="D26">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E26" t="s">
         <v>62</v>
       </c>
       <c r="F26" t="s">
         <v>635</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>10.0</v>
       </c>
       <c r="C27" t="s">
         <v>636</v>
       </c>
       <c r="D27">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E27" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>10.0</v>
       </c>
       <c r="C28" t="s">
         <v>637</v>
       </c>
       <c r="D28">
         <v>25</v>
       </c>
       <c r="E28" t="s">
         <v>35</v>
       </c>
       <c r="F28" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>10.0</v>
       </c>
       <c r="C29" t="s">
         <v>638</v>
       </c>
       <c r="D29">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E29" t="s">
         <v>38</v>
       </c>
       <c r="F29" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>10.0</v>
       </c>
       <c r="C30" t="s">
         <v>639</v>
       </c>
       <c r="D30">
         <v>25</v>
       </c>
       <c r="E30" t="s">
         <v>18</v>
       </c>
       <c r="F30" t="s">
@@ -11530,108 +11530,108 @@
       </c>
       <c r="B40">
         <v>5.0</v>
       </c>
       <c r="C40" t="s">
         <v>651</v>
       </c>
       <c r="D40">
         <v>25</v>
       </c>
       <c r="E40" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>5.0</v>
       </c>
       <c r="C41" t="s">
         <v>652</v>
       </c>
       <c r="D41">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E41" t="s">
         <v>97</v>
       </c>
       <c r="F41" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>5.0</v>
       </c>
       <c r="C42" t="s">
         <v>653</v>
       </c>
       <c r="D42">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E42" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>5.0</v>
       </c>
       <c r="C43" t="s">
         <v>654</v>
       </c>
       <c r="D43">
         <v>25</v>
       </c>
       <c r="E43" t="s">
         <v>18</v>
       </c>
       <c r="F43" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>5.0</v>
       </c>
       <c r="C44" t="s">
         <v>656</v>
       </c>
       <c r="D44">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E44" t="s">
         <v>40</v>
       </c>
       <c r="F44" t="s">
         <v>609</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>5.0</v>
       </c>
       <c r="C45" t="s">
         <v>657</v>
       </c>
       <c r="D45">
         <v>24</v>
       </c>
       <c r="E45" t="s">
         <v>230</v>
       </c>
       <c r="F45" t="s">
@@ -11827,51 +11827,51 @@
       </c>
       <c r="C55" t="s">
         <v>672</v>
       </c>
       <c r="D55">
         <v>24</v>
       </c>
       <c r="E55" t="s">
         <v>411</v>
       </c>
       <c r="F55" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>5.0</v>
       </c>
       <c r="C56" t="s">
         <v>673</v>
       </c>
       <c r="D56">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E56" t="s">
         <v>62</v>
       </c>
       <c r="F56" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>5.0</v>
       </c>
       <c r="C57" t="s">
         <v>674</v>
       </c>
       <c r="D57">
         <v>25</v>
       </c>
       <c r="E57" t="s">
         <v>193</v>
       </c>
       <c r="F57" t="s">
@@ -11907,51 +11907,51 @@
       </c>
       <c r="C59" t="s">
         <v>678</v>
       </c>
       <c r="D59">
         <v>24</v>
       </c>
       <c r="E59" t="s">
         <v>230</v>
       </c>
       <c r="F59" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>5.0</v>
       </c>
       <c r="C60" t="s">
         <v>679</v>
       </c>
       <c r="D60">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E60" t="s">
         <v>169</v>
       </c>
       <c r="F60" t="s">
         <v>440</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>5.0</v>
       </c>
       <c r="C61" t="s">
         <v>680</v>
       </c>
       <c r="D61">
         <v>25</v>
       </c>
       <c r="E61" t="s">
         <v>144</v>
       </c>
       <c r="F61" t="s">
@@ -12127,51 +12127,51 @@
       </c>
       <c r="C70" t="s">
         <v>693</v>
       </c>
       <c r="D70">
         <v>25</v>
       </c>
       <c r="E70" t="s">
         <v>53</v>
       </c>
       <c r="F70" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>2.5</v>
       </c>
       <c r="C71" t="s">
         <v>694</v>
       </c>
       <c r="D71">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E71" t="s">
         <v>87</v>
       </c>
       <c r="F71" t="s">
         <v>695</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>2.5</v>
       </c>
       <c r="C72" t="s">
         <v>696</v>
       </c>
       <c r="D72">
         <v>23</v>
       </c>
       <c r="E72" t="s">
         <v>176</v>
       </c>
       <c r="F72" t="s">
@@ -12204,102 +12204,102 @@
       </c>
       <c r="B74">
         <v>2.5</v>
       </c>
       <c r="C74" t="s">
         <v>699</v>
       </c>
       <c r="D74">
         <v>25</v>
       </c>
       <c r="E74" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>2.5</v>
       </c>
       <c r="C75" t="s">
         <v>700</v>
       </c>
       <c r="D75">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E75" t="s">
         <v>68</v>
       </c>
       <c r="F75" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="C76" t="s">
         <v>701</v>
       </c>
       <c r="D76">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E76" t="s">
         <v>78</v>
       </c>
       <c r="F76" t="s">
         <v>702</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>75</v>
       </c>
       <c r="C77" t="s">
         <v>703</v>
       </c>
       <c r="D77">
         <v>22</v>
       </c>
       <c r="E77" t="s">
         <v>208</v>
       </c>
       <c r="F77" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="C78" t="s">
         <v>704</v>
       </c>
       <c r="D78">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E78" t="s">
         <v>176</v>
       </c>
       <c r="F78" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="C79" t="s">
         <v>705</v>
       </c>
       <c r="D79">
         <v>25</v>
       </c>
       <c r="E79" t="s">
         <v>193</v>
       </c>
       <c r="F79" t="s">
         <v>706</v>
       </c>
     </row>
@@ -12340,51 +12340,51 @@
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="C82" t="s">
         <v>710</v>
       </c>
       <c r="D82">
         <v>25</v>
       </c>
       <c r="E82" t="s">
         <v>97</v>
       </c>
       <c r="F82" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="C83" t="s">
         <v>711</v>
       </c>
       <c r="D83">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E83" t="s">
         <v>411</v>
       </c>
       <c r="F83" t="s">
         <v>474</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="C84" t="s">
         <v>712</v>
       </c>
       <c r="D84">
         <v>25</v>
       </c>
       <c r="E84" t="s">
         <v>27</v>
       </c>
       <c r="F84" t="s">
         <v>713</v>
       </c>
     </row>
@@ -12425,102 +12425,102 @@
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="C87" t="s">
         <v>717</v>
       </c>
       <c r="D87">
         <v>24</v>
       </c>
       <c r="E87" t="s">
         <v>193</v>
       </c>
       <c r="F87" t="s">
         <v>675</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="C88" t="s">
         <v>718</v>
       </c>
       <c r="D88">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E88" t="s">
         <v>193</v>
       </c>
       <c r="F88" t="s">
         <v>719</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="C89" t="s">
         <v>720</v>
       </c>
       <c r="D89">
         <v>24</v>
       </c>
       <c r="E89" t="s">
         <v>68</v>
       </c>
       <c r="F89" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="C90" t="s">
         <v>721</v>
       </c>
       <c r="D90">
         <v>25</v>
       </c>
       <c r="E90" t="s">
         <v>53</v>
       </c>
       <c r="F90" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="C91" t="s">
         <v>723</v>
       </c>
       <c r="D91">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E91" t="s">
         <v>208</v>
       </c>
       <c r="F91" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="C92" t="s">
         <v>724</v>
       </c>
       <c r="D92">
         <v>24</v>
       </c>
       <c r="E92" t="s">
         <v>169</v>
       </c>
       <c r="F92" t="s">
         <v>479</v>
       </c>
     </row>
@@ -12749,51 +12749,51 @@
       </c>
       <c r="B6">
         <v>35.0</v>
       </c>
       <c r="C6" t="s">
         <v>738</v>
       </c>
       <c r="D6">
         <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>35.0</v>
       </c>
       <c r="C7" t="s">
         <v>739</v>
       </c>
       <c r="D7">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
         <v>740</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>35.0</v>
       </c>
       <c r="C8" t="s">
         <v>741</v>
       </c>
       <c r="D8">
         <v>24</v>
       </c>
       <c r="E8" t="s">
         <v>35</v>
       </c>
       <c r="F8" t="s">
@@ -12846,71 +12846,71 @@
       </c>
       <c r="C11" t="s">
         <v>745</v>
       </c>
       <c r="D11">
         <v>26</v>
       </c>
       <c r="E11" t="s">
         <v>40</v>
       </c>
       <c r="F11" t="s">
         <v>746</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>20.0</v>
       </c>
       <c r="C12" t="s">
         <v>747</v>
       </c>
       <c r="D12">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E12" t="s">
         <v>21</v>
       </c>
       <c r="F12" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>20.0</v>
       </c>
       <c r="C13" t="s">
         <v>748</v>
       </c>
       <c r="D13">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>20.0</v>
       </c>
       <c r="C14" t="s">
         <v>749</v>
       </c>
       <c r="D14">
         <v>25</v>
       </c>
       <c r="E14" t="s">
         <v>78</v>
       </c>
     </row>
@@ -13140,51 +13140,51 @@
       </c>
       <c r="C26" t="s">
         <v>766</v>
       </c>
       <c r="D26">
         <v>25</v>
       </c>
       <c r="E26" t="s">
         <v>35</v>
       </c>
       <c r="F26" t="s">
         <v>767</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>10.0</v>
       </c>
       <c r="C27" t="s">
         <v>768</v>
       </c>
       <c r="D27">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E27" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>10.0</v>
       </c>
       <c r="C28" t="s">
         <v>769</v>
       </c>
       <c r="D28">
         <v>26</v>
       </c>
       <c r="E28" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
@@ -13328,51 +13328,51 @@
       </c>
       <c r="C36" t="s">
         <v>778</v>
       </c>
       <c r="D36">
         <v>26</v>
       </c>
       <c r="E36" t="s">
         <v>78</v>
       </c>
       <c r="F36" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>5.0</v>
       </c>
       <c r="C37" t="s">
         <v>779</v>
       </c>
       <c r="D37">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E37" t="s">
         <v>18</v>
       </c>
       <c r="F37" t="s">
         <v>780</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>5.0</v>
       </c>
       <c r="C38" t="s">
         <v>781</v>
       </c>
       <c r="D38">
         <v>25</v>
       </c>
       <c r="E38" t="s">
         <v>27</v>
       </c>
       <c r="F38" t="s">
@@ -13408,51 +13408,51 @@
       </c>
       <c r="C40" t="s">
         <v>784</v>
       </c>
       <c r="D40">
         <v>25</v>
       </c>
       <c r="E40" t="s">
         <v>24</v>
       </c>
       <c r="F40" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>5.0</v>
       </c>
       <c r="C41" t="s">
         <v>785</v>
       </c>
       <c r="D41">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E41" t="s">
         <v>9</v>
       </c>
       <c r="F41" t="s">
         <v>786</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>5.0</v>
       </c>
       <c r="C42" t="s">
         <v>787</v>
       </c>
       <c r="D42">
         <v>25</v>
       </c>
       <c r="E42" t="s">
         <v>93</v>
       </c>
       <c r="F42" t="s">
@@ -13662,51 +13662,51 @@
       </c>
       <c r="C53" t="s">
         <v>802</v>
       </c>
       <c r="D53">
         <v>26</v>
       </c>
       <c r="E53" t="s">
         <v>62</v>
       </c>
       <c r="F53" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>5.0</v>
       </c>
       <c r="C54" t="s">
         <v>804</v>
       </c>
       <c r="D54">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E54" t="s">
         <v>78</v>
       </c>
       <c r="F54" t="s">
         <v>558</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>5.0</v>
       </c>
       <c r="C55" t="s">
         <v>805</v>
       </c>
       <c r="D55">
         <v>24</v>
       </c>
       <c r="E55" t="s">
         <v>62</v>
       </c>
       <c r="F55" t="s">
@@ -13739,51 +13739,51 @@
       </c>
       <c r="B57">
         <v>5.0</v>
       </c>
       <c r="C57" t="s">
         <v>807</v>
       </c>
       <c r="D57">
         <v>24</v>
       </c>
       <c r="E57" t="s">
         <v>97</v>
       </c>
       <c r="F57" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="C58" t="s">
         <v>808</v>
       </c>
       <c r="D58">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E58" t="s">
         <v>12</v>
       </c>
       <c r="F58" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="C59" t="s">
         <v>809</v>
       </c>
       <c r="D59">
         <v>26</v>
       </c>
       <c r="E59" t="s">
         <v>810</v>
       </c>
       <c r="F59" t="s">
         <v>811</v>
       </c>
     </row>
@@ -13875,51 +13875,51 @@
     <row r="65" spans="1:6">
       <c r="A65">
         <v>63</v>
       </c>
       <c r="C65" t="s">
         <v>818</v>
       </c>
       <c r="D65">
         <v>23</v>
       </c>
       <c r="E65" t="s">
         <v>93</v>
       </c>
       <c r="F65" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="C66" t="s">
         <v>819</v>
       </c>
       <c r="D66">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E66" t="s">
         <v>53</v>
       </c>
       <c r="F66" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="C67" t="s">
         <v>821</v>
       </c>
       <c r="D67">
         <v>26</v>
       </c>
       <c r="E67" t="s">
         <v>35</v>
       </c>
       <c r="F67" t="s">
         <v>36</v>
       </c>
     </row>
@@ -13994,51 +13994,51 @@
     <row r="72" spans="1:6">
       <c r="A72">
         <v>70</v>
       </c>
       <c r="C72" t="s">
         <v>826</v>
       </c>
       <c r="D72">
         <v>22</v>
       </c>
       <c r="E72" t="s">
         <v>266</v>
       </c>
       <c r="F72" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="C73" t="s">
         <v>827</v>
       </c>
       <c r="D73">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E73" t="s">
         <v>144</v>
       </c>
       <c r="F73" t="s">
         <v>828</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="C74" t="s">
         <v>829</v>
       </c>
       <c r="D74">
         <v>25</v>
       </c>
       <c r="E74" t="s">
         <v>144</v>
       </c>
       <c r="F74" t="s">
         <v>270</v>
       </c>
     </row>