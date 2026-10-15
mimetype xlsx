--- v1 (2026-08-30)
+++ v2 (2026-10-15)
@@ -2595,51 +2595,51 @@
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>31</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>38</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
@@ -2858,51 +2858,51 @@
     <row r="18" spans="1:6">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="C18" t="s">
         <v>42</v>
       </c>
       <c r="D18">
         <v>28</v>
       </c>
       <c r="E18" t="s">
         <v>31</v>
       </c>
       <c r="F18" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="C19" t="s">
         <v>43</v>
       </c>
       <c r="D19">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
       <c r="F19" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="C20" t="s">
         <v>45</v>
       </c>
       <c r="D20">
         <v>33</v>
       </c>
       <c r="E20" t="s">
         <v>46</v>
       </c>
       <c r="F20" t="s">
         <v>47</v>
       </c>
     </row>
@@ -3110,51 +3110,51 @@
     <row r="33" spans="1:6">
       <c r="A33">
         <v>31</v>
       </c>
       <c r="C33" t="s">
         <v>73</v>
       </c>
       <c r="D33">
         <v>29</v>
       </c>
       <c r="E33" t="s">
         <v>53</v>
       </c>
       <c r="F33" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="C34" t="s">
         <v>74</v>
       </c>
       <c r="D34">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E34" t="s">
         <v>67</v>
       </c>
       <c r="F34" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="C35" t="s">
         <v>76</v>
       </c>
       <c r="D35">
         <v>34</v>
       </c>
       <c r="E35" t="s">
         <v>31</v>
       </c>
       <c r="F35" t="s">
         <v>77</v>
       </c>
     </row>
@@ -3212,85 +3212,85 @@
     <row r="39" spans="1:6">
       <c r="A39">
         <v>37</v>
       </c>
       <c r="C39" t="s">
         <v>82</v>
       </c>
       <c r="D39">
         <v>25</v>
       </c>
       <c r="E39" t="s">
         <v>83</v>
       </c>
       <c r="F39" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="C40" t="s">
         <v>85</v>
       </c>
       <c r="D40">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E40" t="s">
         <v>21</v>
       </c>
       <c r="F40" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="C41" t="s">
         <v>87</v>
       </c>
       <c r="D41">
         <v>29</v>
       </c>
       <c r="E41" t="s">
         <v>70</v>
       </c>
       <c r="F41" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="C42" t="s">
         <v>88</v>
       </c>
       <c r="D42">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E42" t="s">
         <v>89</v>
       </c>
       <c r="F42" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="C43" t="s">
         <v>91</v>
       </c>
       <c r="D43">
         <v>23</v>
       </c>
       <c r="E43" t="s">
         <v>40</v>
       </c>
       <c r="F43" t="s">
         <v>92</v>
       </c>
     </row>
@@ -3328,51 +3328,51 @@
     <row r="46" spans="1:6">
       <c r="A46">
         <v>44</v>
       </c>
       <c r="C46" t="s">
         <v>96</v>
       </c>
       <c r="D46">
         <v>25</v>
       </c>
       <c r="E46" t="s">
         <v>46</v>
       </c>
       <c r="F46" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>45</v>
       </c>
       <c r="C47" t="s">
         <v>97</v>
       </c>
       <c r="D47">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E47" t="s">
         <v>67</v>
       </c>
       <c r="F47" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>46</v>
       </c>
       <c r="C48" t="s">
         <v>98</v>
       </c>
       <c r="D48">
         <v>29</v>
       </c>
       <c r="E48" t="s">
         <v>21</v>
       </c>
       <c r="F48" t="s">
         <v>99</v>
       </c>
     </row>
@@ -3481,51 +3481,51 @@
     <row r="55" spans="1:6">
       <c r="A55">
         <v>53</v>
       </c>
       <c r="C55" t="s">
         <v>110</v>
       </c>
       <c r="D55">
         <v>33</v>
       </c>
       <c r="E55" t="s">
         <v>111</v>
       </c>
       <c r="F55" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="C56" t="s">
         <v>113</v>
       </c>
       <c r="D56">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E56" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>55</v>
       </c>
       <c r="C57" t="s">
         <v>114</v>
       </c>
       <c r="D57">
         <v>25</v>
       </c>
       <c r="E57" t="s">
         <v>115</v>
       </c>
       <c r="F57" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>55</v>
@@ -4240,51 +4240,51 @@
         <v>129</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
         <v>130</v>
       </c>
       <c r="D6">
         <v>28</v>
       </c>
       <c r="E6" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
         <v>131</v>
       </c>
       <c r="D7">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E7" t="s">
         <v>67</v>
       </c>
       <c r="F7" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
         <v>133</v>
       </c>
       <c r="D8">
         <v>37</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
         <v>124</v>
       </c>
     </row>
@@ -4526,102 +4526,102 @@
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="C23" t="s">
         <v>157</v>
       </c>
       <c r="D23">
         <v>26</v>
       </c>
       <c r="E23" t="s">
         <v>21</v>
       </c>
       <c r="F23" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="C24" t="s">
         <v>159</v>
       </c>
       <c r="D24">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E24" t="s">
         <v>31</v>
       </c>
       <c r="F24" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="C25" t="s">
         <v>161</v>
       </c>
       <c r="D25">
         <v>27</v>
       </c>
       <c r="E25" t="s">
         <v>67</v>
       </c>
       <c r="F25" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="C26" t="s">
         <v>163</v>
       </c>
       <c r="D26">
         <v>28</v>
       </c>
       <c r="E26" t="s">
         <v>46</v>
       </c>
       <c r="F26" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="C27" t="s">
         <v>165</v>
       </c>
       <c r="D27">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E27" t="s">
         <v>25</v>
       </c>
       <c r="F27" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="C28" t="s">
         <v>167</v>
       </c>
       <c r="D28">
         <v>22</v>
       </c>
       <c r="E28" t="s">
         <v>46</v>
       </c>
       <c r="F28" t="s">
         <v>164</v>
       </c>
     </row>
@@ -4738,51 +4738,51 @@
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="C36" t="s">
         <v>178</v>
       </c>
       <c r="D36">
         <v>28</v>
       </c>
       <c r="E36" t="s">
         <v>46</v>
       </c>
       <c r="F36" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="C37" t="s">
         <v>180</v>
       </c>
       <c r="D37">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E37" t="s">
         <v>40</v>
       </c>
       <c r="F37" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="C38" t="s">
         <v>181</v>
       </c>
       <c r="D38">
         <v>29</v>
       </c>
       <c r="E38" t="s">
         <v>9</v>
       </c>
       <c r="F38" t="s">
         <v>137</v>
       </c>
     </row>
@@ -4840,65 +4840,65 @@
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="C42" t="s">
         <v>187</v>
       </c>
       <c r="D42">
         <v>30</v>
       </c>
       <c r="E42" t="s">
         <v>46</v>
       </c>
       <c r="F42" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="C43" t="s">
         <v>188</v>
       </c>
       <c r="D43">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E43" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="C44" t="s">
         <v>189</v>
       </c>
       <c r="D44">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E44" t="s">
         <v>108</v>
       </c>
       <c r="F44" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="C45" t="s">
         <v>191</v>
       </c>
       <c r="D45">
         <v>26</v>
       </c>
       <c r="E45" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
@@ -5120,68 +5120,68 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>212</v>
       </c>
       <c r="D2">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E2" t="s">
         <v>14</v>
       </c>
       <c r="F2" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="C3" t="s">
         <v>214</v>
       </c>
       <c r="D3">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E3" t="s">
         <v>40</v>
       </c>
       <c r="F3" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="C4" t="s">
         <v>216</v>
       </c>
       <c r="D4">
         <v>35</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>17</v>
       </c>
     </row>
@@ -5202,51 +5202,51 @@
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="C6" t="s">
         <v>218</v>
       </c>
       <c r="D6">
         <v>32</v>
       </c>
       <c r="E6" t="s">
         <v>31</v>
       </c>
       <c r="F6" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="C7" t="s">
         <v>219</v>
       </c>
       <c r="D7">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E7" t="s">
         <v>25</v>
       </c>
       <c r="F7" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="C8" t="s">
         <v>221</v>
       </c>
       <c r="D8">
         <v>40</v>
       </c>
       <c r="E8" t="s">
         <v>222</v>
       </c>
       <c r="F8" t="s">
         <v>223</v>
       </c>
     </row>
@@ -5270,68 +5270,68 @@
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="C10" t="s">
         <v>227</v>
       </c>
       <c r="D10">
         <v>31</v>
       </c>
       <c r="E10" t="s">
         <v>228</v>
       </c>
       <c r="F10" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="C11" t="s">
         <v>230</v>
       </c>
       <c r="D11">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E11" t="s">
         <v>12</v>
       </c>
       <c r="F11" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="C12" t="s">
         <v>232</v>
       </c>
       <c r="D12">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E12" t="s">
         <v>228</v>
       </c>
       <c r="F12" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>11</v>
       </c>
       <c r="C13" t="s">
         <v>234</v>
       </c>
       <c r="D13">
         <v>40</v>
       </c>
       <c r="E13" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>12</v>
@@ -5352,51 +5352,51 @@
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="C15" t="s">
         <v>236</v>
       </c>
       <c r="D15">
         <v>34</v>
       </c>
       <c r="E15" t="s">
         <v>228</v>
       </c>
       <c r="F15" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="C16" t="s">
         <v>238</v>
       </c>
       <c r="D16">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E16" t="s">
         <v>14</v>
       </c>
       <c r="F16" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="C17" t="s">
         <v>240</v>
       </c>
       <c r="D17">
         <v>40</v>
       </c>
       <c r="E17" t="s">
         <v>40</v>
       </c>
       <c r="F17" t="s">
         <v>241</v>
       </c>
     </row>
@@ -5553,133 +5553,133 @@
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="C27" t="s">
         <v>256</v>
       </c>
       <c r="D27">
         <v>27</v>
       </c>
       <c r="E27" t="s">
         <v>70</v>
       </c>
       <c r="F27" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="C28" t="s">
         <v>258</v>
       </c>
       <c r="D28">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E28" t="s">
         <v>67</v>
       </c>
       <c r="F28" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>27</v>
       </c>
       <c r="C29" t="s">
         <v>259</v>
       </c>
       <c r="D29">
         <v>28</v>
       </c>
       <c r="E29" t="s">
         <v>25</v>
       </c>
       <c r="F29" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>28</v>
       </c>
       <c r="C30" t="s">
         <v>261</v>
       </c>
       <c r="D30">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E30" t="s">
         <v>67</v>
       </c>
       <c r="F30" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="C31" t="s">
         <v>262</v>
       </c>
       <c r="D31">
         <v>21</v>
       </c>
       <c r="E31" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="C32" t="s">
         <v>263</v>
       </c>
       <c r="D32">
         <v>27</v>
       </c>
       <c r="E32" t="s">
         <v>67</v>
       </c>
       <c r="F32" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>31</v>
       </c>
       <c r="C33" t="s">
         <v>265</v>
       </c>
       <c r="D33">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E33" t="s">
         <v>108</v>
       </c>
       <c r="F33" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="C34" t="s">
         <v>267</v>
       </c>
       <c r="D34">
         <v>35</v>
       </c>
       <c r="E34" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
@@ -5952,51 +5952,51 @@
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49</v>
       </c>
       <c r="C51" t="s">
         <v>297</v>
       </c>
       <c r="D51">
         <v>36</v>
       </c>
       <c r="E51" t="s">
         <v>89</v>
       </c>
       <c r="F51" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>50</v>
       </c>
       <c r="C52" t="s">
         <v>299</v>
       </c>
       <c r="D52">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E52" t="s">
         <v>300</v>
       </c>
       <c r="F52" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>51</v>
       </c>
       <c r="C53" t="s">
         <v>302</v>
       </c>
       <c r="D53">
         <v>32</v>
       </c>
       <c r="E53" t="s">
         <v>31</v>
       </c>
       <c r="F53" t="s">
         <v>269</v>
       </c>
     </row>
@@ -6133,51 +6133,51 @@
     <row r="62" spans="1:6">
       <c r="A62">
         <v>60</v>
       </c>
       <c r="C62" t="s">
         <v>315</v>
       </c>
       <c r="D62">
         <v>28</v>
       </c>
       <c r="E62" t="s">
         <v>21</v>
       </c>
       <c r="F62" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>61</v>
       </c>
       <c r="C63" t="s">
         <v>317</v>
       </c>
       <c r="D63">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E63" t="s">
         <v>309</v>
       </c>
       <c r="F63" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>62</v>
       </c>
       <c r="C64" t="s">
         <v>318</v>
       </c>
       <c r="D64">
         <v>24</v>
       </c>
       <c r="E64" t="s">
         <v>89</v>
       </c>
       <c r="F64" t="s">
         <v>319</v>
       </c>
     </row>
@@ -6320,51 +6320,51 @@
     <row r="73" spans="1:6">
       <c r="A73">
         <v>71</v>
       </c>
       <c r="C73" t="s">
         <v>329</v>
       </c>
       <c r="D73">
         <v>29</v>
       </c>
       <c r="E73" t="s">
         <v>53</v>
       </c>
       <c r="F73" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>72</v>
       </c>
       <c r="C74" t="s">
         <v>331</v>
       </c>
       <c r="D74">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E74" t="s">
         <v>283</v>
       </c>
       <c r="F74" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>73</v>
       </c>
       <c r="C75" t="s">
         <v>333</v>
       </c>
       <c r="D75">
         <v>21</v>
       </c>
       <c r="E75" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>74</v>
@@ -6419,68 +6419,68 @@
     <row r="79" spans="1:6">
       <c r="A79">
         <v>77</v>
       </c>
       <c r="C79" t="s">
         <v>339</v>
       </c>
       <c r="D79">
         <v>28</v>
       </c>
       <c r="E79" t="s">
         <v>111</v>
       </c>
       <c r="F79" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>78</v>
       </c>
       <c r="C80" t="s">
         <v>341</v>
       </c>
       <c r="D80">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E80" t="s">
         <v>37</v>
       </c>
       <c r="F80" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>79</v>
       </c>
       <c r="C81" t="s">
         <v>342</v>
       </c>
       <c r="D81">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E81" t="s">
         <v>83</v>
       </c>
       <c r="F81" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>80</v>
       </c>
       <c r="C82" t="s">
         <v>344</v>
       </c>
       <c r="D82">
         <v>26</v>
       </c>
       <c r="E82" t="s">
         <v>111</v>
       </c>
       <c r="F82" t="s">
         <v>345</v>
       </c>
     </row>
@@ -6504,51 +6504,51 @@
     <row r="84" spans="1:6">
       <c r="A84">
         <v>82</v>
       </c>
       <c r="C84" t="s">
         <v>347</v>
       </c>
       <c r="D84">
         <v>22</v>
       </c>
       <c r="E84" t="s">
         <v>25</v>
       </c>
       <c r="F84" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>83</v>
       </c>
       <c r="C85" t="s">
         <v>348</v>
       </c>
       <c r="D85">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E85" t="s">
         <v>309</v>
       </c>
       <c r="F85" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>84</v>
       </c>
       <c r="C86" t="s">
         <v>349</v>
       </c>
       <c r="D86">
         <v>25</v>
       </c>
       <c r="E86" t="s">
         <v>7</v>
       </c>
       <c r="F86" t="s">
         <v>350</v>
       </c>
     </row>
@@ -6841,51 +6841,51 @@
         <v>369</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="C14" t="s">
         <v>370</v>
       </c>
       <c r="D14">
         <v>36</v>
       </c>
       <c r="E14" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="C15" t="s">
         <v>371</v>
       </c>
       <c r="D15">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E15" t="s">
         <v>37</v>
       </c>
       <c r="F15" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>372</v>
       </c>
       <c r="D16">
         <v>28</v>
       </c>
       <c r="E16" t="s">
         <v>14</v>
       </c>
       <c r="F16" t="s">
         <v>56</v>
       </c>
     </row>
@@ -7308,68 +7308,68 @@
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="C42" t="s">
         <v>408</v>
       </c>
       <c r="D42">
         <v>38</v>
       </c>
       <c r="E42" t="s">
         <v>28</v>
       </c>
       <c r="F42" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="C43" t="s">
         <v>409</v>
       </c>
       <c r="D43">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E43" t="s">
         <v>37</v>
       </c>
       <c r="F43" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="C44" t="s">
         <v>410</v>
       </c>
       <c r="D44">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E44" t="s">
         <v>9</v>
       </c>
       <c r="F44" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="C45" t="s">
         <v>412</v>
       </c>
       <c r="D45">
         <v>26</v>
       </c>
       <c r="E45" t="s">
         <v>309</v>
       </c>
       <c r="F45" t="s">
         <v>413</v>
       </c>
     </row>
@@ -7529,51 +7529,51 @@
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="C55" t="s">
         <v>426</v>
       </c>
       <c r="D55">
         <v>28</v>
       </c>
       <c r="E55" t="s">
         <v>379</v>
       </c>
       <c r="F55" t="s">
         <v>427</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="C56" t="s">
         <v>428</v>
       </c>
       <c r="D56">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E56" t="s">
         <v>31</v>
       </c>
       <c r="F56" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="C57" t="s">
         <v>430</v>
       </c>
       <c r="D57">
         <v>26</v>
       </c>
       <c r="E57" t="s">
         <v>37</v>
       </c>
       <c r="F57" t="s">
         <v>431</v>
       </c>
     </row>
@@ -7991,51 +7991,51 @@
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="C9" t="s">
         <v>467</v>
       </c>
       <c r="D9">
         <v>29</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="C10" t="s">
         <v>468</v>
       </c>
       <c r="D10">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E10" t="s">
         <v>108</v>
       </c>
       <c r="F10" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="C11" t="s">
         <v>469</v>
       </c>
       <c r="D11">
         <v>35</v>
       </c>
       <c r="E11" t="s">
         <v>104</v>
       </c>
       <c r="F11" t="s">
         <v>105</v>
       </c>
     </row>
@@ -8093,68 +8093,68 @@
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="C15" t="s">
         <v>474</v>
       </c>
       <c r="D15">
         <v>31</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
       <c r="F15" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>475</v>
       </c>
       <c r="D16">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E16" t="s">
         <v>31</v>
       </c>
       <c r="F16" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="C17" t="s">
         <v>477</v>
       </c>
       <c r="D17">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E17" t="s">
         <v>225</v>
       </c>
       <c r="F17" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="C18" t="s">
         <v>478</v>
       </c>
       <c r="D18">
         <v>31</v>
       </c>
       <c r="E18" t="s">
         <v>46</v>
       </c>
       <c r="F18" t="s">
         <v>479</v>
       </c>
     </row>
@@ -8226,51 +8226,51 @@
         <v>486</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="C23" t="s">
         <v>487</v>
       </c>
       <c r="D23">
         <v>41</v>
       </c>
       <c r="E23" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="C24" t="s">
         <v>488</v>
       </c>
       <c r="D24">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E24" t="s">
         <v>25</v>
       </c>
       <c r="F24" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="C25" t="s">
         <v>489</v>
       </c>
       <c r="D25">
         <v>33</v>
       </c>
       <c r="E25" t="s">
         <v>12</v>
       </c>
       <c r="F25" t="s">
         <v>17</v>
       </c>
     </row>
@@ -8325,51 +8325,51 @@
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="C29" t="s">
         <v>495</v>
       </c>
       <c r="D29">
         <v>26</v>
       </c>
       <c r="E29" t="s">
         <v>25</v>
       </c>
       <c r="F29" t="s">
         <v>496</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="C30" t="s">
         <v>497</v>
       </c>
       <c r="D30">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E30" t="s">
         <v>115</v>
       </c>
       <c r="F30" t="s">
         <v>498</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="C31" t="s">
         <v>499</v>
       </c>
       <c r="D31">
         <v>39</v>
       </c>
       <c r="E31" t="s">
         <v>70</v>
       </c>
       <c r="F31" t="s">
         <v>257</v>
       </c>
     </row>
@@ -8580,51 +8580,51 @@
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="C44" t="s">
         <v>515</v>
       </c>
       <c r="D44">
         <v>29</v>
       </c>
       <c r="E44" t="s">
         <v>14</v>
       </c>
       <c r="F44" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="C45" t="s">
         <v>517</v>
       </c>
       <c r="D45">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E45" t="s">
         <v>89</v>
       </c>
       <c r="F45" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="C46" t="s">
         <v>519</v>
       </c>
       <c r="D46">
         <v>33</v>
       </c>
       <c r="E46" t="s">
         <v>40</v>
       </c>
       <c r="F46" t="s">
         <v>520</v>
       </c>
     </row>
@@ -8764,82 +8764,82 @@
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="C55" t="s">
         <v>534</v>
       </c>
       <c r="D55">
         <v>28</v>
       </c>
       <c r="E55" t="s">
         <v>535</v>
       </c>
       <c r="F55" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="C56" t="s">
         <v>537</v>
       </c>
       <c r="D56">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E56" t="s">
         <v>538</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="C57" t="s">
         <v>539</v>
       </c>
       <c r="D57">
         <v>29</v>
       </c>
       <c r="E57" t="s">
         <v>379</v>
       </c>
       <c r="F57" t="s">
         <v>457</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="C58" t="s">
         <v>540</v>
       </c>
       <c r="D58">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E58" t="s">
         <v>31</v>
       </c>
       <c r="F58" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="C59" t="s">
         <v>541</v>
       </c>
       <c r="D59">
         <v>37</v>
       </c>
       <c r="E59" t="s">
         <v>155</v>
       </c>
       <c r="F59" t="s">
         <v>213</v>
       </c>
     </row>
@@ -8897,51 +8897,51 @@
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="C63" t="s">
         <v>546</v>
       </c>
       <c r="D63">
         <v>29</v>
       </c>
       <c r="E63" t="s">
         <v>9</v>
       </c>
       <c r="F63" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="C64" t="s">
         <v>547</v>
       </c>
       <c r="D64">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E64" t="s">
         <v>70</v>
       </c>
       <c r="F64" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="C65" t="s">
         <v>548</v>
       </c>
       <c r="D65">
         <v>27</v>
       </c>
       <c r="E65" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
@@ -9669,51 +9669,51 @@
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="C5" t="s">
         <v>603</v>
       </c>
       <c r="D5">
         <v>31</v>
       </c>
       <c r="E5" t="s">
         <v>14</v>
       </c>
       <c r="F5" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
         <v>605</v>
       </c>
       <c r="D6">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E6" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
         <v>606</v>
       </c>
       <c r="D7">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>14</v>
       </c>
       <c r="F7" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
@@ -9768,51 +9768,51 @@
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="C11" t="s">
         <v>611</v>
       </c>
       <c r="D11">
         <v>30</v>
       </c>
       <c r="E11" t="s">
         <v>538</v>
       </c>
       <c r="F11" t="s">
         <v>612</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="C12" t="s">
         <v>613</v>
       </c>
       <c r="D12">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E12" t="s">
         <v>28</v>
       </c>
       <c r="F12" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="C13" t="s">
         <v>615</v>
       </c>
       <c r="D13">
         <v>29</v>
       </c>
       <c r="E13" t="s">
         <v>14</v>
       </c>
       <c r="F13" t="s">
         <v>616</v>
       </c>
     </row>
@@ -9833,51 +9833,51 @@
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="C15" t="s">
         <v>618</v>
       </c>
       <c r="D15">
         <v>32</v>
       </c>
       <c r="E15" t="s">
         <v>12</v>
       </c>
       <c r="F15" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>619</v>
       </c>
       <c r="D16">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E16" t="s">
         <v>535</v>
       </c>
       <c r="F16" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="C17" t="s">
         <v>621</v>
       </c>
       <c r="D17">
         <v>35</v>
       </c>
       <c r="E17" t="s">
         <v>53</v>
       </c>
       <c r="F17" t="s">
         <v>622</v>
       </c>
     </row>
@@ -9901,102 +9901,102 @@
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="C19" t="s">
         <v>624</v>
       </c>
       <c r="D19">
         <v>25</v>
       </c>
       <c r="E19" t="s">
         <v>25</v>
       </c>
       <c r="F19" t="s">
         <v>496</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="C20" t="s">
         <v>625</v>
       </c>
       <c r="D20">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
       <c r="F20" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="C21" t="s">
         <v>626</v>
       </c>
       <c r="D21">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E21" t="s">
         <v>25</v>
       </c>
       <c r="F21" t="s">
         <v>496</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="C22" t="s">
         <v>627</v>
       </c>
       <c r="D22">
         <v>23</v>
       </c>
       <c r="E22" t="s">
         <v>28</v>
       </c>
       <c r="F22" t="s">
         <v>628</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="C23" t="s">
         <v>629</v>
       </c>
       <c r="D23">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E23" t="s">
         <v>12</v>
       </c>
       <c r="F23" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="C24" t="s">
         <v>630</v>
       </c>
       <c r="D24">
         <v>25</v>
       </c>
       <c r="E24" t="s">
         <v>535</v>
       </c>
       <c r="F24" t="s">
         <v>620</v>
       </c>
     </row>
@@ -10334,51 +10334,51 @@
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="C45" t="s">
         <v>655</v>
       </c>
       <c r="D45">
         <v>25</v>
       </c>
       <c r="E45" t="s">
         <v>67</v>
       </c>
       <c r="F45" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="C46" t="s">
         <v>656</v>
       </c>
       <c r="D46">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E46" t="s">
         <v>37</v>
       </c>
       <c r="F46" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="C47" t="s">
         <v>658</v>
       </c>
       <c r="D47">
         <v>27</v>
       </c>
       <c r="E47" t="s">
         <v>9</v>
       </c>
       <c r="F47" t="s">
         <v>659</v>
       </c>
     </row>
@@ -10552,51 +10552,51 @@
         <v>202</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="C58" t="s">
         <v>673</v>
       </c>
       <c r="D58">
         <v>36</v>
       </c>
       <c r="E58" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="C59" t="s">
         <v>674</v>
       </c>
       <c r="D59">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E59" t="s">
         <v>37</v>
       </c>
       <c r="F59" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="C60" t="s">
         <v>675</v>
       </c>
       <c r="D60">
         <v>37</v>
       </c>
       <c r="E60" t="s">
         <v>89</v>
       </c>
       <c r="F60" t="s">
         <v>676</v>
       </c>
     </row>