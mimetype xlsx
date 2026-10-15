--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -2875,51 +2875,51 @@
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7">
         <v>25</v>
       </c>
       <c r="E7" t="s">
         <v>21</v>
       </c>
       <c r="F7" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E8" t="s">
         <v>24</v>
       </c>
       <c r="F8" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="C9" t="s">
         <v>26</v>
       </c>
       <c r="D9">
         <v>26</v>
       </c>
       <c r="E9" t="s">
         <v>27</v>
       </c>
       <c r="F9" t="s">
         <v>28</v>
       </c>
     </row>
@@ -3022,51 +3022,51 @@
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>39</v>
       </c>
       <c r="D16">
         <v>32</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="C17" t="s">
         <v>41</v>
       </c>
       <c r="D17">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E17" t="s">
         <v>24</v>
       </c>
       <c r="F17" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="C18" t="s">
         <v>42</v>
       </c>
       <c r="D18">
         <v>36</v>
       </c>
       <c r="E18" t="s">
         <v>43</v>
       </c>
       <c r="F18" t="s">
         <v>44</v>
       </c>
     </row>
@@ -3169,119 +3169,119 @@
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="C25" t="s">
         <v>56</v>
       </c>
       <c r="D25">
         <v>34</v>
       </c>
       <c r="E25" t="s">
         <v>43</v>
       </c>
       <c r="F25" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="C26" t="s">
         <v>58</v>
       </c>
       <c r="D26">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E26" t="s">
         <v>43</v>
       </c>
       <c r="F26" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="C27" t="s">
         <v>59</v>
       </c>
       <c r="D27">
         <v>23</v>
       </c>
       <c r="E27" t="s">
         <v>60</v>
       </c>
       <c r="F27" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="C28" t="s">
         <v>62</v>
       </c>
       <c r="D28">
         <v>21</v>
       </c>
       <c r="E28" t="s">
         <v>63</v>
       </c>
       <c r="F28" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="C29" t="s">
         <v>65</v>
       </c>
       <c r="D29">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E29" t="s">
         <v>51</v>
       </c>
       <c r="F29" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="C30" t="s">
         <v>67</v>
       </c>
       <c r="D30">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E30" t="s">
         <v>68</v>
       </c>
       <c r="F30" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="C31" t="s">
         <v>70</v>
       </c>
       <c r="D31">
         <v>21</v>
       </c>
       <c r="E31" t="s">
         <v>46</v>
       </c>
       <c r="F31" t="s">
         <v>71</v>
       </c>
     </row>
@@ -3429,51 +3429,51 @@
         <v>86</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="C41" t="s">
         <v>87</v>
       </c>
       <c r="D41">
         <v>22</v>
       </c>
       <c r="E41" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="C42" t="s">
         <v>88</v>
       </c>
       <c r="D42">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E42" t="s">
         <v>24</v>
       </c>
       <c r="F42" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="C43" t="s">
         <v>89</v>
       </c>
       <c r="D43">
         <v>25</v>
       </c>
       <c r="E43" t="s">
         <v>46</v>
       </c>
       <c r="F43" t="s">
         <v>71</v>
       </c>
     </row>
@@ -3514,51 +3514,51 @@
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="C46" t="s">
         <v>93</v>
       </c>
       <c r="D46">
         <v>26</v>
       </c>
       <c r="E46" t="s">
         <v>24</v>
       </c>
       <c r="F46" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="C47" t="s">
         <v>94</v>
       </c>
       <c r="D47">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E47" t="s">
         <v>51</v>
       </c>
       <c r="F47" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="C48" t="s">
         <v>96</v>
       </c>
       <c r="D48">
         <v>26</v>
       </c>
       <c r="E48" t="s">
         <v>97</v>
       </c>
       <c r="F48" t="s">
         <v>98</v>
       </c>
     </row>
@@ -3681,51 +3681,51 @@
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="C56" t="s">
         <v>114</v>
       </c>
       <c r="D56">
         <v>23</v>
       </c>
       <c r="E56" t="s">
         <v>68</v>
       </c>
       <c r="F56" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="C57" t="s">
         <v>115</v>
       </c>
       <c r="D57">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E57" t="s">
         <v>68</v>
       </c>
       <c r="F57" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="C58" t="s">
         <v>116</v>
       </c>
       <c r="D58">
         <v>19</v>
       </c>
       <c r="E58" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
@@ -3763,68 +3763,68 @@
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="C61" t="s">
         <v>124</v>
       </c>
       <c r="D61">
         <v>23</v>
       </c>
       <c r="E61" t="s">
         <v>35</v>
       </c>
       <c r="F61" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="C62" t="s">
         <v>126</v>
       </c>
       <c r="D62">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E62" t="s">
         <v>35</v>
       </c>
       <c r="F62" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="C63" t="s">
         <v>128</v>
       </c>
       <c r="D63">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E63" t="s">
         <v>63</v>
       </c>
       <c r="F63" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="C64" t="s">
         <v>130</v>
       </c>
       <c r="D64">
         <v>20</v>
       </c>
       <c r="E64" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
@@ -4403,119 +4403,119 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
         <v>135</v>
       </c>
       <c r="D2">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>137</v>
       </c>
       <c r="D3">
         <v>36</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
         <v>139</v>
       </c>
       <c r="D4">
         <v>29</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="C5" t="s">
         <v>141</v>
       </c>
       <c r="D5">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E5" t="s">
         <v>51</v>
       </c>
       <c r="F5" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
         <v>143</v>
       </c>
       <c r="D6">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E6" t="s">
         <v>24</v>
       </c>
       <c r="F6" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
         <v>145</v>
       </c>
       <c r="D7">
         <v>25</v>
       </c>
       <c r="E7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
@@ -4782,51 +4782,51 @@
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="C24" t="s">
         <v>171</v>
       </c>
       <c r="D24">
         <v>19</v>
       </c>
       <c r="E24" t="s">
         <v>84</v>
       </c>
       <c r="F24" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="C25" t="s">
         <v>173</v>
       </c>
       <c r="D25">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E25" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="C26" t="s">
         <v>174</v>
       </c>
       <c r="D26">
         <v>24</v>
       </c>
       <c r="E26" t="s">
         <v>43</v>
       </c>
       <c r="F26" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
@@ -4878,51 +4878,51 @@
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="C30" t="s">
         <v>180</v>
       </c>
       <c r="D30">
         <v>31</v>
       </c>
       <c r="E30" t="s">
         <v>35</v>
       </c>
       <c r="F30" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="C31" t="s">
         <v>182</v>
       </c>
       <c r="D31">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E31" t="s">
         <v>51</v>
       </c>
       <c r="F31" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="C32" t="s">
         <v>183</v>
       </c>
       <c r="D32">
         <v>19</v>
       </c>
       <c r="E32" t="s">
         <v>184</v>
       </c>
       <c r="F32" t="s">
         <v>185</v>
       </c>
     </row>
@@ -4960,51 +4960,51 @@
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="C35" t="s">
         <v>189</v>
       </c>
       <c r="D35">
         <v>32</v>
       </c>
       <c r="E35" t="s">
         <v>21</v>
       </c>
       <c r="F35" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="C36" t="s">
         <v>190</v>
       </c>
       <c r="D36">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E36" t="s">
         <v>43</v>
       </c>
       <c r="F36" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="C37" t="s">
         <v>192</v>
       </c>
       <c r="D37">
         <v>24</v>
       </c>
       <c r="E37" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
@@ -5220,68 +5220,68 @@
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="C51" t="s">
         <v>215</v>
       </c>
       <c r="D51">
         <v>28</v>
       </c>
       <c r="E51" t="s">
         <v>35</v>
       </c>
       <c r="F51" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="C52" t="s">
         <v>216</v>
       </c>
       <c r="D52">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E52" t="s">
         <v>184</v>
       </c>
       <c r="F52" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="C53" t="s">
         <v>217</v>
       </c>
       <c r="D53">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E53" t="s">
         <v>68</v>
       </c>
       <c r="F53" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="C54" t="s">
         <v>219</v>
       </c>
       <c r="D54">
         <v>38</v>
       </c>
       <c r="E54" t="s">
         <v>21</v>
       </c>
       <c r="F54" t="s">
         <v>220</v>
       </c>
     </row>
@@ -5353,85 +5353,85 @@
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="C59" t="s">
         <v>226</v>
       </c>
       <c r="D59">
         <v>21</v>
       </c>
       <c r="E59" t="s">
         <v>27</v>
       </c>
       <c r="F59" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="C60" t="s">
         <v>228</v>
       </c>
       <c r="D60">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E60" t="s">
         <v>63</v>
       </c>
       <c r="F60" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="C61" t="s">
         <v>229</v>
       </c>
       <c r="D61">
         <v>36</v>
       </c>
       <c r="E61" t="s">
         <v>27</v>
       </c>
       <c r="F61" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="C62" t="s">
         <v>230</v>
       </c>
       <c r="D62">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E62" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="C63" t="s">
         <v>231</v>
       </c>
       <c r="D63">
         <v>26</v>
       </c>
       <c r="E63" t="s">
         <v>10</v>
       </c>
       <c r="F63" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
@@ -5483,51 +5483,51 @@
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="C67" t="s">
         <v>237</v>
       </c>
       <c r="D67">
         <v>27</v>
       </c>
       <c r="E67" t="s">
         <v>80</v>
       </c>
       <c r="F67" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="C68" t="s">
         <v>239</v>
       </c>
       <c r="D68">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E68" t="s">
         <v>122</v>
       </c>
       <c r="F68" t="s">
         <v>240</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
@@ -5658,51 +5658,51 @@
     <row r="8" spans="1:6">
       <c r="A8">
         <v>2</v>
       </c>
       <c r="C8" t="s">
         <v>251</v>
       </c>
       <c r="D8">
         <v>21</v>
       </c>
       <c r="E8" t="s">
         <v>16</v>
       </c>
       <c r="F8" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>3</v>
       </c>
       <c r="C9" t="s">
         <v>253</v>
       </c>
       <c r="D9">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E9" t="s">
         <v>13</v>
       </c>
       <c r="F9" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="C10" t="s">
         <v>254</v>
       </c>
       <c r="D10">
         <v>33</v>
       </c>
       <c r="E10" t="s">
         <v>16</v>
       </c>
       <c r="F10" t="s">
         <v>17</v>
       </c>
     </row>
@@ -5825,102 +5825,102 @@
     <row r="18" spans="1:6">
       <c r="A18">
         <v>12</v>
       </c>
       <c r="C18" t="s">
         <v>269</v>
       </c>
       <c r="D18">
         <v>34</v>
       </c>
       <c r="E18" t="s">
         <v>63</v>
       </c>
       <c r="F18" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>13</v>
       </c>
       <c r="C19" t="s">
         <v>271</v>
       </c>
       <c r="D19">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
       <c r="F19" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>14</v>
       </c>
       <c r="C20" t="s">
         <v>273</v>
       </c>
       <c r="D20">
         <v>27</v>
       </c>
       <c r="E20" t="s">
         <v>13</v>
       </c>
       <c r="F20" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>15</v>
       </c>
       <c r="C21" t="s">
         <v>274</v>
       </c>
       <c r="D21">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E21" t="s">
         <v>43</v>
       </c>
       <c r="F21" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>16</v>
       </c>
       <c r="C22" t="s">
         <v>275</v>
       </c>
       <c r="D22">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E22" t="s">
         <v>63</v>
       </c>
       <c r="F22" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>17</v>
       </c>
       <c r="C23" t="s">
         <v>277</v>
       </c>
       <c r="D23">
         <v>31</v>
       </c>
       <c r="E23" t="s">
         <v>259</v>
       </c>
       <c r="F23" t="s">
         <v>260</v>
       </c>
     </row>
@@ -6139,51 +6139,51 @@
     <row r="37" spans="1:6">
       <c r="A37">
         <v>31</v>
       </c>
       <c r="C37" t="s">
         <v>298</v>
       </c>
       <c r="D37">
         <v>33</v>
       </c>
       <c r="E37" t="s">
         <v>122</v>
       </c>
       <c r="F37" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>32</v>
       </c>
       <c r="C38" t="s">
         <v>300</v>
       </c>
       <c r="D38">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E38" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>33</v>
       </c>
       <c r="C39" t="s">
         <v>301</v>
       </c>
       <c r="D39">
         <v>27</v>
       </c>
       <c r="E39" t="s">
         <v>43</v>
       </c>
       <c r="F39" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>34</v>
@@ -6527,85 +6527,85 @@
     <row r="60" spans="1:6">
       <c r="A60">
         <v>54</v>
       </c>
       <c r="C60" t="s">
         <v>339</v>
       </c>
       <c r="D60">
         <v>42</v>
       </c>
       <c r="E60" t="s">
         <v>51</v>
       </c>
       <c r="F60" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>55</v>
       </c>
       <c r="C61" t="s">
         <v>340</v>
       </c>
       <c r="D61">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E61" t="s">
         <v>63</v>
       </c>
       <c r="F61" t="s">
         <v>341</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>56</v>
       </c>
       <c r="C62" t="s">
         <v>342</v>
       </c>
       <c r="D62">
         <v>27</v>
       </c>
       <c r="E62" t="s">
         <v>337</v>
       </c>
       <c r="F62" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>57</v>
       </c>
       <c r="C63" t="s">
         <v>344</v>
       </c>
       <c r="D63">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E63" t="s">
         <v>80</v>
       </c>
       <c r="F63" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>58</v>
       </c>
       <c r="C64" t="s">
         <v>345</v>
       </c>
       <c r="D64">
         <v>29</v>
       </c>
       <c r="E64" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>59</v>
@@ -6855,51 +6855,51 @@
         <v>371</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>74</v>
       </c>
       <c r="C80" t="s">
         <v>372</v>
       </c>
       <c r="D80">
         <v>25</v>
       </c>
       <c r="E80" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>75</v>
       </c>
       <c r="C81" t="s">
         <v>373</v>
       </c>
       <c r="D81">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E81" t="s">
         <v>111</v>
       </c>
       <c r="F81" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>76</v>
       </c>
       <c r="C82" t="s">
         <v>374</v>
       </c>
       <c r="D82">
         <v>20</v>
       </c>
       <c r="E82" t="s">
         <v>111</v>
       </c>
       <c r="F82" t="s">
         <v>319</v>
       </c>
     </row>
@@ -6923,51 +6923,51 @@
     <row r="84" spans="1:6">
       <c r="A84">
         <v>77</v>
       </c>
       <c r="C84" t="s">
         <v>376</v>
       </c>
       <c r="D84">
         <v>18</v>
       </c>
       <c r="E84" t="s">
         <v>377</v>
       </c>
       <c r="F84" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>79</v>
       </c>
       <c r="C85" t="s">
         <v>379</v>
       </c>
       <c r="D85">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E85" t="s">
         <v>51</v>
       </c>
       <c r="F85" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>80</v>
       </c>
       <c r="C86" t="s">
         <v>381</v>
       </c>
       <c r="D86">
         <v>39</v>
       </c>
       <c r="E86" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>81</v>
@@ -7056,51 +7056,51 @@
     <row r="92" spans="1:6">
       <c r="A92">
         <v>86</v>
       </c>
       <c r="C92" t="s">
         <v>392</v>
       </c>
       <c r="D92">
         <v>24</v>
       </c>
       <c r="E92" t="s">
         <v>337</v>
       </c>
       <c r="F92" t="s">
         <v>393</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>87</v>
       </c>
       <c r="C93" t="s">
         <v>394</v>
       </c>
       <c r="D93">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E93" t="s">
         <v>60</v>
       </c>
       <c r="F93" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>88</v>
       </c>
       <c r="C94" t="s">
         <v>396</v>
       </c>
       <c r="D94">
         <v>50</v>
       </c>
       <c r="E94" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>89</v>
@@ -7152,51 +7152,51 @@
     <row r="98" spans="1:6">
       <c r="A98">
         <v>92</v>
       </c>
       <c r="C98" t="s">
         <v>402</v>
       </c>
       <c r="D98">
         <v>18</v>
       </c>
       <c r="E98" t="s">
         <v>377</v>
       </c>
       <c r="F98" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>92</v>
       </c>
       <c r="C99" t="s">
         <v>403</v>
       </c>
       <c r="D99">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E99" t="s">
         <v>349</v>
       </c>
       <c r="F99" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>94</v>
       </c>
       <c r="C100" t="s">
         <v>405</v>
       </c>
       <c r="D100">
         <v>35</v>
       </c>
       <c r="E100" t="s">
         <v>103</v>
       </c>
       <c r="F100" t="s">
         <v>406</v>
       </c>
     </row>
@@ -7282,51 +7282,51 @@
     <row r="106" spans="1:6">
       <c r="A106">
         <v>100</v>
       </c>
       <c r="C106" t="s">
         <v>412</v>
       </c>
       <c r="D106">
         <v>24</v>
       </c>
       <c r="E106" t="s">
         <v>209</v>
       </c>
       <c r="F106" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>101</v>
       </c>
       <c r="C107" t="s">
         <v>413</v>
       </c>
       <c r="D107">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E107" t="s">
         <v>247</v>
       </c>
       <c r="F107" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>102</v>
       </c>
       <c r="C108" t="s">
         <v>415</v>
       </c>
       <c r="D108">
         <v>29</v>
       </c>
       <c r="E108" t="s">
         <v>24</v>
       </c>
       <c r="F108" t="s">
         <v>321</v>
       </c>
     </row>
@@ -7429,51 +7429,51 @@
     <row r="115" spans="1:6">
       <c r="A115">
         <v>109</v>
       </c>
       <c r="C115" t="s">
         <v>424</v>
       </c>
       <c r="D115">
         <v>22</v>
       </c>
       <c r="E115" t="s">
         <v>377</v>
       </c>
       <c r="F115" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>110</v>
       </c>
       <c r="C116" t="s">
         <v>426</v>
       </c>
       <c r="D116">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E116" t="s">
         <v>74</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
@@ -7684,51 +7684,51 @@
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="C12" t="s">
         <v>440</v>
       </c>
       <c r="D12">
         <v>29</v>
       </c>
       <c r="E12" t="s">
         <v>27</v>
       </c>
       <c r="F12" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="C13" t="s">
         <v>441</v>
       </c>
       <c r="D13">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E13" t="s">
         <v>16</v>
       </c>
       <c r="F13" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="C14" t="s">
         <v>443</v>
       </c>
       <c r="D14">
         <v>35</v>
       </c>
       <c r="E14" t="s">
         <v>27</v>
       </c>
       <c r="F14" t="s">
         <v>86</v>
       </c>
     </row>
@@ -7995,51 +7995,51 @@
         <v>185</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="C31" t="s">
         <v>462</v>
       </c>
       <c r="D31">
         <v>21</v>
       </c>
       <c r="E31" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="C32" t="s">
         <v>463</v>
       </c>
       <c r="D32">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E32" t="s">
         <v>13</v>
       </c>
       <c r="F32" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="C33" t="s">
         <v>464</v>
       </c>
       <c r="D33">
         <v>24</v>
       </c>
       <c r="E33" t="s">
         <v>21</v>
       </c>
       <c r="F33" t="s">
         <v>31</v>
       </c>
     </row>
@@ -8111,51 +8111,51 @@
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="C38" t="s">
         <v>469</v>
       </c>
       <c r="D38">
         <v>17</v>
       </c>
       <c r="E38" t="s">
         <v>27</v>
       </c>
       <c r="F38" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="C39" t="s">
         <v>471</v>
       </c>
       <c r="D39">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E39" t="s">
         <v>184</v>
       </c>
       <c r="F39" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="C40" t="s">
         <v>472</v>
       </c>
       <c r="D40">
         <v>22</v>
       </c>
       <c r="E40" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
@@ -8292,51 +8292,51 @@
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="C49" t="s">
         <v>484</v>
       </c>
       <c r="D49">
         <v>21</v>
       </c>
       <c r="E49" t="s">
         <v>51</v>
       </c>
       <c r="F49" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="C50" t="s">
         <v>485</v>
       </c>
       <c r="D50">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E50" t="s">
         <v>117</v>
       </c>
       <c r="F50" t="s">
         <v>486</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="C51" t="s">
         <v>487</v>
       </c>
       <c r="D51">
         <v>24</v>
       </c>
       <c r="E51" t="s">
         <v>7</v>
       </c>
       <c r="F51" t="s">
         <v>136</v>
       </c>
     </row>
@@ -8374,51 +8374,51 @@
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="C54" t="s">
         <v>490</v>
       </c>
       <c r="D54">
         <v>21</v>
       </c>
       <c r="E54" t="s">
         <v>84</v>
       </c>
       <c r="F54" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="C55" t="s">
         <v>492</v>
       </c>
       <c r="D55">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E55" t="s">
         <v>35</v>
       </c>
       <c r="F55" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="C56" t="s">
         <v>493</v>
       </c>
       <c r="D56">
         <v>25</v>
       </c>
       <c r="E56" t="s">
         <v>333</v>
       </c>
       <c r="F56" t="s">
         <v>494</v>
       </c>
     </row>
@@ -8530,51 +8530,51 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
         <v>501</v>
       </c>
       <c r="D2">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E2" t="s">
         <v>35</v>
       </c>
       <c r="F2" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>502</v>
       </c>
       <c r="D3">
         <v>31</v>
       </c>
       <c r="E3" t="s">
         <v>264</v>
       </c>
       <c r="F3" t="s">
         <v>265</v>
       </c>
     </row>
@@ -8717,51 +8717,51 @@
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="C12" t="s">
         <v>515</v>
       </c>
       <c r="D12">
         <v>31</v>
       </c>
       <c r="E12" t="s">
         <v>259</v>
       </c>
       <c r="F12" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="C13" t="s">
         <v>517</v>
       </c>
       <c r="D13">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E13" t="s">
         <v>13</v>
       </c>
       <c r="F13" t="s">
         <v>518</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="C14" t="s">
         <v>519</v>
       </c>
       <c r="D14">
         <v>28</v>
       </c>
       <c r="E14" t="s">
         <v>35</v>
       </c>
       <c r="F14" t="s">
         <v>36</v>
       </c>
     </row>
@@ -8819,51 +8819,51 @@
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="C18" t="s">
         <v>523</v>
       </c>
       <c r="D18">
         <v>27</v>
       </c>
       <c r="E18" t="s">
         <v>80</v>
       </c>
       <c r="F18" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="C19" t="s">
         <v>524</v>
       </c>
       <c r="D19">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E19" t="s">
         <v>247</v>
       </c>
       <c r="F19" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="C20" t="s">
         <v>526</v>
       </c>
       <c r="D20">
         <v>32</v>
       </c>
       <c r="E20" t="s">
         <v>46</v>
       </c>
       <c r="F20" t="s">
         <v>527</v>
       </c>
     </row>
@@ -8921,133 +8921,133 @@
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="C24" t="s">
         <v>532</v>
       </c>
       <c r="D24">
         <v>31</v>
       </c>
       <c r="E24" t="s">
         <v>337</v>
       </c>
       <c r="F24" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="C25" t="s">
         <v>534</v>
       </c>
       <c r="D25">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E25" t="s">
         <v>21</v>
       </c>
       <c r="F25" t="s">
         <v>535</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="C26" t="s">
         <v>536</v>
       </c>
       <c r="D26">
         <v>46</v>
       </c>
       <c r="E26" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="C27" t="s">
         <v>537</v>
       </c>
       <c r="D27">
         <v>35</v>
       </c>
       <c r="E27" t="s">
         <v>16</v>
       </c>
       <c r="F27" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="C28" t="s">
         <v>538</v>
       </c>
       <c r="D28">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E28" t="s">
         <v>27</v>
       </c>
       <c r="F28" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="C29" t="s">
         <v>539</v>
       </c>
       <c r="D29">
         <v>34</v>
       </c>
       <c r="E29" t="s">
         <v>333</v>
       </c>
       <c r="F29" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="C30" t="s">
         <v>541</v>
       </c>
       <c r="D30">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E30" t="s">
         <v>80</v>
       </c>
       <c r="F30" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="C31" t="s">
         <v>542</v>
       </c>
       <c r="D31">
         <v>24</v>
       </c>
       <c r="E31" t="s">
         <v>51</v>
       </c>
       <c r="F31" t="s">
         <v>281</v>
       </c>
     </row>
@@ -9119,51 +9119,51 @@
         <v>383</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="C36" t="s">
         <v>547</v>
       </c>
       <c r="D36">
         <v>34</v>
       </c>
       <c r="E36" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="C37" t="s">
         <v>548</v>
       </c>
       <c r="D37">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E37" t="s">
         <v>24</v>
       </c>
       <c r="F37" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="C38" t="s">
         <v>549</v>
       </c>
       <c r="D38">
         <v>19</v>
       </c>
       <c r="E38" t="s">
         <v>184</v>
       </c>
       <c r="F38" t="s">
         <v>388</v>
       </c>
     </row>
@@ -9184,51 +9184,51 @@
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="C40" t="s">
         <v>551</v>
       </c>
       <c r="D40">
         <v>34</v>
       </c>
       <c r="E40" t="s">
         <v>264</v>
       </c>
       <c r="F40" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="C41" t="s">
         <v>553</v>
       </c>
       <c r="D41">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E41" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="C42" t="s">
         <v>554</v>
       </c>
       <c r="D42">
         <v>19</v>
       </c>
       <c r="E42" t="s">
         <v>13</v>
       </c>
       <c r="F42" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
@@ -9331,85 +9331,85 @@
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="C49" t="s">
         <v>567</v>
       </c>
       <c r="D49">
         <v>22</v>
       </c>
       <c r="E49" t="s">
         <v>43</v>
       </c>
       <c r="F49" t="s">
         <v>510</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="C50" t="s">
         <v>568</v>
       </c>
       <c r="D50">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E50" t="s">
         <v>259</v>
       </c>
       <c r="F50" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="C51" t="s">
         <v>570</v>
       </c>
       <c r="D51">
         <v>25</v>
       </c>
       <c r="E51" t="s">
         <v>117</v>
       </c>
       <c r="F51" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="C52" t="s">
         <v>572</v>
       </c>
       <c r="D52">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E52" t="s">
         <v>13</v>
       </c>
       <c r="F52" t="s">
         <v>573</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="C53" t="s">
         <v>574</v>
       </c>
       <c r="D53">
         <v>26</v>
       </c>
       <c r="E53" t="s">
         <v>63</v>
       </c>
       <c r="F53" t="s">
         <v>575</v>
       </c>
     </row>
@@ -9433,51 +9433,51 @@
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="C55" t="s">
         <v>577</v>
       </c>
       <c r="D55">
         <v>18</v>
       </c>
       <c r="E55" t="s">
         <v>51</v>
       </c>
       <c r="F55" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="C56" t="s">
         <v>579</v>
       </c>
       <c r="D56">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E56" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="C57" t="s">
         <v>580</v>
       </c>
       <c r="D57">
         <v>22</v>
       </c>
       <c r="E57" t="s">
         <v>35</v>
       </c>
       <c r="F57" t="s">
         <v>581</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
@@ -9546,51 +9546,51 @@
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="C62" t="s">
         <v>588</v>
       </c>
       <c r="D62">
         <v>30</v>
       </c>
       <c r="E62" t="s">
         <v>46</v>
       </c>
       <c r="F62" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="C63" t="s">
         <v>589</v>
       </c>
       <c r="D63">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E63" t="s">
         <v>46</v>
       </c>
       <c r="F63" t="s">
         <v>527</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="C64" t="s">
         <v>590</v>
       </c>
       <c r="D64">
         <v>26</v>
       </c>
       <c r="E64" t="s">
         <v>13</v>
       </c>
       <c r="F64" t="s">
         <v>518</v>
       </c>
     </row>
@@ -9676,99 +9676,99 @@
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="C70" t="s">
         <v>596</v>
       </c>
       <c r="D70">
         <v>24</v>
       </c>
       <c r="E70" t="s">
         <v>209</v>
       </c>
       <c r="F70" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="C71" t="s">
         <v>598</v>
       </c>
       <c r="D71">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E71" t="s">
         <v>565</v>
       </c>
       <c r="F71" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="C72" t="s">
         <v>599</v>
       </c>
       <c r="D72">
         <v>29</v>
       </c>
       <c r="E72" t="s">
         <v>27</v>
       </c>
       <c r="F72" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="C73" t="s">
         <v>600</v>
       </c>
       <c r="D73">
         <v>22</v>
       </c>
       <c r="E73" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="C74" t="s">
         <v>601</v>
       </c>
       <c r="D74">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E74" t="s">
         <v>46</v>
       </c>
       <c r="F74" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="C75" t="s">
         <v>603</v>
       </c>
       <c r="D75">
         <v>22</v>
       </c>
       <c r="E75" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
@@ -9981,51 +9981,51 @@
         <v>393</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="C89" t="s">
         <v>621</v>
       </c>
       <c r="D89">
         <v>19</v>
       </c>
       <c r="E89" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="C90" t="s">
         <v>622</v>
       </c>
       <c r="D90">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E90" t="s">
         <v>337</v>
       </c>
       <c r="F90" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="C91" t="s">
         <v>623</v>
       </c>
       <c r="D91">
         <v>21</v>
       </c>
       <c r="E91" t="s">
         <v>333</v>
       </c>
       <c r="F91" t="s">
         <v>334</v>
       </c>
     </row>
@@ -10043,85 +10043,85 @@
         <v>74</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="C93" t="s">
         <v>625</v>
       </c>
       <c r="D93">
         <v>28</v>
       </c>
       <c r="E93" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="C94" t="s">
         <v>626</v>
       </c>
       <c r="D94">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E94" t="s">
         <v>209</v>
       </c>
       <c r="F94" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="C95" t="s">
         <v>628</v>
       </c>
       <c r="D95">
         <v>26</v>
       </c>
       <c r="E95" t="s">
         <v>60</v>
       </c>
       <c r="F95" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="C96" t="s">
         <v>629</v>
       </c>
       <c r="D96">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E96" t="s">
         <v>333</v>
       </c>
       <c r="F96" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="C97" t="s">
         <v>631</v>
       </c>
       <c r="D97">
         <v>30</v>
       </c>
       <c r="E97" t="s">
         <v>632</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
@@ -10233,51 +10233,51 @@
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="C5" t="s">
         <v>638</v>
       </c>
       <c r="D5">
         <v>26</v>
       </c>
       <c r="E5" t="s">
         <v>16</v>
       </c>
       <c r="F5" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
         <v>639</v>
       </c>
       <c r="D6">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>35</v>
       </c>
       <c r="F6" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
         <v>640</v>
       </c>
       <c r="D7">
         <v>32</v>
       </c>
       <c r="E7" t="s">
         <v>43</v>
       </c>
       <c r="F7" t="s">
         <v>641</v>
       </c>
     </row>
@@ -10332,51 +10332,51 @@
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="C11" t="s">
         <v>646</v>
       </c>
       <c r="D11">
         <v>26</v>
       </c>
       <c r="E11" t="s">
         <v>35</v>
       </c>
       <c r="F11" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="C12" t="s">
         <v>647</v>
       </c>
       <c r="D12">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E12" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="C13" t="s">
         <v>648</v>
       </c>
       <c r="D13">
         <v>28</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
@@ -10493,85 +10493,85 @@
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="C21" t="s">
         <v>660</v>
       </c>
       <c r="D21">
         <v>29</v>
       </c>
       <c r="E21" t="s">
         <v>60</v>
       </c>
       <c r="F21" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="C22" t="s">
         <v>662</v>
       </c>
       <c r="D22">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="C23" t="s">
         <v>663</v>
       </c>
       <c r="D23">
         <v>23</v>
       </c>
       <c r="E23" t="s">
         <v>46</v>
       </c>
       <c r="F23" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="C24" t="s">
         <v>664</v>
       </c>
       <c r="D24">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E24" t="s">
         <v>43</v>
       </c>
       <c r="F24" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="C25" t="s">
         <v>666</v>
       </c>
       <c r="D25">
         <v>33</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25" t="s">
         <v>667</v>
       </c>
     </row>
@@ -10782,136 +10782,136 @@
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="C38" t="s">
         <v>686</v>
       </c>
       <c r="D38">
         <v>22</v>
       </c>
       <c r="E38" t="s">
         <v>111</v>
       </c>
       <c r="F38" t="s">
         <v>687</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="C39" t="s">
         <v>688</v>
       </c>
       <c r="D39">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E39" t="s">
         <v>122</v>
       </c>
       <c r="F39" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="C40" t="s">
         <v>690</v>
       </c>
       <c r="D40">
         <v>21</v>
       </c>
       <c r="E40" t="s">
         <v>349</v>
       </c>
       <c r="F40" t="s">
         <v>691</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="C41" t="s">
         <v>692</v>
       </c>
       <c r="D41">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E41" t="s">
         <v>51</v>
       </c>
       <c r="F41" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="C42" t="s">
         <v>693</v>
       </c>
       <c r="D42">
         <v>20</v>
       </c>
       <c r="E42" t="s">
         <v>333</v>
       </c>
       <c r="F42" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="C43" t="s">
         <v>695</v>
       </c>
       <c r="D43">
         <v>20</v>
       </c>
       <c r="E43" t="s">
         <v>10</v>
       </c>
       <c r="F43" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="C44" t="s">
         <v>696</v>
       </c>
       <c r="D44">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E44" t="s">
         <v>51</v>
       </c>
       <c r="F44" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="C45" t="s">
         <v>697</v>
       </c>
       <c r="D45">
         <v>23</v>
       </c>
       <c r="E45" t="s">
         <v>80</v>
       </c>
       <c r="F45" t="s">
         <v>698</v>
       </c>
     </row>
@@ -10935,102 +10935,102 @@
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="C47" t="s">
         <v>700</v>
       </c>
       <c r="D47">
         <v>21</v>
       </c>
       <c r="E47" t="s">
         <v>68</v>
       </c>
       <c r="F47" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="C48" t="s">
         <v>702</v>
       </c>
       <c r="D48">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E48" t="s">
         <v>97</v>
       </c>
       <c r="F48" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="C49" t="s">
         <v>703</v>
       </c>
       <c r="D49">
         <v>22</v>
       </c>
       <c r="E49" t="s">
         <v>97</v>
       </c>
       <c r="F49" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="C50" t="s">
         <v>705</v>
       </c>
       <c r="D50">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E50" t="s">
         <v>51</v>
       </c>
       <c r="F50" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="C51" t="s">
         <v>706</v>
       </c>
       <c r="D51">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E51" t="s">
         <v>35</v>
       </c>
       <c r="F51" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="C52" t="s">
         <v>708</v>
       </c>
       <c r="D52">
         <v>23</v>
       </c>
       <c r="E52" t="s">
         <v>35</v>
       </c>
       <c r="F52" t="s">
         <v>709</v>
       </c>
     </row>
@@ -11071,136 +11071,136 @@
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="C55" t="s">
         <v>712</v>
       </c>
       <c r="D55">
         <v>24</v>
       </c>
       <c r="E55" t="s">
         <v>60</v>
       </c>
       <c r="F55" t="s">
         <v>661</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="C56" t="s">
         <v>713</v>
       </c>
       <c r="D56">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E56" t="s">
         <v>97</v>
       </c>
       <c r="F56" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="C57" t="s">
         <v>714</v>
       </c>
       <c r="D57">
         <v>20</v>
       </c>
       <c r="E57" t="s">
         <v>63</v>
       </c>
       <c r="F57" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="C58" t="s">
         <v>715</v>
       </c>
       <c r="D58">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E58" t="s">
         <v>21</v>
       </c>
       <c r="F58" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="C59" t="s">
         <v>716</v>
       </c>
       <c r="D59">
         <v>19</v>
       </c>
       <c r="E59" t="s">
         <v>24</v>
       </c>
       <c r="F59" t="s">
         <v>717</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="C60" t="s">
         <v>718</v>
       </c>
       <c r="D60">
         <v>24</v>
       </c>
       <c r="E60" t="s">
         <v>84</v>
       </c>
       <c r="F60" t="s">
         <v>719</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="C61" t="s">
         <v>720</v>
       </c>
       <c r="D61">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E61" t="s">
         <v>60</v>
       </c>
       <c r="F61" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="C62" t="s">
         <v>722</v>
       </c>
       <c r="D62">
         <v>24</v>
       </c>
       <c r="E62" t="s">
         <v>10</v>
       </c>
       <c r="F62" t="s">
         <v>723</v>
       </c>
     </row>
@@ -11269,116 +11269,116 @@
         <v>35</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="C67" t="s">
         <v>729</v>
       </c>
       <c r="D67">
         <v>20</v>
       </c>
       <c r="E67" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="C68" t="s">
         <v>730</v>
       </c>
       <c r="D68">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E68" t="s">
         <v>24</v>
       </c>
       <c r="F68" t="s">
         <v>731</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="C69" t="s">
         <v>732</v>
       </c>
       <c r="D69">
         <v>18</v>
       </c>
       <c r="E69" t="s">
         <v>63</v>
       </c>
       <c r="F69" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="C70" t="s">
         <v>734</v>
       </c>
       <c r="D70">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E70" t="s">
         <v>21</v>
       </c>
       <c r="F70" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="C71" t="s">
         <v>735</v>
       </c>
       <c r="D71">
         <v>30</v>
       </c>
       <c r="E71" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="C72" t="s">
         <v>736</v>
       </c>
       <c r="D72">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E72" t="s">
         <v>608</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>