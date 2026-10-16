--- v2 (2026-08-30)
+++ v3 (2026-10-16)
@@ -2438,51 +2438,51 @@
         <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6">
         <v>42</v>
       </c>
       <c r="E6" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8">
         <v>42</v>
       </c>
       <c r="E8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
@@ -2695,51 +2695,51 @@
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="C22" t="s">
         <v>47</v>
       </c>
       <c r="D22">
         <v>41</v>
       </c>
       <c r="E22" t="s">
         <v>48</v>
       </c>
       <c r="F22" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="C23" t="s">
         <v>50</v>
       </c>
       <c r="D23">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E23" t="s">
         <v>27</v>
       </c>
       <c r="F23" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="C24" t="s">
         <v>52</v>
       </c>
       <c r="D24">
         <v>34</v>
       </c>
       <c r="E24" t="s">
         <v>53</v>
       </c>
       <c r="F24" t="s">
         <v>54</v>
       </c>
     </row>
@@ -2980,82 +2980,82 @@
         <v>82</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="C40" t="s">
         <v>83</v>
       </c>
       <c r="D40">
         <v>35</v>
       </c>
       <c r="E40" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="C41" t="s">
         <v>84</v>
       </c>
       <c r="D41">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E41" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="C42" t="s">
         <v>86</v>
       </c>
       <c r="D42">
         <v>31</v>
       </c>
       <c r="E42" t="s">
         <v>87</v>
       </c>
       <c r="F42" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="C43" t="s">
         <v>89</v>
       </c>
       <c r="D43">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E43" t="s">
         <v>27</v>
       </c>
       <c r="F43" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="C44" t="s">
         <v>90</v>
       </c>
       <c r="D44">
         <v>33</v>
       </c>
       <c r="E44" t="s">
         <v>91</v>
       </c>
       <c r="F44" t="s">
         <v>92</v>
       </c>
     </row>
@@ -3093,136 +3093,136 @@
         <v>95</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="C47" t="s">
         <v>96</v>
       </c>
       <c r="D47">
         <v>34</v>
       </c>
       <c r="E47" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="C48" t="s">
         <v>98</v>
       </c>
       <c r="D48">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E48" t="s">
         <v>16</v>
       </c>
       <c r="F48" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="C49" t="s">
         <v>100</v>
       </c>
       <c r="D49">
         <v>35</v>
       </c>
       <c r="E49" t="s">
         <v>36</v>
       </c>
       <c r="F49" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="C50" t="s">
         <v>102</v>
       </c>
       <c r="D50">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E50" t="s">
         <v>36</v>
       </c>
       <c r="F50" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="C51" t="s">
         <v>104</v>
       </c>
       <c r="D51">
         <v>33</v>
       </c>
       <c r="E51" t="s">
         <v>78</v>
       </c>
       <c r="F51" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="C52" t="s">
         <v>106</v>
       </c>
       <c r="D52">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E52" t="s">
         <v>16</v>
       </c>
       <c r="F52" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="C53" t="s">
         <v>108</v>
       </c>
       <c r="D53">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E53" t="s">
         <v>87</v>
       </c>
       <c r="F53" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="C54" t="s">
         <v>110</v>
       </c>
       <c r="D54">
         <v>32</v>
       </c>
       <c r="E54" t="s">
         <v>56</v>
       </c>
       <c r="F54" t="s">
         <v>57</v>
       </c>
     </row>
@@ -3943,51 +3943,51 @@
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>136</v>
       </c>
       <c r="D3">
         <v>31</v>
       </c>
       <c r="E3" t="s">
         <v>56</v>
       </c>
       <c r="F3" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
         <v>138</v>
       </c>
       <c r="D4">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E4" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="C5" t="s">
         <v>139</v>
       </c>
       <c r="D5">
         <v>38</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
@@ -4220,51 +4220,51 @@
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="C20" t="s">
         <v>164</v>
       </c>
       <c r="D20">
         <v>37</v>
       </c>
       <c r="E20" t="s">
         <v>16</v>
       </c>
       <c r="F20" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="C21" t="s">
         <v>166</v>
       </c>
       <c r="D21">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="C22" t="s">
         <v>167</v>
       </c>
       <c r="D22">
         <v>39</v>
       </c>
       <c r="E22" t="s">
         <v>13</v>
       </c>
       <c r="F22" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
@@ -4398,51 +4398,51 @@
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="C31" t="s">
         <v>181</v>
       </c>
       <c r="D31">
         <v>29</v>
       </c>
       <c r="E31" t="s">
         <v>133</v>
       </c>
       <c r="F31" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="C32" t="s">
         <v>183</v>
       </c>
       <c r="D32">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E32" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="C33" t="s">
         <v>184</v>
       </c>
       <c r="D33">
         <v>30</v>
       </c>
       <c r="E33" t="s">
         <v>156</v>
       </c>
       <c r="F33" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
@@ -4873,99 +4873,99 @@
         <v>219</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="C10" t="s">
         <v>220</v>
       </c>
       <c r="D10">
         <v>40</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="C11" t="s">
         <v>221</v>
       </c>
       <c r="D11">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E11" t="s">
         <v>209</v>
       </c>
       <c r="F11" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="C12" t="s">
         <v>223</v>
       </c>
       <c r="D12">
         <v>43</v>
       </c>
       <c r="E12" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="C13" t="s">
         <v>224</v>
       </c>
       <c r="D13">
         <v>34</v>
       </c>
       <c r="E13" t="s">
         <v>209</v>
       </c>
       <c r="F13" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="C14" t="s">
         <v>226</v>
       </c>
       <c r="D14">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E14" t="s">
         <v>69</v>
       </c>
       <c r="F14" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="C15" t="s">
         <v>228</v>
       </c>
       <c r="D15">
         <v>44</v>
       </c>
       <c r="E15" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
@@ -5102,51 +5102,51 @@
         <v>241</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="C24" t="s">
         <v>242</v>
       </c>
       <c r="D24">
         <v>46</v>
       </c>
       <c r="E24" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="C25" t="s">
         <v>243</v>
       </c>
       <c r="D25">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E25" t="s">
         <v>78</v>
       </c>
       <c r="F25" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="C26" t="s">
         <v>245</v>
       </c>
       <c r="D26">
         <v>40</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
@@ -5359,68 +5359,68 @@
         <v>42</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="C40" t="s">
         <v>265</v>
       </c>
       <c r="D40">
         <v>44</v>
       </c>
       <c r="E40" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="C41" t="s">
         <v>266</v>
       </c>
       <c r="D41">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E41" t="s">
         <v>69</v>
       </c>
       <c r="F41" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="C42" t="s">
         <v>268</v>
       </c>
       <c r="D42">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E42" t="s">
         <v>36</v>
       </c>
       <c r="F42" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="C43" t="s">
         <v>270</v>
       </c>
       <c r="D43">
         <v>35</v>
       </c>
       <c r="E43" t="s">
         <v>91</v>
       </c>
       <c r="F43" t="s">
         <v>95</v>
       </c>
     </row>
@@ -5560,51 +5560,51 @@
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="C52" t="s">
         <v>286</v>
       </c>
       <c r="D52">
         <v>38</v>
       </c>
       <c r="E52" t="s">
         <v>280</v>
       </c>
       <c r="F52" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="C53" t="s">
         <v>288</v>
       </c>
       <c r="D53">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E53" t="s">
         <v>72</v>
       </c>
       <c r="F53" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="C54" t="s">
         <v>289</v>
       </c>
       <c r="D54">
         <v>46</v>
       </c>
       <c r="E54" t="s">
         <v>56</v>
       </c>
       <c r="F54" t="s">
         <v>180</v>
       </c>
     </row>
@@ -5642,51 +5642,51 @@
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="C57" t="s">
         <v>294</v>
       </c>
       <c r="D57">
         <v>33</v>
       </c>
       <c r="E57" t="s">
         <v>91</v>
       </c>
       <c r="F57" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="C58" t="s">
         <v>295</v>
       </c>
       <c r="D58">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E58" t="s">
         <v>97</v>
       </c>
       <c r="F58" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="C59" t="s">
         <v>297</v>
       </c>
       <c r="D59">
         <v>31</v>
       </c>
       <c r="E59" t="s">
         <v>87</v>
       </c>
       <c r="F59" t="s">
         <v>298</v>
       </c>
     </row>
@@ -5891,51 +5891,51 @@
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="C72" t="s">
         <v>317</v>
       </c>
       <c r="D72">
         <v>45</v>
       </c>
       <c r="E72" t="s">
         <v>280</v>
       </c>
       <c r="F72" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="C73" t="s">
         <v>318</v>
       </c>
       <c r="D73">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E73" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>72</v>
       </c>
       <c r="C74" t="s">
         <v>319</v>
       </c>
       <c r="D74">
         <v>31</v>
       </c>
       <c r="E74" t="s">
         <v>78</v>
       </c>
       <c r="F74" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
@@ -6012,82 +6012,82 @@
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="C80" t="s">
         <v>326</v>
       </c>
       <c r="D80">
         <v>29</v>
       </c>
       <c r="E80" t="s">
         <v>91</v>
       </c>
       <c r="F80" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="C81" t="s">
         <v>327</v>
       </c>
       <c r="D81">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E81" t="s">
         <v>145</v>
       </c>
       <c r="F81" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="C82" t="s">
         <v>328</v>
       </c>
       <c r="D82">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E82" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="C83" t="s">
         <v>329</v>
       </c>
       <c r="D83">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E83" t="s">
         <v>313</v>
       </c>
       <c r="F83" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="C84" t="s">
         <v>331</v>
       </c>
       <c r="D84">
         <v>34</v>
       </c>
       <c r="E84" t="s">
         <v>204</v>
       </c>
       <c r="F84" t="s">
         <v>332</v>
       </c>
     </row>
@@ -6159,82 +6159,82 @@
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="C89" t="s">
         <v>339</v>
       </c>
       <c r="D89">
         <v>48</v>
       </c>
       <c r="E89" t="s">
         <v>87</v>
       </c>
       <c r="F89" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="C90" t="s">
         <v>341</v>
       </c>
       <c r="D90">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E90" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="C91" t="s">
         <v>342</v>
       </c>
       <c r="D91">
         <v>46</v>
       </c>
       <c r="E91" t="s">
         <v>204</v>
       </c>
       <c r="F91" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="C92" t="s">
         <v>344</v>
       </c>
       <c r="D92">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E92" t="s">
         <v>85</v>
       </c>
       <c r="F92" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="C93" t="s">
         <v>346</v>
       </c>
       <c r="D93">
         <v>51</v>
       </c>
       <c r="E93" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
@@ -6535,68 +6535,68 @@
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>364</v>
       </c>
       <c r="D16">
         <v>34</v>
       </c>
       <c r="E16" t="s">
         <v>48</v>
       </c>
       <c r="F16" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="C17" t="s">
         <v>365</v>
       </c>
       <c r="D17">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E17" t="s">
         <v>56</v>
       </c>
       <c r="F17" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="C18" t="s">
         <v>366</v>
       </c>
       <c r="D18">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E18" t="s">
         <v>24</v>
       </c>
       <c r="F18" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="C19" t="s">
         <v>368</v>
       </c>
       <c r="D19">
         <v>36</v>
       </c>
       <c r="E19" t="s">
         <v>69</v>
       </c>
       <c r="F19" t="s">
         <v>369</v>
       </c>
     </row>
@@ -6835,51 +6835,51 @@
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="C34" t="s">
         <v>391</v>
       </c>
       <c r="D34">
         <v>39</v>
       </c>
       <c r="E34" t="s">
         <v>27</v>
       </c>
       <c r="F34" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="C35" t="s">
         <v>392</v>
       </c>
       <c r="D35">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E35" t="s">
         <v>16</v>
       </c>
       <c r="F35" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="C36" t="s">
         <v>393</v>
       </c>
       <c r="D36">
         <v>32</v>
       </c>
       <c r="E36" t="s">
         <v>10</v>
       </c>
       <c r="F36" t="s">
         <v>20</v>
       </c>
     </row>
@@ -6920,102 +6920,102 @@
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="C39" t="s">
         <v>397</v>
       </c>
       <c r="D39">
         <v>38</v>
       </c>
       <c r="E39" t="s">
         <v>69</v>
       </c>
       <c r="F39" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="C40" t="s">
         <v>399</v>
       </c>
       <c r="D40">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E40" t="s">
         <v>145</v>
       </c>
       <c r="F40" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="C41" t="s">
         <v>401</v>
       </c>
       <c r="D41">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E41" t="s">
         <v>87</v>
       </c>
       <c r="F41" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="C42" t="s">
         <v>402</v>
       </c>
       <c r="D42">
         <v>33</v>
       </c>
       <c r="E42" t="s">
         <v>53</v>
       </c>
       <c r="F42" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="C43" t="s">
         <v>404</v>
       </c>
       <c r="D43">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E43" t="s">
         <v>130</v>
       </c>
       <c r="F43" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="C44" t="s">
         <v>405</v>
       </c>
       <c r="D44">
         <v>30</v>
       </c>
       <c r="E44" t="s">
         <v>133</v>
       </c>
       <c r="F44" t="s">
         <v>406</v>
       </c>
     </row>
@@ -7410,102 +7410,102 @@
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="C22" t="s">
         <v>431</v>
       </c>
       <c r="D22">
         <v>37</v>
       </c>
       <c r="E22" t="s">
         <v>24</v>
       </c>
       <c r="F22" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="C23" t="s">
         <v>432</v>
       </c>
       <c r="D23">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E23" t="s">
         <v>53</v>
       </c>
       <c r="F23" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="C24" t="s">
         <v>434</v>
       </c>
       <c r="D24">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E24" t="s">
         <v>16</v>
       </c>
       <c r="F24" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="C25" t="s">
         <v>435</v>
       </c>
       <c r="D25">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E25" t="s">
         <v>145</v>
       </c>
       <c r="F25" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="C26" t="s">
         <v>436</v>
       </c>
       <c r="D26">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E26" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="C27" t="s">
         <v>437</v>
       </c>
       <c r="D27">
         <v>39</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="C28" t="s">
         <v>438</v>
@@ -7653,68 +7653,68 @@
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="C37" t="s">
         <v>451</v>
       </c>
       <c r="D37">
         <v>42</v>
       </c>
       <c r="E37" t="s">
         <v>72</v>
       </c>
       <c r="F37" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="C38" t="s">
         <v>452</v>
       </c>
       <c r="D38">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E38" t="s">
         <v>69</v>
       </c>
       <c r="F38" t="s">
         <v>453</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="C39" t="s">
         <v>454</v>
       </c>
       <c r="D39">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E39" t="s">
         <v>27</v>
       </c>
       <c r="F39" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="C40" t="s">
         <v>455</v>
       </c>
       <c r="D40">
         <v>35</v>
       </c>
       <c r="E40" t="s">
         <v>16</v>
       </c>
       <c r="F40" t="s">
         <v>165</v>
       </c>
     </row>
@@ -7735,184 +7735,184 @@
         <v>345</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="C42" t="s">
         <v>457</v>
       </c>
       <c r="D42">
         <v>35</v>
       </c>
       <c r="E42" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="C43" t="s">
         <v>458</v>
       </c>
       <c r="D43">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E43" t="s">
         <v>72</v>
       </c>
       <c r="F43" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="C44" t="s">
         <v>460</v>
       </c>
       <c r="D44">
         <v>33</v>
       </c>
       <c r="E44" t="s">
         <v>16</v>
       </c>
       <c r="F44" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="C45" t="s">
         <v>461</v>
       </c>
       <c r="D45">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E45" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="C46" t="s">
         <v>462</v>
       </c>
       <c r="D46">
         <v>29</v>
       </c>
       <c r="E46" t="s">
         <v>22</v>
       </c>
       <c r="F46" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="C47" t="s">
         <v>464</v>
       </c>
       <c r="D47">
         <v>31</v>
       </c>
       <c r="E47" t="s">
         <v>85</v>
       </c>
       <c r="F47" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="C48" t="s">
         <v>465</v>
       </c>
       <c r="D48">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E48" t="s">
         <v>56</v>
       </c>
       <c r="F48" t="s">
         <v>466</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="C49" t="s">
         <v>467</v>
       </c>
       <c r="D49">
         <v>33</v>
       </c>
       <c r="E49" t="s">
         <v>53</v>
       </c>
       <c r="F49" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="C50" t="s">
         <v>468</v>
       </c>
       <c r="D50">
         <v>32</v>
       </c>
       <c r="E50" t="s">
         <v>24</v>
       </c>
       <c r="F50" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="C51" t="s">
         <v>469</v>
       </c>
       <c r="D51">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E51" t="s">
         <v>31</v>
       </c>
       <c r="F51" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="C52" t="s">
         <v>470</v>
       </c>
       <c r="D52">
         <v>33</v>
       </c>
       <c r="E52" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
@@ -8125,51 +8125,51 @@
         <v>31</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="C66" t="s">
         <v>489</v>
       </c>
       <c r="D66">
         <v>40</v>
       </c>
       <c r="E66" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="C67" t="s">
         <v>490</v>
       </c>
       <c r="D67">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E67" t="s">
         <v>133</v>
       </c>
       <c r="F67" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="C68" t="s">
         <v>492</v>
       </c>
       <c r="D68">
         <v>27</v>
       </c>
       <c r="E68" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
@@ -8292,51 +8292,51 @@
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
         <v>497</v>
       </c>
       <c r="D4">
         <v>38</v>
       </c>
       <c r="E4" t="s">
         <v>69</v>
       </c>
       <c r="F4" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="C5" t="s">
         <v>498</v>
       </c>
       <c r="D5">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E5" t="s">
         <v>56</v>
       </c>
       <c r="F5" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
         <v>499</v>
       </c>
       <c r="D6">
         <v>43</v>
       </c>
       <c r="E6" t="s">
         <v>16</v>
       </c>
       <c r="F6" t="s">
         <v>500</v>
       </c>
     </row>
@@ -8696,51 +8696,51 @@
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="C29" t="s">
         <v>530</v>
       </c>
       <c r="D29">
         <v>44</v>
       </c>
       <c r="E29" t="s">
         <v>53</v>
       </c>
       <c r="F29" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="C30" t="s">
         <v>531</v>
       </c>
       <c r="D30">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E30" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="C31" t="s">
         <v>532</v>
       </c>
       <c r="D31">
         <v>35</v>
       </c>
       <c r="E31" t="s">
         <v>274</v>
       </c>
       <c r="F31" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
@@ -8820,51 +8820,51 @@
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="C37" t="s">
         <v>538</v>
       </c>
       <c r="D37">
         <v>32</v>
       </c>
       <c r="E37" t="s">
         <v>72</v>
       </c>
       <c r="F37" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="C38" t="s">
         <v>540</v>
       </c>
       <c r="D38">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E38" t="s">
         <v>10</v>
       </c>
       <c r="F38" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="C39" t="s">
         <v>542</v>
       </c>
       <c r="D39">
         <v>32</v>
       </c>
       <c r="E39" t="s">
         <v>24</v>
       </c>
       <c r="F39" t="s">
         <v>25</v>
       </c>
     </row>
@@ -9004,119 +9004,119 @@
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="C48" t="s">
         <v>555</v>
       </c>
       <c r="D48">
         <v>34</v>
       </c>
       <c r="E48" t="s">
         <v>10</v>
       </c>
       <c r="F48" t="s">
         <v>516</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="C49" t="s">
         <v>556</v>
       </c>
       <c r="D49">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E49" t="s">
         <v>10</v>
       </c>
       <c r="F49" t="s">
         <v>557</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="C50" t="s">
         <v>558</v>
       </c>
       <c r="D50">
         <v>36</v>
       </c>
       <c r="E50" t="s">
         <v>209</v>
       </c>
       <c r="F50" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="C51" t="s">
         <v>560</v>
       </c>
       <c r="D51">
         <v>33</v>
       </c>
       <c r="E51" t="s">
         <v>53</v>
       </c>
       <c r="F51" t="s">
         <v>561</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="C52" t="s">
         <v>562</v>
       </c>
       <c r="D52">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E52" t="s">
         <v>72</v>
       </c>
       <c r="F52" t="s">
         <v>539</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="C53" t="s">
         <v>563</v>
       </c>
       <c r="D53">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E53" t="s">
         <v>69</v>
       </c>
       <c r="F53" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="C54" t="s">
         <v>564</v>
       </c>
       <c r="D54">
         <v>30</v>
       </c>
       <c r="E54" t="s">
         <v>87</v>
       </c>
       <c r="F54" t="s">
         <v>565</v>
       </c>
     </row>
@@ -9225,51 +9225,51 @@
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="C61" t="s">
         <v>574</v>
       </c>
       <c r="D61">
         <v>31</v>
       </c>
       <c r="E61" t="s">
         <v>56</v>
       </c>
       <c r="F61" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="C62" t="s">
         <v>576</v>
       </c>
       <c r="D62">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E62" t="s">
         <v>87</v>
       </c>
       <c r="F62" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="C63" t="s">
         <v>578</v>
       </c>
       <c r="D63">
         <v>37</v>
       </c>
       <c r="E63" t="s">
         <v>389</v>
       </c>
       <c r="F63" t="s">
         <v>579</v>
       </c>
     </row>
@@ -9310,51 +9310,51 @@
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="C66" t="s">
         <v>583</v>
       </c>
       <c r="D66">
         <v>35</v>
       </c>
       <c r="E66" t="s">
         <v>204</v>
       </c>
       <c r="F66" t="s">
         <v>584</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="C67" t="s">
         <v>585</v>
       </c>
       <c r="D67">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E67" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="C68" t="s">
         <v>586</v>
       </c>
       <c r="D68">
         <v>32</v>
       </c>
       <c r="E68" t="s">
         <v>78</v>
       </c>
       <c r="F68" t="s">
         <v>587</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>67</v>