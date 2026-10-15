--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -2321,51 +2321,51 @@
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>35</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5">
         <v>43</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
@@ -2400,68 +2400,68 @@
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8">
         <v>42</v>
       </c>
       <c r="E8" t="s">
         <v>22</v>
       </c>
       <c r="F8" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="C9" t="s">
         <v>24</v>
       </c>
       <c r="D9">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="C10" t="s">
         <v>26</v>
       </c>
       <c r="D10">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E10" t="s">
         <v>19</v>
       </c>
       <c r="F10" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="D11">
         <v>38</v>
       </c>
       <c r="E11" t="s">
         <v>29</v>
       </c>
       <c r="F11" t="s">
         <v>30</v>
       </c>
     </row>
@@ -2513,51 +2513,51 @@
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="C15" t="s">
         <v>37</v>
       </c>
       <c r="D15">
         <v>51</v>
       </c>
       <c r="E15" t="s">
         <v>22</v>
       </c>
       <c r="F15" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>38</v>
       </c>
       <c r="D16">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E16" t="s">
         <v>13</v>
       </c>
       <c r="F16" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="C17" t="s">
         <v>40</v>
       </c>
       <c r="D17">
         <v>34</v>
       </c>
       <c r="E17" t="s">
         <v>29</v>
       </c>
       <c r="F17" t="s">
         <v>41</v>
       </c>
     </row>
@@ -2612,82 +2612,82 @@
         <v>48</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="C21" t="s">
         <v>49</v>
       </c>
       <c r="D21">
         <v>46</v>
       </c>
       <c r="E21" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="C22" t="s">
         <v>50</v>
       </c>
       <c r="D22">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E22" t="s">
         <v>51</v>
       </c>
       <c r="F22" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="C23" t="s">
         <v>53</v>
       </c>
       <c r="D23">
         <v>43</v>
       </c>
       <c r="E23" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="C24" t="s">
         <v>54</v>
       </c>
       <c r="D24">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E24" t="s">
         <v>55</v>
       </c>
       <c r="F24" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="C25" t="s">
         <v>57</v>
       </c>
       <c r="D25">
         <v>46</v>
       </c>
       <c r="E25" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
@@ -2767,51 +2767,51 @@
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="C31" t="s">
         <v>68</v>
       </c>
       <c r="D31">
         <v>35</v>
       </c>
       <c r="E31" t="s">
         <v>69</v>
       </c>
       <c r="F31" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="C32" t="s">
         <v>71</v>
       </c>
       <c r="D32">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E32" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="C33" t="s">
         <v>73</v>
       </c>
       <c r="D33">
         <v>39</v>
       </c>
       <c r="E33" t="s">
         <v>74</v>
       </c>
       <c r="F33" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
@@ -2993,68 +2993,68 @@
     <row r="45" spans="1:6">
       <c r="A45">
         <v>42</v>
       </c>
       <c r="C45" t="s">
         <v>98</v>
       </c>
       <c r="D45">
         <v>38</v>
       </c>
       <c r="E45" t="s">
         <v>32</v>
       </c>
       <c r="F45" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="C46" t="s">
         <v>100</v>
       </c>
       <c r="D46">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E46" t="s">
         <v>69</v>
       </c>
       <c r="F46" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="C47" t="s">
         <v>102</v>
       </c>
       <c r="D47">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E47" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="C48" t="s">
         <v>103</v>
       </c>
       <c r="D48">
         <v>35</v>
       </c>
       <c r="E48" t="s">
         <v>104</v>
       </c>
       <c r="F48" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
@@ -3643,51 +3643,51 @@
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="C85" t="s">
         <v>160</v>
       </c>
       <c r="D85">
         <v>33</v>
       </c>
       <c r="E85" t="s">
         <v>151</v>
       </c>
       <c r="F85" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="C86" t="s">
         <v>161</v>
       </c>
       <c r="D86">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E86" t="s">
         <v>60</v>
       </c>
       <c r="F86" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="C87" t="s">
         <v>162</v>
       </c>
       <c r="D87">
         <v>34</v>
       </c>
       <c r="E87" t="s">
         <v>43</v>
       </c>
       <c r="F87" t="s">
         <v>44</v>
       </c>
     </row>
@@ -3759,51 +3759,51 @@
     <row r="92" spans="1:6">
       <c r="A92">
         <v>90</v>
       </c>
       <c r="C92" t="s">
         <v>169</v>
       </c>
       <c r="D92">
         <v>37</v>
       </c>
       <c r="E92" t="s">
         <v>82</v>
       </c>
       <c r="F92" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="C93" t="s">
         <v>170</v>
       </c>
       <c r="D93">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E93" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="C94" t="s">
         <v>171</v>
       </c>
       <c r="D94">
         <v>37</v>
       </c>
       <c r="E94" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="C95" t="s">
         <v>172</v>
@@ -3903,51 +3903,51 @@
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="C101" t="s">
         <v>182</v>
       </c>
       <c r="D101">
         <v>40</v>
       </c>
       <c r="E101" t="s">
         <v>34</v>
       </c>
       <c r="F101" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="C102" t="s">
         <v>183</v>
       </c>
       <c r="D102">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E102" t="s">
         <v>151</v>
       </c>
       <c r="F102" t="s">
         <v>152</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4729,51 +4729,51 @@
         <v>78</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="C21" t="s">
         <v>212</v>
       </c>
       <c r="D21">
         <v>41</v>
       </c>
       <c r="E21" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="C22" t="s">
         <v>213</v>
       </c>
       <c r="D22">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="C23" t="s">
         <v>214</v>
       </c>
       <c r="D23">
         <v>36</v>
       </c>
       <c r="E23" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="C24" t="s">
         <v>215</v>
@@ -4802,116 +4802,116 @@
         <v>13</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="C26" t="s">
         <v>218</v>
       </c>
       <c r="D26">
         <v>44</v>
       </c>
       <c r="E26" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="C27" t="s">
         <v>219</v>
       </c>
       <c r="D27">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="C28" t="s">
         <v>221</v>
       </c>
       <c r="D28">
         <v>42</v>
       </c>
       <c r="E28" t="s">
         <v>222</v>
       </c>
       <c r="F28" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="C29" t="s">
         <v>224</v>
       </c>
       <c r="D29">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E29" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="C30" t="s">
         <v>225</v>
       </c>
       <c r="D30">
         <v>38</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="C31" t="s">
         <v>226</v>
       </c>
       <c r="D31">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E31" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="C32" t="s">
         <v>227</v>
       </c>
       <c r="D32">
         <v>39</v>
       </c>
       <c r="E32" t="s">
         <v>43</v>
       </c>
       <c r="F32" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
@@ -4946,51 +4946,51 @@
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="C35" t="s">
         <v>232</v>
       </c>
       <c r="D35">
         <v>38</v>
       </c>
       <c r="E35" t="s">
         <v>10</v>
       </c>
       <c r="F35" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="C36" t="s">
         <v>234</v>
       </c>
       <c r="D36">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E36" t="s">
         <v>43</v>
       </c>
       <c r="F36" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="C37" t="s">
         <v>235</v>
       </c>
       <c r="D37">
         <v>41</v>
       </c>
       <c r="E37" t="s">
         <v>22</v>
       </c>
       <c r="F37" t="s">
         <v>236</v>
       </c>
     </row>
@@ -5144,79 +5144,79 @@
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="C47" t="s">
         <v>249</v>
       </c>
       <c r="D47">
         <v>41</v>
       </c>
       <c r="E47" t="s">
         <v>222</v>
       </c>
       <c r="F47" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="C48" t="s">
         <v>250</v>
       </c>
       <c r="D48">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E48" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="C49" t="s">
         <v>251</v>
       </c>
       <c r="D49">
         <v>45</v>
       </c>
       <c r="E49" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="C50" t="s">
         <v>252</v>
       </c>
       <c r="D50">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E50" t="s">
         <v>140</v>
       </c>
       <c r="F50" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="C51" t="s">
         <v>254</v>
       </c>
       <c r="D51">
         <v>37</v>
       </c>
       <c r="E51" t="s">
         <v>104</v>
       </c>
       <c r="F51" t="s">
         <v>105</v>
       </c>
     </row>
@@ -5432,51 +5432,51 @@
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="C65" t="s">
         <v>276</v>
       </c>
       <c r="D65">
         <v>33</v>
       </c>
       <c r="E65" t="s">
         <v>140</v>
       </c>
       <c r="F65" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="C66" t="s">
         <v>278</v>
       </c>
       <c r="D66">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E66" t="s">
         <v>92</v>
       </c>
       <c r="F66" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="C67" t="s">
         <v>279</v>
       </c>
       <c r="D67">
         <v>34</v>
       </c>
       <c r="E67" t="s">
         <v>173</v>
       </c>
       <c r="F67" t="s">
         <v>280</v>
       </c>
     </row>
@@ -5695,65 +5695,65 @@
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
         <v>293</v>
       </c>
       <c r="D7">
         <v>41</v>
       </c>
       <c r="E7" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
         <v>294</v>
       </c>
       <c r="D8">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="C9" t="s">
         <v>295</v>
       </c>
       <c r="D9">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E9" t="s">
         <v>22</v>
       </c>
       <c r="F9" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="C10" t="s">
         <v>296</v>
       </c>
       <c r="D10">
         <v>44</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
         <v>78</v>
       </c>
     </row>
@@ -5845,51 +5845,51 @@
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>304</v>
       </c>
       <c r="D16">
         <v>35</v>
       </c>
       <c r="E16" t="s">
         <v>58</v>
       </c>
       <c r="F16" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="C17" t="s">
         <v>306</v>
       </c>
       <c r="D17">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E17" t="s">
         <v>58</v>
       </c>
       <c r="F17" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="C18" t="s">
         <v>307</v>
       </c>
       <c r="D18">
         <v>36</v>
       </c>
       <c r="E18" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
@@ -6192,51 +6192,51 @@
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="C38" t="s">
         <v>333</v>
       </c>
       <c r="D38">
         <v>37</v>
       </c>
       <c r="E38" t="s">
         <v>66</v>
       </c>
       <c r="F38" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="C39" t="s">
         <v>334</v>
       </c>
       <c r="D39">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E39" t="s">
         <v>82</v>
       </c>
       <c r="F39" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="C40" t="s">
         <v>335</v>
       </c>
       <c r="D40">
         <v>32</v>
       </c>
       <c r="E40" t="s">
         <v>82</v>
       </c>
       <c r="F40" t="s">
         <v>273</v>
       </c>
     </row>
@@ -6334,51 +6334,51 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
         <v>340</v>
       </c>
       <c r="D2">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E2" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>341</v>
       </c>
       <c r="D3">
         <v>40</v>
       </c>
       <c r="E3" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
         <v>342</v>
@@ -6543,51 +6543,51 @@
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="C14" t="s">
         <v>359</v>
       </c>
       <c r="D14">
         <v>38</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="C15" t="s">
         <v>361</v>
       </c>
       <c r="D15">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E15" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="C16" t="s">
         <v>362</v>
       </c>
       <c r="D16">
         <v>35</v>
       </c>
       <c r="E16" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="C17" t="s">
         <v>363</v>
@@ -6653,51 +6653,51 @@
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="C21" t="s">
         <v>371</v>
       </c>
       <c r="D21">
         <v>38</v>
       </c>
       <c r="E21" t="s">
         <v>17</v>
       </c>
       <c r="F21" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="C22" t="s">
         <v>372</v>
       </c>
       <c r="D22">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E22" t="s">
         <v>43</v>
       </c>
       <c r="F22" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="C23" t="s">
         <v>373</v>
       </c>
       <c r="D23">
         <v>37</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
         <v>352</v>
       </c>
     </row>
@@ -6848,51 +6848,51 @@
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="C33" t="s">
         <v>385</v>
       </c>
       <c r="D33">
         <v>42</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
       <c r="F33" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="C34" t="s">
         <v>386</v>
       </c>
       <c r="D34">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E34" t="s">
         <v>10</v>
       </c>
       <c r="F34" t="s">
         <v>387</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="C35" t="s">
         <v>388</v>
       </c>
       <c r="D35">
         <v>35</v>
       </c>
       <c r="E35" t="s">
         <v>123</v>
       </c>
       <c r="F35" t="s">
         <v>389</v>
       </c>
     </row>
@@ -6930,82 +6930,82 @@
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="C38" t="s">
         <v>392</v>
       </c>
       <c r="D38">
         <v>45</v>
       </c>
       <c r="E38" t="s">
         <v>393</v>
       </c>
       <c r="F38" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="C39" t="s">
         <v>395</v>
       </c>
       <c r="D39">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E39" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="C40" t="s">
         <v>396</v>
       </c>
       <c r="D40">
         <v>35</v>
       </c>
       <c r="E40" t="s">
         <v>123</v>
       </c>
       <c r="F40" t="s">
         <v>397</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="C41" t="s">
         <v>398</v>
       </c>
       <c r="D41">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E41" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="C42" t="s">
         <v>399</v>
       </c>
       <c r="D42">
         <v>32</v>
       </c>
       <c r="E42" t="s">
         <v>43</v>
       </c>
       <c r="F42" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
@@ -7057,51 +7057,51 @@
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="C46" t="s">
         <v>405</v>
       </c>
       <c r="D46">
         <v>30</v>
       </c>
       <c r="E46" t="s">
         <v>370</v>
       </c>
       <c r="F46" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="C47" t="s">
         <v>406</v>
       </c>
       <c r="D47">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E47" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="C48" t="s">
         <v>407</v>
       </c>
       <c r="D48">
         <v>37</v>
       </c>
       <c r="E48" t="s">
         <v>55</v>
       </c>
       <c r="F48" t="s">
         <v>408</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
@@ -7173,51 +7173,51 @@
         <v>82</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>410</v>
       </c>
       <c r="D3">
         <v>42</v>
       </c>
       <c r="E3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
         <v>411</v>
       </c>
       <c r="D4">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E4" t="s">
         <v>22</v>
       </c>
       <c r="F4" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="C5" t="s">
         <v>413</v>
       </c>
       <c r="D5">
         <v>38</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" t="s">
         <v>39</v>
       </c>
     </row>
@@ -7447,184 +7447,184 @@
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="C20" t="s">
         <v>433</v>
       </c>
       <c r="D20">
         <v>34</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="C21" t="s">
         <v>435</v>
       </c>
       <c r="D21">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E21" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="C22" t="s">
         <v>436</v>
       </c>
       <c r="D22">
         <v>30</v>
       </c>
       <c r="E22" t="s">
         <v>29</v>
       </c>
       <c r="F22" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="C23" t="s">
         <v>437</v>
       </c>
       <c r="D23">
         <v>34</v>
       </c>
       <c r="E23" t="s">
         <v>32</v>
       </c>
       <c r="F23" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="C24" t="s">
         <v>439</v>
       </c>
       <c r="D24">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E24" t="s">
         <v>13</v>
       </c>
       <c r="F24" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="C25" t="s">
         <v>440</v>
       </c>
       <c r="D25">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
       <c r="F25" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="C26" t="s">
         <v>442</v>
       </c>
       <c r="D26">
         <v>37</v>
       </c>
       <c r="E26" t="s">
         <v>34</v>
       </c>
       <c r="F26" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="C27" t="s">
         <v>443</v>
       </c>
       <c r="D27">
         <v>37</v>
       </c>
       <c r="E27" t="s">
         <v>29</v>
       </c>
       <c r="F27" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="C28" t="s">
         <v>444</v>
       </c>
       <c r="D28">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
       <c r="F28" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="C29" t="s">
         <v>446</v>
       </c>
       <c r="D29">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E29" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="C30" t="s">
         <v>447</v>
       </c>
       <c r="D30">
         <v>33</v>
       </c>
       <c r="E30" t="s">
         <v>51</v>
       </c>
       <c r="F30" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
@@ -8227,51 +8227,51 @@
     <row r="68" spans="1:6">
       <c r="A68">
         <v>65</v>
       </c>
       <c r="C68" t="s">
         <v>495</v>
       </c>
       <c r="D68">
         <v>35</v>
       </c>
       <c r="E68" t="s">
         <v>140</v>
       </c>
       <c r="F68" t="s">
         <v>496</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="C69" t="s">
         <v>497</v>
       </c>
       <c r="D69">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E69" t="s">
         <v>74</v>
       </c>
       <c r="F69" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="C70" t="s">
         <v>498</v>
       </c>
       <c r="D70">
         <v>52</v>
       </c>
       <c r="E70" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>69</v>
@@ -8826,65 +8826,65 @@
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="C24" t="s">
         <v>533</v>
       </c>
       <c r="D24">
         <v>33</v>
       </c>
       <c r="E24" t="s">
         <v>534</v>
       </c>
       <c r="F24" t="s">
         <v>535</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="C25" t="s">
         <v>536</v>
       </c>
       <c r="D25">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="C26" t="s">
         <v>537</v>
       </c>
       <c r="D26">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="C27" t="s">
         <v>538</v>
       </c>
       <c r="D27">
         <v>36</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27" t="s">
         <v>352</v>
       </c>
     </row>
@@ -8959,51 +8959,51 @@
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="C32" t="s">
         <v>546</v>
       </c>
       <c r="D32">
         <v>33</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
       <c r="F32" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="C33" t="s">
         <v>547</v>
       </c>
       <c r="D33">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E33" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="C34" t="s">
         <v>548</v>
       </c>
       <c r="D34">
         <v>37</v>
       </c>
       <c r="E34" t="s">
         <v>58</v>
       </c>
       <c r="F34" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
@@ -9089,51 +9089,51 @@
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="C40" t="s">
         <v>554</v>
       </c>
       <c r="D40">
         <v>32</v>
       </c>
       <c r="E40" t="s">
         <v>82</v>
       </c>
       <c r="F40" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="C41" t="s">
         <v>555</v>
       </c>
       <c r="D41">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E41" t="s">
         <v>13</v>
       </c>
       <c r="F41" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="C42" t="s">
         <v>557</v>
       </c>
       <c r="D42">
         <v>34</v>
       </c>
       <c r="E42" t="s">
         <v>167</v>
       </c>
       <c r="F42" t="s">
         <v>404</v>
       </c>
     </row>