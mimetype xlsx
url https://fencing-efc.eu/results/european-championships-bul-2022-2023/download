--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -2363,51 +2363,51 @@
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6">
         <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E7" t="s">
         <v>21</v>
       </c>
       <c r="F7" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8">
         <v>23</v>
       </c>
       <c r="E8" t="s">
         <v>24</v>
       </c>
       <c r="F8" t="s">
         <v>25</v>
       </c>
     </row>
@@ -2445,51 +2445,51 @@
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="C11" t="s">
         <v>30</v>
       </c>
       <c r="D11">
         <v>24</v>
       </c>
       <c r="E11" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="C12" t="s">
         <v>32</v>
       </c>
       <c r="D12">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E12" t="s">
         <v>15</v>
       </c>
       <c r="F12" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="C13" t="s">
         <v>34</v>
       </c>
       <c r="D13">
         <v>27</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" t="s">
         <v>35</v>
       </c>
     </row>
@@ -2598,51 +2598,51 @@
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="C20" t="s">
         <v>53</v>
       </c>
       <c r="D20">
         <v>38</v>
       </c>
       <c r="E20" t="s">
         <v>54</v>
       </c>
       <c r="F20" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="C21" t="s">
         <v>56</v>
       </c>
       <c r="D21">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E21" t="s">
         <v>18</v>
       </c>
       <c r="F21" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="C22" t="s">
         <v>58</v>
       </c>
       <c r="D22">
         <v>27</v>
       </c>
       <c r="E22" t="s">
         <v>18</v>
       </c>
       <c r="F22" t="s">
         <v>35</v>
       </c>
     </row>
@@ -2796,68 +2796,68 @@
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="C32" t="s">
         <v>75</v>
       </c>
       <c r="D32">
         <v>34</v>
       </c>
       <c r="E32" t="s">
         <v>76</v>
       </c>
       <c r="F32" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="C33" t="s">
         <v>78</v>
       </c>
       <c r="D33">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E33" t="s">
         <v>66</v>
       </c>
       <c r="F33" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="C34" t="s">
         <v>80</v>
       </c>
       <c r="D34">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E34" t="s">
         <v>40</v>
       </c>
       <c r="F34" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="C35" t="s">
         <v>81</v>
       </c>
       <c r="D35">
         <v>23</v>
       </c>
       <c r="E35" t="s">
         <v>40</v>
       </c>
       <c r="F35" t="s">
         <v>82</v>
       </c>
     </row>
@@ -2980,51 +2980,51 @@
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="C43" t="s">
         <v>94</v>
       </c>
       <c r="D43">
         <v>39</v>
       </c>
       <c r="E43" t="s">
         <v>21</v>
       </c>
       <c r="F43" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="C44" t="s">
         <v>96</v>
       </c>
       <c r="D44">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E44" t="s">
         <v>54</v>
       </c>
       <c r="F44" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="C45" t="s">
         <v>98</v>
       </c>
       <c r="D45">
         <v>34</v>
       </c>
       <c r="E45" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
@@ -3192,85 +3192,85 @@
         <v>52</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="C56" t="s">
         <v>119</v>
       </c>
       <c r="D56">
         <v>24</v>
       </c>
       <c r="E56" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="C57" t="s">
         <v>121</v>
       </c>
       <c r="D57">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E57" t="s">
         <v>122</v>
       </c>
       <c r="F57" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="C58" t="s">
         <v>124</v>
       </c>
       <c r="D58">
         <v>26</v>
       </c>
       <c r="E58" t="s">
         <v>113</v>
       </c>
       <c r="F58" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="C59" t="s">
         <v>125</v>
       </c>
       <c r="D59">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E59" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="C60" t="s">
         <v>126</v>
       </c>
       <c r="D60">
         <v>24</v>
       </c>
       <c r="E60" t="s">
         <v>37</v>
       </c>
       <c r="F60" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
@@ -3441,51 +3441,51 @@
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="C71" t="s">
         <v>147</v>
       </c>
       <c r="D71">
         <v>24</v>
       </c>
       <c r="E71" t="s">
         <v>134</v>
       </c>
       <c r="F71" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="C72" t="s">
         <v>148</v>
       </c>
       <c r="D72">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E72" t="s">
         <v>76</v>
       </c>
       <c r="F72" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="C73" t="s">
         <v>150</v>
       </c>
       <c r="D73">
         <v>29</v>
       </c>
       <c r="E73" t="s">
         <v>27</v>
       </c>
       <c r="F73" t="s">
         <v>28</v>
       </c>
     </row>
@@ -3979,51 +3979,51 @@
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="C12" t="s">
         <v>197</v>
       </c>
       <c r="D12">
         <v>35</v>
       </c>
       <c r="E12" t="s">
         <v>66</v>
       </c>
       <c r="F12" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="C13" t="s">
         <v>199</v>
       </c>
       <c r="D13">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E13" t="s">
         <v>12</v>
       </c>
       <c r="F13" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="C14" t="s">
         <v>200</v>
       </c>
       <c r="D14">
         <v>20</v>
       </c>
       <c r="E14" t="s">
         <v>99</v>
       </c>
       <c r="F14" t="s">
         <v>201</v>
       </c>
     </row>
@@ -4098,51 +4098,51 @@
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="C19" t="s">
         <v>209</v>
       </c>
       <c r="D19">
         <v>24</v>
       </c>
       <c r="E19" t="s">
         <v>113</v>
       </c>
       <c r="F19" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="C20" t="s">
         <v>211</v>
       </c>
       <c r="D20">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E20" t="s">
         <v>15</v>
       </c>
       <c r="F20" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="C21" t="s">
         <v>212</v>
       </c>
       <c r="D21">
         <v>26</v>
       </c>
       <c r="E21" t="s">
         <v>31</v>
       </c>
       <c r="F21" t="s">
         <v>213</v>
       </c>
     </row>
@@ -4336,51 +4336,51 @@
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="C33" t="s">
         <v>232</v>
       </c>
       <c r="D33">
         <v>32</v>
       </c>
       <c r="E33" t="s">
         <v>31</v>
       </c>
       <c r="F33" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="C34" t="s">
         <v>233</v>
       </c>
       <c r="D34">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E34" t="s">
         <v>99</v>
       </c>
       <c r="F34" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="C35" t="s">
         <v>235</v>
       </c>
       <c r="D35">
         <v>24</v>
       </c>
       <c r="E35" t="s">
         <v>21</v>
       </c>
       <c r="F35" t="s">
         <v>228</v>
       </c>
     </row>
@@ -4472,201 +4472,201 @@
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="C41" t="s">
         <v>242</v>
       </c>
       <c r="D41">
         <v>23</v>
       </c>
       <c r="E41" t="s">
         <v>74</v>
       </c>
       <c r="F41" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="C42" t="s">
         <v>243</v>
       </c>
       <c r="D42">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E42" t="s">
         <v>113</v>
       </c>
       <c r="F42" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="C43" t="s">
         <v>245</v>
       </c>
       <c r="D43">
         <v>26</v>
       </c>
       <c r="E43" t="s">
         <v>113</v>
       </c>
       <c r="F43" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="C44" t="s">
         <v>246</v>
       </c>
       <c r="D44">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E44" t="s">
         <v>40</v>
       </c>
       <c r="F44" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="C45" t="s">
         <v>247</v>
       </c>
       <c r="D45">
         <v>22</v>
       </c>
       <c r="E45" t="s">
         <v>176</v>
       </c>
       <c r="F45" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="C46" t="s">
         <v>249</v>
       </c>
       <c r="D46">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E46" t="s">
         <v>113</v>
       </c>
       <c r="F46" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="C47" t="s">
         <v>250</v>
       </c>
       <c r="D47">
         <v>21</v>
       </c>
       <c r="E47" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="C48" t="s">
         <v>251</v>
       </c>
       <c r="D48">
         <v>33</v>
       </c>
       <c r="E48" t="s">
         <v>252</v>
       </c>
       <c r="F48" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="C49" t="s">
         <v>254</v>
       </c>
       <c r="D49">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E49" t="s">
         <v>40</v>
       </c>
       <c r="F49" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="C50" t="s">
         <v>255</v>
       </c>
       <c r="D50">
         <v>18</v>
       </c>
       <c r="E50" t="s">
         <v>24</v>
       </c>
       <c r="F50" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="C51" t="s">
         <v>257</v>
       </c>
       <c r="D51">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E51" t="s">
         <v>76</v>
       </c>
       <c r="F51" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="C52" t="s">
         <v>259</v>
       </c>
       <c r="D52">
         <v>21</v>
       </c>
       <c r="E52" t="s">
         <v>63</v>
       </c>
       <c r="F52" t="s">
         <v>191</v>
       </c>
     </row>
@@ -4704,51 +4704,51 @@
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="C55" t="s">
         <v>263</v>
       </c>
       <c r="D55">
         <v>23</v>
       </c>
       <c r="E55" t="s">
         <v>176</v>
       </c>
       <c r="F55" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="C56" t="s">
         <v>265</v>
       </c>
       <c r="D56">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E56" t="s">
         <v>24</v>
       </c>
       <c r="F56" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="C57" t="s">
         <v>267</v>
       </c>
       <c r="D57">
         <v>33</v>
       </c>
       <c r="E57" t="s">
         <v>24</v>
       </c>
       <c r="F57" t="s">
         <v>261</v>
       </c>
     </row>
@@ -4843,51 +4843,51 @@
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
         <v>270</v>
       </c>
       <c r="D4">
         <v>36</v>
       </c>
       <c r="E4" t="s">
         <v>54</v>
       </c>
       <c r="F4" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="C5" t="s">
         <v>271</v>
       </c>
       <c r="D5">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E5" t="s">
         <v>66</v>
       </c>
       <c r="F5" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
         <v>273</v>
       </c>
       <c r="D6">
         <v>31</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>274</v>
       </c>
     </row>
@@ -4976,51 +4976,51 @@
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="C12" t="s">
         <v>282</v>
       </c>
       <c r="D12">
         <v>32</v>
       </c>
       <c r="E12" t="s">
         <v>15</v>
       </c>
       <c r="F12" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="C13" t="s">
         <v>283</v>
       </c>
       <c r="D13">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="C14" t="s">
         <v>285</v>
       </c>
       <c r="D14">
         <v>31</v>
       </c>
       <c r="E14" t="s">
         <v>12</v>
       </c>
       <c r="F14" t="s">
         <v>13</v>
       </c>
     </row>
@@ -5092,65 +5092,65 @@
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="C19" t="s">
         <v>291</v>
       </c>
       <c r="D19">
         <v>34</v>
       </c>
       <c r="E19" t="s">
         <v>54</v>
       </c>
       <c r="F19" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="C20" t="s">
         <v>292</v>
       </c>
       <c r="D20">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E20" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="C21" t="s">
         <v>293</v>
       </c>
       <c r="D21">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E21" t="s">
         <v>134</v>
       </c>
       <c r="F21" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="C22" t="s">
         <v>295</v>
       </c>
       <c r="D22">
         <v>24</v>
       </c>
       <c r="E22" t="s">
         <v>12</v>
       </c>
       <c r="F22" t="s">
         <v>13</v>
       </c>
     </row>
@@ -5174,51 +5174,51 @@
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="C24" t="s">
         <v>297</v>
       </c>
       <c r="D24">
         <v>31</v>
       </c>
       <c r="E24" t="s">
         <v>37</v>
       </c>
       <c r="F24" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="C25" t="s">
         <v>299</v>
       </c>
       <c r="D25">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E25" t="s">
         <v>18</v>
       </c>
       <c r="F25" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="C26" t="s">
         <v>301</v>
       </c>
       <c r="D26">
         <v>32</v>
       </c>
       <c r="E26" t="s">
         <v>15</v>
       </c>
       <c r="F26" t="s">
         <v>230</v>
       </c>
     </row>
@@ -5372,102 +5372,102 @@
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="C36" t="s">
         <v>316</v>
       </c>
       <c r="D36">
         <v>27</v>
       </c>
       <c r="E36" t="s">
         <v>21</v>
       </c>
       <c r="F36" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="C37" t="s">
         <v>317</v>
       </c>
       <c r="D37">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E37" t="s">
         <v>113</v>
       </c>
       <c r="F37" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="C38" t="s">
         <v>318</v>
       </c>
       <c r="D38">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E38" t="s">
         <v>319</v>
       </c>
       <c r="F38" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="C39" t="s">
         <v>321</v>
       </c>
       <c r="D39">
         <v>31</v>
       </c>
       <c r="E39" t="s">
         <v>134</v>
       </c>
       <c r="F39" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="C40" t="s">
         <v>323</v>
       </c>
       <c r="D40">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E40" t="s">
         <v>40</v>
       </c>
       <c r="F40" t="s">
         <v>315</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="C41" t="s">
         <v>324</v>
       </c>
       <c r="D41">
         <v>27</v>
       </c>
       <c r="E41" t="s">
         <v>113</v>
       </c>
       <c r="F41" t="s">
         <v>325</v>
       </c>
     </row>
@@ -5576,51 +5576,51 @@
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="C48" t="s">
         <v>334</v>
       </c>
       <c r="D48">
         <v>33</v>
       </c>
       <c r="E48" t="s">
         <v>63</v>
       </c>
       <c r="F48" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="C49" t="s">
         <v>335</v>
       </c>
       <c r="D49">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E49" t="s">
         <v>113</v>
       </c>
       <c r="F49" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="C50" t="s">
         <v>336</v>
       </c>
       <c r="D50">
         <v>43</v>
       </c>
       <c r="E50" t="s">
         <v>48</v>
       </c>
       <c r="F50" t="s">
         <v>166</v>
       </c>
     </row>
@@ -5729,51 +5729,51 @@
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="C57" t="s">
         <v>347</v>
       </c>
       <c r="D57">
         <v>27</v>
       </c>
       <c r="E57" t="s">
         <v>76</v>
       </c>
       <c r="F57" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="C58" t="s">
         <v>348</v>
       </c>
       <c r="D58">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E58" t="s">
         <v>48</v>
       </c>
       <c r="F58" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="C59" t="s">
         <v>349</v>
       </c>
       <c r="D59">
         <v>22</v>
       </c>
       <c r="E59" t="s">
         <v>40</v>
       </c>
       <c r="F59" t="s">
         <v>82</v>
       </c>
     </row>
@@ -5904,99 +5904,99 @@
         <v>95</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="C68" t="s">
         <v>360</v>
       </c>
       <c r="D68">
         <v>28</v>
       </c>
       <c r="E68" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="C69" t="s">
         <v>361</v>
       </c>
       <c r="D69">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E69" t="s">
         <v>155</v>
       </c>
       <c r="F69" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="C70" t="s">
         <v>362</v>
       </c>
       <c r="D70">
         <v>40</v>
       </c>
       <c r="E70" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="C71" t="s">
         <v>363</v>
       </c>
       <c r="D71">
         <v>20</v>
       </c>
       <c r="E71" t="s">
         <v>24</v>
       </c>
       <c r="F71" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="C72" t="s">
         <v>365</v>
       </c>
       <c r="D72">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E72" t="s">
         <v>155</v>
       </c>
       <c r="F72" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="C73" t="s">
         <v>366</v>
       </c>
       <c r="D73">
         <v>20</v>
       </c>
       <c r="E73" t="s">
         <v>24</v>
       </c>
       <c r="F73" t="s">
         <v>364</v>
       </c>
     </row>
@@ -6224,51 +6224,51 @@
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
         <v>384</v>
       </c>
       <c r="D6">
         <v>35</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
         <v>385</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
         <v>386</v>
       </c>
       <c r="D7">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>15</v>
       </c>
       <c r="F7" t="s">
         <v>387</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
         <v>388</v>
       </c>
       <c r="D8">
         <v>41</v>
       </c>
       <c r="E8" t="s">
         <v>66</v>
       </c>
       <c r="F8" t="s">
         <v>389</v>
       </c>
     </row>
@@ -6433,133 +6433,133 @@
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="C19" t="s">
         <v>402</v>
       </c>
       <c r="D19">
         <v>32</v>
       </c>
       <c r="E19" t="s">
         <v>74</v>
       </c>
       <c r="F19" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="C20" t="s">
         <v>403</v>
       </c>
       <c r="D20">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E20" t="s">
         <v>113</v>
       </c>
       <c r="F20" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="C21" t="s">
         <v>404</v>
       </c>
       <c r="D21">
         <v>28</v>
       </c>
       <c r="E21" t="s">
         <v>63</v>
       </c>
       <c r="F21" t="s">
         <v>405</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="C22" t="s">
         <v>406</v>
       </c>
       <c r="D22">
         <v>39</v>
       </c>
       <c r="E22" t="s">
         <v>18</v>
       </c>
       <c r="F22" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="C23" t="s">
         <v>408</v>
       </c>
       <c r="D23">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E23" t="s">
         <v>18</v>
       </c>
       <c r="F23" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="C24" t="s">
         <v>410</v>
       </c>
       <c r="D24">
         <v>43</v>
       </c>
       <c r="E24" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="C25" t="s">
         <v>411</v>
       </c>
       <c r="D25">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E25" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="C26" t="s">
         <v>412</v>
       </c>
       <c r="D26">
         <v>29</v>
       </c>
       <c r="E26" t="s">
         <v>12</v>
       </c>
       <c r="F26" t="s">
         <v>385</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
@@ -6628,85 +6628,85 @@
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="C31" t="s">
         <v>419</v>
       </c>
       <c r="D31">
         <v>34</v>
       </c>
       <c r="E31" t="s">
         <v>18</v>
       </c>
       <c r="F31" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="C32" t="s">
         <v>421</v>
       </c>
       <c r="D32">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E32" t="s">
         <v>113</v>
       </c>
       <c r="F32" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="C33" t="s">
         <v>423</v>
       </c>
       <c r="D33">
         <v>34</v>
       </c>
       <c r="E33" t="s">
         <v>74</v>
       </c>
       <c r="F33" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="C34" t="s">
         <v>424</v>
       </c>
       <c r="D34">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E34" t="s">
         <v>24</v>
       </c>
       <c r="F34" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="C35" t="s">
         <v>426</v>
       </c>
       <c r="D35">
         <v>38</v>
       </c>
       <c r="E35" t="s">
         <v>74</v>
       </c>
       <c r="F35" t="s">
         <v>427</v>
       </c>
     </row>
@@ -6764,82 +6764,82 @@
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="C39" t="s">
         <v>434</v>
       </c>
       <c r="D39">
         <v>29</v>
       </c>
       <c r="E39" t="s">
         <v>66</v>
       </c>
       <c r="F39" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="C40" t="s">
         <v>435</v>
       </c>
       <c r="D40">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E40" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="C41" t="s">
         <v>436</v>
       </c>
       <c r="D41">
         <v>24</v>
       </c>
       <c r="E41" t="s">
         <v>15</v>
       </c>
       <c r="F41" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="C42" t="s">
         <v>437</v>
       </c>
       <c r="D42">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E42" t="s">
         <v>40</v>
       </c>
       <c r="F42" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="C43" t="s">
         <v>439</v>
       </c>
       <c r="D43">
         <v>23</v>
       </c>
       <c r="E43" t="s">
         <v>176</v>
       </c>
       <c r="F43" t="s">
         <v>381</v>
       </c>
     </row>
@@ -7022,133 +7022,133 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="C2" t="s">
         <v>451</v>
       </c>
       <c r="D2">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="C3" t="s">
         <v>452</v>
       </c>
       <c r="D3">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E3" t="s">
         <v>66</v>
       </c>
       <c r="F3" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="C4" t="s">
         <v>453</v>
       </c>
       <c r="D4">
         <v>29</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>454</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="C5" t="s">
         <v>455</v>
       </c>
       <c r="D5">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E5" t="s">
         <v>66</v>
       </c>
       <c r="F5" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="C6" t="s">
         <v>456</v>
       </c>
       <c r="D6">
         <v>34</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
         <v>457</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="C7" t="s">
         <v>458</v>
       </c>
       <c r="D7">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="C8" t="s">
         <v>459</v>
       </c>
       <c r="D8">
         <v>36</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
         <v>182</v>
       </c>
     </row>
@@ -7370,51 +7370,51 @@
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="C22" t="s">
         <v>479</v>
       </c>
       <c r="D22">
         <v>23</v>
       </c>
       <c r="E22" t="s">
         <v>18</v>
       </c>
       <c r="F22" t="s">
         <v>474</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="C23" t="s">
         <v>480</v>
       </c>
       <c r="D23">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E23" t="s">
         <v>31</v>
       </c>
       <c r="F23" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="C24" t="s">
         <v>481</v>
       </c>
       <c r="D24">
         <v>25</v>
       </c>
       <c r="E24" t="s">
         <v>43</v>
       </c>
       <c r="F24" t="s">
         <v>482</v>
       </c>
     </row>
@@ -7506,51 +7506,51 @@
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="C30" t="s">
         <v>490</v>
       </c>
       <c r="D30">
         <v>26</v>
       </c>
       <c r="E30" t="s">
         <v>31</v>
       </c>
       <c r="F30" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="C31" t="s">
         <v>492</v>
       </c>
       <c r="D31">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E31" t="s">
         <v>15</v>
       </c>
       <c r="F31" t="s">
         <v>493</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="C32" t="s">
         <v>494</v>
       </c>
       <c r="D32">
         <v>28</v>
       </c>
       <c r="E32" t="s">
         <v>66</v>
       </c>
       <c r="F32" t="s">
         <v>495</v>
       </c>
     </row>
@@ -7622,51 +7622,51 @@
         <v>503</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="C37" t="s">
         <v>504</v>
       </c>
       <c r="D37">
         <v>28</v>
       </c>
       <c r="E37" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="C38" t="s">
         <v>505</v>
       </c>
       <c r="D38">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E38" t="s">
         <v>12</v>
       </c>
       <c r="F38" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>37</v>
       </c>
       <c r="C39" t="s">
         <v>506</v>
       </c>
       <c r="D39">
         <v>27</v>
       </c>
       <c r="E39" t="s">
         <v>63</v>
       </c>
       <c r="F39" t="s">
         <v>191</v>
       </c>
     </row>
@@ -7990,102 +7990,102 @@
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="C59" t="s">
         <v>535</v>
       </c>
       <c r="D59">
         <v>29</v>
       </c>
       <c r="E59" t="s">
         <v>252</v>
       </c>
       <c r="F59" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="C60" t="s">
         <v>536</v>
       </c>
       <c r="D60">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E60" t="s">
         <v>37</v>
       </c>
       <c r="F60" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="C61" t="s">
         <v>538</v>
       </c>
       <c r="D61">
         <v>33</v>
       </c>
       <c r="E61" t="s">
         <v>223</v>
       </c>
       <c r="F61" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="C62" t="s">
         <v>539</v>
       </c>
       <c r="D62">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E62" t="s">
         <v>134</v>
       </c>
       <c r="F62" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="C63" t="s">
         <v>540</v>
       </c>
       <c r="D63">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E63" t="s">
         <v>31</v>
       </c>
       <c r="F63" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="C64" t="s">
         <v>541</v>
       </c>
       <c r="D64">
         <v>20</v>
       </c>
       <c r="E64" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
@@ -8398,102 +8398,102 @@
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="C10" t="s">
         <v>561</v>
       </c>
       <c r="D10">
         <v>38</v>
       </c>
       <c r="E10" t="s">
         <v>15</v>
       </c>
       <c r="F10" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="C11" t="s">
         <v>562</v>
       </c>
       <c r="D11">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="C12" t="s">
         <v>563</v>
       </c>
       <c r="D12">
         <v>36</v>
       </c>
       <c r="E12" t="s">
         <v>66</v>
       </c>
       <c r="F12" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="C13" t="s">
         <v>564</v>
       </c>
       <c r="D13">
         <v>25</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="C14" t="s">
         <v>565</v>
       </c>
       <c r="D14">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E14" t="s">
         <v>168</v>
       </c>
       <c r="F14" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="C15" t="s">
         <v>566</v>
       </c>
       <c r="D15">
         <v>30</v>
       </c>
       <c r="E15" t="s">
         <v>120</v>
       </c>
       <c r="F15" t="s">
         <v>567</v>
       </c>
     </row>
@@ -8766,51 +8766,51 @@
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="C32" t="s">
         <v>589</v>
       </c>
       <c r="D32">
         <v>26</v>
       </c>
       <c r="E32" t="s">
         <v>113</v>
       </c>
       <c r="F32" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="C33" t="s">
         <v>590</v>
       </c>
       <c r="D33">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E33" t="s">
         <v>176</v>
       </c>
       <c r="F33" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="C34" t="s">
         <v>592</v>
       </c>
       <c r="D34">
         <v>23</v>
       </c>
       <c r="E34" t="s">
         <v>18</v>
       </c>
       <c r="F34" t="s">
         <v>420</v>
       </c>
     </row>
@@ -8930,51 +8930,51 @@
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="C42" t="s">
         <v>600</v>
       </c>
       <c r="D42">
         <v>23</v>
       </c>
       <c r="E42" t="s">
         <v>176</v>
       </c>
       <c r="F42" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="C43" t="s">
         <v>602</v>
       </c>
       <c r="D43">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E43" t="s">
         <v>24</v>
       </c>
       <c r="F43" t="s">
         <v>425</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="C44" t="s">
         <v>603</v>
       </c>
       <c r="D44">
         <v>27</v>
       </c>
       <c r="E44" t="s">
         <v>12</v>
       </c>
       <c r="F44" t="s">
         <v>385</v>
       </c>
     </row>