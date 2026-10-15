--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -672,51 +672,51 @@
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>30</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3">
         <v>32.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4">
         <v>26.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>31</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
@@ -832,51 +832,51 @@
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10">
         <v>31</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
       <c r="F10" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>11.0</v>
       </c>
       <c r="C11" t="s">
         <v>29</v>
       </c>
       <c r="D11">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E11" t="s">
         <v>14</v>
       </c>
       <c r="F11" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12">
         <v>11.0</v>
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12">
         <v>28</v>
       </c>
       <c r="E12" t="s">
         <v>14</v>
       </c>
       <c r="F12" t="s">
@@ -989,51 +989,51 @@
       </c>
       <c r="C18" t="s">
         <v>39</v>
       </c>
       <c r="D18">
         <v>31</v>
       </c>
       <c r="E18" t="s">
         <v>14</v>
       </c>
       <c r="F18" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>6.0</v>
       </c>
       <c r="C19" t="s">
         <v>40</v>
       </c>
       <c r="D19">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E19" t="s">
         <v>14</v>
       </c>
       <c r="F19" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>6.0</v>
       </c>
       <c r="C20" t="s">
         <v>42</v>
       </c>
       <c r="D20">
         <v>30</v>
       </c>
       <c r="E20" t="s">
         <v>43</v>
       </c>
       <c r="F20" t="s">
@@ -1249,51 +1249,51 @@
       </c>
       <c r="C31" t="s">
         <v>63</v>
       </c>
       <c r="D31">
         <v>29</v>
       </c>
       <c r="E31" t="s">
         <v>14</v>
       </c>
       <c r="F31" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>65</v>
       </c>
       <c r="D32">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E32" t="s">
         <v>14</v>
       </c>
       <c r="F32" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>31</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>66</v>
       </c>
       <c r="D33">
         <v>27</v>
       </c>
       <c r="E33" t="s">
         <v>20</v>
       </c>
       <c r="F33" t="s">