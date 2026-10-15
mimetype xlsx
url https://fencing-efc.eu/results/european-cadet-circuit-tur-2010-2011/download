--- v1 (2026-08-24)
+++ v2 (2026-10-15)
@@ -681,51 +681,51 @@
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>32</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>29</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
@@ -821,51 +821,51 @@
       </c>
       <c r="C9" t="s">
         <v>24</v>
       </c>
       <c r="D9">
         <v>32</v>
       </c>
       <c r="E9" t="s">
         <v>13</v>
       </c>
       <c r="F9" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>26</v>
       </c>
       <c r="D10">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="D11">
         <v>30</v>
       </c>
       <c r="E11" t="s">
         <v>13</v>
       </c>
       <c r="F11" t="s">
@@ -941,71 +941,71 @@
       </c>
       <c r="C15" t="s">
         <v>35</v>
       </c>
       <c r="D15">
         <v>31</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>37</v>
       </c>
       <c r="D16">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>38</v>
       </c>
       <c r="D17">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E17" t="s">
         <v>16</v>
       </c>
       <c r="F17" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>39</v>
       </c>
       <c r="D18">
         <v>32</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
@@ -1081,51 +1081,51 @@
       </c>
       <c r="C22" t="s">
         <v>46</v>
       </c>
       <c r="D22">
         <v>30</v>
       </c>
       <c r="E22" t="s">
         <v>16</v>
       </c>
       <c r="F22" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>48</v>
       </c>
       <c r="D23">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>50</v>
       </c>
       <c r="D24">
         <v>29</v>
       </c>
       <c r="E24" t="s">
         <v>16</v>
       </c>
       <c r="F24" t="s">
@@ -1218,51 +1218,51 @@
       </c>
       <c r="C29" t="s">
         <v>56</v>
       </c>
       <c r="D29">
         <v>31</v>
       </c>
       <c r="E29" t="s">
         <v>31</v>
       </c>
       <c r="F29" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>57</v>
       </c>
       <c r="D30">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E30" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>58</v>
       </c>
       <c r="D31">
         <v>30</v>
       </c>
       <c r="E31" t="s">
         <v>7</v>
       </c>
       <c r="F31" t="s">
         <v>27</v>
       </c>
     </row>
@@ -1372,51 +1372,51 @@
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>65</v>
       </c>
       <c r="D37">
         <v>30</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
       <c r="F37" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="C38" t="s">
         <v>66</v>
       </c>
       <c r="D38">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
       <c r="F38" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="C39" t="s">
         <v>68</v>
       </c>
       <c r="D39">
         <v>30</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
       <c r="F39" t="s">
         <v>63</v>
       </c>
     </row>
@@ -1491,51 +1491,51 @@
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="C44" t="s">
         <v>73</v>
       </c>
       <c r="D44">
         <v>29</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
       <c r="F44" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="C45" t="s">
         <v>75</v>
       </c>
       <c r="D45">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E45" t="s">
         <v>7</v>
       </c>
       <c r="F45" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="C46" t="s">
         <v>77</v>
       </c>
       <c r="D46">
         <v>29</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
       <c r="F46" t="s">
         <v>76</v>
       </c>
     </row>