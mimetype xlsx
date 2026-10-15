--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1780,108 +1780,108 @@
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10">
         <v>31</v>
       </c>
       <c r="E10" t="s">
         <v>28</v>
       </c>
       <c r="F10" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>30</v>
       </c>
       <c r="D11">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E11" t="s">
         <v>16</v>
       </c>
       <c r="F11" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E12" t="s">
         <v>32</v>
       </c>
       <c r="F12" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>34</v>
       </c>
       <c r="D13">
         <v>31</v>
       </c>
       <c r="E13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>35</v>
       </c>
       <c r="D14">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>37</v>
       </c>
       <c r="D15">
         <v>29</v>
       </c>
       <c r="E15" t="s">
         <v>38</v>
       </c>
       <c r="F15" t="s">
@@ -2008,51 +2008,51 @@
       </c>
       <c r="C22" t="s">
         <v>48</v>
       </c>
       <c r="D22">
         <v>30</v>
       </c>
       <c r="E22" t="s">
         <v>49</v>
       </c>
       <c r="F22" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>51</v>
       </c>
       <c r="D23">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>53</v>
       </c>
       <c r="D24">
         <v>31</v>
       </c>
       <c r="E24" t="s">
         <v>54</v>
       </c>
       <c r="F24" t="s">
@@ -2216,51 +2216,51 @@
       </c>
       <c r="C33" t="s">
         <v>69</v>
       </c>
       <c r="D33">
         <v>30</v>
       </c>
       <c r="E33" t="s">
         <v>10</v>
       </c>
       <c r="F33" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>70</v>
       </c>
       <c r="D34">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E34" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>71</v>
       </c>
       <c r="D35">
         <v>30</v>
       </c>
       <c r="E35" t="s">
         <v>16</v>
       </c>
       <c r="F35" t="s">
         <v>16</v>
       </c>
     </row>
@@ -2618,71 +2618,71 @@
       </c>
       <c r="B54">
         <v>2.0</v>
       </c>
       <c r="C54" t="s">
         <v>102</v>
       </c>
       <c r="D54">
         <v>29</v>
       </c>
       <c r="E54" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>104</v>
       </c>
       <c r="D55">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E55" t="s">
         <v>65</v>
       </c>
       <c r="F55" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
         <v>106</v>
       </c>
       <c r="D56">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E56" t="s">
         <v>10</v>
       </c>
       <c r="F56" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>2.0</v>
       </c>
       <c r="C57" t="s">
         <v>108</v>
       </c>
       <c r="D57">
         <v>30</v>
       </c>
       <c r="E57" t="s">
         <v>83</v>
       </c>
       <c r="F57" t="s">
@@ -2738,51 +2738,51 @@
       </c>
       <c r="C60" t="s">
         <v>114</v>
       </c>
       <c r="D60">
         <v>30</v>
       </c>
       <c r="E60" t="s">
         <v>83</v>
       </c>
       <c r="F60" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>2.0</v>
       </c>
       <c r="C61" t="s">
         <v>115</v>
       </c>
       <c r="D61">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E61" t="s">
         <v>10</v>
       </c>
       <c r="F61" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
         <v>116</v>
       </c>
       <c r="D62">
         <v>30</v>
       </c>
       <c r="E62" t="s">
         <v>23</v>
       </c>
       <c r="F62" t="s">
@@ -3095,51 +3095,51 @@
       </c>
       <c r="C78" t="s">
         <v>142</v>
       </c>
       <c r="D78">
         <v>28</v>
       </c>
       <c r="E78" t="s">
         <v>20</v>
       </c>
       <c r="F78" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>1.0</v>
       </c>
       <c r="C79" t="s">
         <v>143</v>
       </c>
       <c r="D79">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E79" t="s">
         <v>18</v>
       </c>
       <c r="F79" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>1.0</v>
       </c>
       <c r="C80" t="s">
         <v>145</v>
       </c>
       <c r="D80">
         <v>29</v>
       </c>
       <c r="E80" t="s">
         <v>146</v>
       </c>
       <c r="F80" t="s">
@@ -3152,51 +3152,51 @@
       </c>
       <c r="B81">
         <v>1.0</v>
       </c>
       <c r="C81" t="s">
         <v>148</v>
       </c>
       <c r="D81">
         <v>30</v>
       </c>
       <c r="E81" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>1.0</v>
       </c>
       <c r="C82" t="s">
         <v>150</v>
       </c>
       <c r="D82">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E82" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
         <v>1.0</v>
       </c>
       <c r="C83" t="s">
         <v>151</v>
       </c>
       <c r="D83">
         <v>31</v>
       </c>
       <c r="E83" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
@@ -3243,51 +3243,51 @@
       </c>
       <c r="B86">
         <v>1.0</v>
       </c>
       <c r="C86" t="s">
         <v>155</v>
       </c>
       <c r="D86">
         <v>31</v>
       </c>
       <c r="E86" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>1.0</v>
       </c>
       <c r="C87" t="s">
         <v>156</v>
       </c>
       <c r="D87">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E87" t="s">
         <v>18</v>
       </c>
       <c r="F87" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
         <v>1.0</v>
       </c>
       <c r="C88" t="s">
         <v>157</v>
       </c>
       <c r="D88">
         <v>30</v>
       </c>
       <c r="E88" t="s">
         <v>57</v>
       </c>
       <c r="F88" t="s">
@@ -3491,68 +3491,68 @@
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="C99" t="s">
         <v>172</v>
       </c>
       <c r="D99">
         <v>29</v>
       </c>
       <c r="E99" t="s">
         <v>57</v>
       </c>
       <c r="F99" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="C100" t="s">
         <v>173</v>
       </c>
       <c r="D100">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E100" t="s">
         <v>174</v>
       </c>
       <c r="F100" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="C101" t="s">
         <v>176</v>
       </c>
       <c r="D101">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E101" t="s">
         <v>49</v>
       </c>
       <c r="F101" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="C102" t="s">
         <v>177</v>
       </c>
       <c r="D102">
         <v>31</v>
       </c>
       <c r="E102" t="s">
         <v>23</v>
       </c>
       <c r="F102" t="s">
         <v>136</v>
       </c>
     </row>
@@ -3590,187 +3590,187 @@
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="C105" t="s">
         <v>180</v>
       </c>
       <c r="D105">
         <v>31</v>
       </c>
       <c r="E105" t="s">
         <v>181</v>
       </c>
       <c r="F105" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="C106" t="s">
         <v>183</v>
       </c>
       <c r="D106">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E106" t="s">
         <v>28</v>
       </c>
       <c r="F106" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="C107" t="s">
         <v>185</v>
       </c>
       <c r="D107">
         <v>29</v>
       </c>
       <c r="E107" t="s">
         <v>181</v>
       </c>
       <c r="F107" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>106</v>
       </c>
       <c r="C108" t="s">
         <v>186</v>
       </c>
       <c r="D108">
         <v>30</v>
       </c>
       <c r="E108" t="s">
         <v>57</v>
       </c>
       <c r="F108" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="C109" t="s">
         <v>187</v>
       </c>
       <c r="D109">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E109" t="s">
         <v>23</v>
       </c>
       <c r="F109" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>108</v>
       </c>
       <c r="C110" t="s">
         <v>189</v>
       </c>
       <c r="D110">
         <v>31</v>
       </c>
       <c r="E110" t="s">
         <v>57</v>
       </c>
       <c r="F110" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>108</v>
       </c>
       <c r="C111" t="s">
         <v>191</v>
       </c>
       <c r="D111">
         <v>28</v>
       </c>
       <c r="E111" t="s">
         <v>49</v>
       </c>
       <c r="F111" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="C112" t="s">
         <v>192</v>
       </c>
       <c r="D112">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E112" t="s">
         <v>49</v>
       </c>
       <c r="F112" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="C113" t="s">
         <v>193</v>
       </c>
       <c r="D113">
         <v>30</v>
       </c>
       <c r="E113" t="s">
         <v>57</v>
       </c>
       <c r="F113" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="C114" t="s">
         <v>194</v>
       </c>
       <c r="D114">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E114" t="s">
         <v>57</v>
       </c>
       <c r="F114" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="C115" t="s">
         <v>195</v>
       </c>
       <c r="D115">
         <v>30</v>
       </c>
       <c r="E115" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>115</v>
@@ -4090,51 +4090,51 @@
       </c>
       <c r="C12" t="s">
         <v>216</v>
       </c>
       <c r="D12">
         <v>30</v>
       </c>
       <c r="E12" t="s">
         <v>80</v>
       </c>
       <c r="F12" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>11</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>218</v>
       </c>
       <c r="D13">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E13" t="s">
         <v>219</v>
       </c>
       <c r="F13" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>221</v>
       </c>
       <c r="D14">
         <v>31</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14" t="s">
@@ -4504,88 +4504,88 @@
       </c>
       <c r="C33" t="s">
         <v>251</v>
       </c>
       <c r="D33">
         <v>30</v>
       </c>
       <c r="E33" t="s">
         <v>57</v>
       </c>
       <c r="F33" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>252</v>
       </c>
       <c r="D34">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E34" t="s">
         <v>253</v>
       </c>
       <c r="F34" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>255</v>
       </c>
       <c r="D35">
         <v>31</v>
       </c>
       <c r="E35" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>34</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>256</v>
       </c>
       <c r="D36">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E36" t="s">
         <v>83</v>
       </c>
       <c r="F36" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>35</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>257</v>
       </c>
       <c r="D37">
         <v>31</v>
       </c>
       <c r="E37" t="s">
         <v>20</v>
       </c>
       <c r="F37" t="s">
@@ -4678,71 +4678,71 @@
       </c>
       <c r="C42" t="s">
         <v>262</v>
       </c>
       <c r="D42">
         <v>30</v>
       </c>
       <c r="E42" t="s">
         <v>124</v>
       </c>
       <c r="F42" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>264</v>
       </c>
       <c r="D43">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E43" t="s">
         <v>83</v>
       </c>
       <c r="F43" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>266</v>
       </c>
       <c r="D44">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E44" t="s">
         <v>23</v>
       </c>
       <c r="F44" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>267</v>
       </c>
       <c r="D45">
         <v>30</v>
       </c>
       <c r="E45" t="s">
         <v>10</v>
       </c>
       <c r="F45" t="s">
@@ -4778,91 +4778,91 @@
       </c>
       <c r="C47" t="s">
         <v>269</v>
       </c>
       <c r="D47">
         <v>31</v>
       </c>
       <c r="E47" t="s">
         <v>146</v>
       </c>
       <c r="F47" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>46</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>271</v>
       </c>
       <c r="D48">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E48" t="s">
         <v>54</v>
       </c>
       <c r="F48" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>47</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>272</v>
       </c>
       <c r="D49">
         <v>31</v>
       </c>
       <c r="E49" t="s">
         <v>18</v>
       </c>
       <c r="F49" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>48</v>
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>273</v>
       </c>
       <c r="D50">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E50" t="s">
         <v>57</v>
       </c>
       <c r="F50" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>274</v>
       </c>
       <c r="D51">
         <v>31</v>
       </c>
       <c r="E51" t="s">
         <v>65</v>
       </c>
     </row>
@@ -5049,51 +5049,51 @@
       </c>
       <c r="B61">
         <v>2.0</v>
       </c>
       <c r="C61" t="s">
         <v>291</v>
       </c>
       <c r="D61">
         <v>30</v>
       </c>
       <c r="E61" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>60</v>
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
         <v>292</v>
       </c>
       <c r="D62">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E62" t="s">
         <v>124</v>
       </c>
       <c r="F62" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>61</v>
       </c>
       <c r="B63">
         <v>2.0</v>
       </c>
       <c r="C63" t="s">
         <v>293</v>
       </c>
       <c r="D63">
         <v>30</v>
       </c>
       <c r="E63" t="s">
         <v>23</v>
       </c>
       <c r="F63" t="s">
@@ -5169,51 +5169,51 @@
       </c>
       <c r="C67" t="s">
         <v>298</v>
       </c>
       <c r="D67">
         <v>31</v>
       </c>
       <c r="E67" t="s">
         <v>57</v>
       </c>
       <c r="F67" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>66</v>
       </c>
       <c r="B68">
         <v>1.0</v>
       </c>
       <c r="C68" t="s">
         <v>299</v>
       </c>
       <c r="D68">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E68" t="s">
         <v>20</v>
       </c>
       <c r="F68" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>67</v>
       </c>
       <c r="B69">
         <v>1.0</v>
       </c>
       <c r="C69" t="s">
         <v>300</v>
       </c>
       <c r="D69">
         <v>31</v>
       </c>
       <c r="E69" t="s">
         <v>57</v>
       </c>
       <c r="F69" t="s">
@@ -5988,51 +5988,51 @@
       </c>
       <c r="C109" t="s">
         <v>346</v>
       </c>
       <c r="D109">
         <v>28</v>
       </c>
       <c r="E109" t="s">
         <v>57</v>
       </c>
       <c r="F109" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>107</v>
       </c>
       <c r="B110">
         <v>1.0</v>
       </c>
       <c r="C110" t="s">
         <v>347</v>
       </c>
       <c r="D110">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E110" t="s">
         <v>28</v>
       </c>
       <c r="F110" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>109</v>
       </c>
       <c r="B111">
         <v>1.0</v>
       </c>
       <c r="C111" t="s">
         <v>348</v>
       </c>
       <c r="D111">
         <v>28</v>
       </c>
       <c r="E111" t="s">
         <v>20</v>
       </c>
       <c r="F111" t="s">
@@ -6205,51 +6205,51 @@
       </c>
       <c r="C120" t="s">
         <v>358</v>
       </c>
       <c r="D120">
         <v>30</v>
       </c>
       <c r="E120" t="s">
         <v>124</v>
       </c>
       <c r="F120" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>119</v>
       </c>
       <c r="B121">
         <v>1.0</v>
       </c>
       <c r="C121" t="s">
         <v>359</v>
       </c>
       <c r="D121">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E121" t="s">
         <v>146</v>
       </c>
       <c r="F121" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>120</v>
       </c>
       <c r="B122">
         <v>1.0</v>
       </c>
       <c r="C122" t="s">
         <v>360</v>
       </c>
       <c r="D122">
         <v>31</v>
       </c>
       <c r="E122" t="s">
         <v>57</v>
       </c>
       <c r="F122" t="s">
@@ -6276,85 +6276,85 @@
     <row r="124" spans="1:6">
       <c r="A124">
         <v>122</v>
       </c>
       <c r="C124" t="s">
         <v>362</v>
       </c>
       <c r="D124">
         <v>30</v>
       </c>
       <c r="E124" t="s">
         <v>124</v>
       </c>
       <c r="F124" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>122</v>
       </c>
       <c r="C125" t="s">
         <v>363</v>
       </c>
       <c r="D125">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E125" t="s">
         <v>23</v>
       </c>
       <c r="F125" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>124</v>
       </c>
       <c r="C126" t="s">
         <v>365</v>
       </c>
       <c r="D126">
         <v>29</v>
       </c>
       <c r="E126" t="s">
         <v>20</v>
       </c>
       <c r="F126" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>125</v>
       </c>
       <c r="C127" t="s">
         <v>366</v>
       </c>
       <c r="D127">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E127" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>126</v>
       </c>
       <c r="C128" t="s">
         <v>367</v>
       </c>
       <c r="D128">
         <v>30</v>
       </c>
       <c r="E128" t="s">
         <v>23</v>
       </c>
       <c r="F128" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>127</v>
@@ -6491,51 +6491,51 @@
     <row r="137" spans="1:6">
       <c r="A137">
         <v>135</v>
       </c>
       <c r="C137" t="s">
         <v>378</v>
       </c>
       <c r="D137">
         <v>30</v>
       </c>
       <c r="E137" t="s">
         <v>57</v>
       </c>
       <c r="F137" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>136</v>
       </c>
       <c r="C138" t="s">
         <v>379</v>
       </c>
       <c r="D138">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E138" t="s">
         <v>20</v>
       </c>
       <c r="F138" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>137</v>
       </c>
       <c r="C139" t="s">
         <v>380</v>
       </c>
       <c r="D139">
         <v>29</v>
       </c>
       <c r="E139" t="s">
         <v>196</v>
       </c>
       <c r="F139" t="s">
         <v>381</v>
       </c>
     </row>