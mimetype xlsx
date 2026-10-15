--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1233,71 +1233,71 @@
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>30</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E6" t="s">
         <v>16</v>
       </c>
       <c r="F6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>19</v>
       </c>
       <c r="D8">
         <v>30</v>
       </c>
       <c r="E8" t="s">
         <v>16</v>
       </c>
       <c r="F8" t="s">
@@ -1333,88 +1333,88 @@
       </c>
       <c r="C10" t="s">
         <v>21</v>
       </c>
       <c r="D10">
         <v>29</v>
       </c>
       <c r="E10" t="s">
         <v>22</v>
       </c>
       <c r="F10" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>11.0</v>
       </c>
       <c r="C11" t="s">
         <v>24</v>
       </c>
       <c r="D11">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E11" t="s">
         <v>12</v>
       </c>
       <c r="F11" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>11.0</v>
       </c>
       <c r="C12" t="s">
         <v>25</v>
       </c>
       <c r="D12">
         <v>31</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>11.0</v>
       </c>
       <c r="C13" t="s">
         <v>26</v>
       </c>
       <c r="D13">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E13" t="s">
         <v>27</v>
       </c>
       <c r="F13" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>29</v>
       </c>
       <c r="D14">
         <v>31</v>
       </c>
       <c r="E14" t="s">
         <v>30</v>
       </c>
       <c r="F14" t="s">
@@ -1490,51 +1490,51 @@
       </c>
       <c r="C18" t="s">
         <v>39</v>
       </c>
       <c r="D18">
         <v>29</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>6.0</v>
       </c>
       <c r="C19" t="s">
         <v>40</v>
       </c>
       <c r="D19">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E19" t="s">
         <v>22</v>
       </c>
       <c r="F19" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>6.0</v>
       </c>
       <c r="C20" t="s">
         <v>42</v>
       </c>
       <c r="D20">
         <v>29</v>
       </c>
       <c r="E20" t="s">
         <v>12</v>
       </c>
       <c r="F20" t="s">
@@ -1747,51 +1747,51 @@
       </c>
       <c r="C31" t="s">
         <v>62</v>
       </c>
       <c r="D31">
         <v>29</v>
       </c>
       <c r="E31" t="s">
         <v>33</v>
       </c>
       <c r="F31" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>64</v>
       </c>
       <c r="D32">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E32" t="s">
         <v>33</v>
       </c>
       <c r="F32" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>65</v>
       </c>
       <c r="D33">
         <v>28</v>
       </c>
       <c r="E33" t="s">
         <v>27</v>
       </c>
       <c r="F33" t="s">
@@ -2187,88 +2187,88 @@
       </c>
       <c r="C53" t="s">
         <v>93</v>
       </c>
       <c r="D53">
         <v>28</v>
       </c>
       <c r="E53" t="s">
         <v>27</v>
       </c>
       <c r="F53" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>2.0</v>
       </c>
       <c r="C54" t="s">
         <v>94</v>
       </c>
       <c r="D54">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E54" t="s">
         <v>12</v>
       </c>
       <c r="F54" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>95</v>
       </c>
       <c r="D55">
         <v>31</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
         <v>96</v>
       </c>
       <c r="D56">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E56" t="s">
         <v>33</v>
       </c>
       <c r="F56" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>2.0</v>
       </c>
       <c r="C57" t="s">
         <v>97</v>
       </c>
       <c r="D57">
         <v>30</v>
       </c>
       <c r="E57" t="s">
         <v>16</v>
       </c>
       <c r="F57" t="s">
@@ -2384,51 +2384,51 @@
       </c>
       <c r="C63" t="s">
         <v>107</v>
       </c>
       <c r="D63">
         <v>30</v>
       </c>
       <c r="E63" t="s">
         <v>108</v>
       </c>
       <c r="F63" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>2.0</v>
       </c>
       <c r="C64" t="s">
         <v>110</v>
       </c>
       <c r="D64">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E64" t="s">
         <v>12</v>
       </c>
       <c r="F64" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>2.0</v>
       </c>
       <c r="C65" t="s">
         <v>111</v>
       </c>
       <c r="D65">
         <v>29</v>
       </c>
       <c r="E65" t="s">
         <v>33</v>
       </c>
       <c r="F65" t="s">
@@ -2561,51 +2561,51 @@
       </c>
       <c r="C72" t="s">
         <v>123</v>
       </c>
       <c r="D72">
         <v>29</v>
       </c>
       <c r="E72" t="s">
         <v>124</v>
       </c>
       <c r="F72" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>1.0</v>
       </c>
       <c r="C73" t="s">
         <v>126</v>
       </c>
       <c r="D73">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E73" t="s">
         <v>7</v>
       </c>
       <c r="F73" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>1.0</v>
       </c>
       <c r="C74" t="s">
         <v>127</v>
       </c>
       <c r="D74">
         <v>30</v>
       </c>
       <c r="E74" t="s">
         <v>27</v>
       </c>
       <c r="F74" t="s">
@@ -2658,71 +2658,71 @@
       </c>
       <c r="C77" t="s">
         <v>132</v>
       </c>
       <c r="D77">
         <v>31</v>
       </c>
       <c r="E77" t="s">
         <v>12</v>
       </c>
       <c r="F77" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>76</v>
       </c>
       <c r="B78">
         <v>1.0</v>
       </c>
       <c r="C78" t="s">
         <v>134</v>
       </c>
       <c r="D78">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E78" t="s">
         <v>12</v>
       </c>
       <c r="F78" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>1.0</v>
       </c>
       <c r="C79" t="s">
         <v>135</v>
       </c>
       <c r="D79">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E79" t="s">
         <v>7</v>
       </c>
       <c r="F79" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>1.0</v>
       </c>
       <c r="C80" t="s">
         <v>136</v>
       </c>
       <c r="D80">
         <v>30</v>
       </c>
       <c r="E80" t="s">
         <v>27</v>
       </c>
       <c r="F80" t="s">
@@ -2878,51 +2878,51 @@
       </c>
       <c r="C88" t="s">
         <v>146</v>
       </c>
       <c r="D88">
         <v>31</v>
       </c>
       <c r="E88" t="s">
         <v>16</v>
       </c>
       <c r="F88" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
         <v>1.0</v>
       </c>
       <c r="C89" t="s">
         <v>147</v>
       </c>
       <c r="D89">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E89" t="s">
         <v>30</v>
       </c>
       <c r="F89" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>1.0</v>
       </c>
       <c r="C90" t="s">
         <v>149</v>
       </c>
       <c r="D90">
         <v>30</v>
       </c>
       <c r="E90" t="s">
         <v>27</v>
       </c>
       <c r="F90" t="s">
@@ -2958,51 +2958,51 @@
       </c>
       <c r="C92" t="s">
         <v>151</v>
       </c>
       <c r="D92">
         <v>30</v>
       </c>
       <c r="E92" t="s">
         <v>55</v>
       </c>
       <c r="F92" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
         <v>1.0</v>
       </c>
       <c r="C93" t="s">
         <v>152</v>
       </c>
       <c r="D93">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E93" t="s">
         <v>30</v>
       </c>
       <c r="F93" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
         <v>1.0</v>
       </c>
       <c r="C94" t="s">
         <v>154</v>
       </c>
       <c r="D94">
         <v>29</v>
       </c>
       <c r="E94" t="s">
         <v>33</v>
       </c>
       <c r="F94" t="s">
@@ -4025,82 +4025,82 @@
     <row r="150" spans="1:6">
       <c r="A150">
         <v>148</v>
       </c>
       <c r="C150" t="s">
         <v>237</v>
       </c>
       <c r="D150">
         <v>31</v>
       </c>
       <c r="E150" t="s">
         <v>194</v>
       </c>
       <c r="F150" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="C151" t="s">
         <v>238</v>
       </c>
       <c r="D151">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E151" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="C152" t="s">
         <v>239</v>
       </c>
       <c r="D152">
         <v>27</v>
       </c>
       <c r="E152" t="s">
         <v>124</v>
       </c>
       <c r="F152" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>151</v>
       </c>
       <c r="C153" t="s">
         <v>240</v>
       </c>
       <c r="D153">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E153" t="s">
         <v>124</v>
       </c>
       <c r="F153" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>151</v>
       </c>
       <c r="C154" t="s">
         <v>242</v>
       </c>
       <c r="D154">
         <v>30</v>
       </c>
       <c r="E154" t="s">
         <v>27</v>
       </c>
       <c r="F154" t="s">
         <v>58</v>
       </c>
     </row>