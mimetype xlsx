--- v0 (2026-05-15)
+++ v1 (2026-07-14)
@@ -790,91 +790,91 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>29</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>31</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5" t="s">
@@ -890,51 +890,51 @@
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6">
         <v>29</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E7" t="s">
         <v>15</v>
       </c>
       <c r="F7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8">
         <v>30</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
@@ -967,51 +967,51 @@
       </c>
       <c r="C10" t="s">
         <v>24</v>
       </c>
       <c r="D10">
         <v>30</v>
       </c>
       <c r="E10" t="s">
         <v>25</v>
       </c>
       <c r="F10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>11.0</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>11.0</v>
       </c>
       <c r="C12" t="s">
         <v>28</v>
       </c>
       <c r="D12">
         <v>30</v>
       </c>
       <c r="E12" t="s">
         <v>15</v>
       </c>
       <c r="F12" t="s">
         <v>16</v>
       </c>
     </row>
@@ -1024,51 +1024,51 @@
       </c>
       <c r="C13" t="s">
         <v>29</v>
       </c>
       <c r="D13">
         <v>30</v>
       </c>
       <c r="E13" t="s">
         <v>25</v>
       </c>
       <c r="F13" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>31</v>
       </c>
       <c r="D14">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>33</v>
       </c>
       <c r="D15">
         <v>29</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
     </row>
@@ -1078,51 +1078,51 @@
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>34</v>
       </c>
       <c r="D16">
         <v>30</v>
       </c>
       <c r="E16" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>35</v>
       </c>
       <c r="D17">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>6.0</v>
       </c>
       <c r="C18" t="s">
         <v>36</v>
       </c>
       <c r="D18">
         <v>31</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
     </row>
@@ -1172,51 +1172,51 @@
       </c>
       <c r="C21" t="s">
         <v>40</v>
       </c>
       <c r="D21">
         <v>30</v>
       </c>
       <c r="E21" t="s">
         <v>18</v>
       </c>
       <c r="F21" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>6.0</v>
       </c>
       <c r="C22" t="s">
         <v>42</v>
       </c>
       <c r="D22">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E22" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>6.0</v>
       </c>
       <c r="C23" t="s">
         <v>43</v>
       </c>
       <c r="D23">
         <v>29</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
@@ -1243,51 +1243,51 @@
       </c>
       <c r="B25">
         <v>6.0</v>
       </c>
       <c r="C25" t="s">
         <v>46</v>
       </c>
       <c r="D25">
         <v>31</v>
       </c>
       <c r="E25" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>47</v>
       </c>
       <c r="D26">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E26" t="s">
         <v>25</v>
       </c>
       <c r="F26" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>49</v>
       </c>
       <c r="D27">
         <v>29</v>
       </c>
       <c r="E27" t="s">
         <v>15</v>
       </c>
     </row>
@@ -1317,51 +1317,51 @@
       </c>
       <c r="C29" t="s">
         <v>51</v>
       </c>
       <c r="D29">
         <v>30</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
       <c r="F29" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>53</v>
       </c>
       <c r="D30">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>54</v>
       </c>
       <c r="D31">
         <v>29</v>
       </c>
       <c r="E31" t="s">
         <v>55</v>
       </c>
       <c r="F31" t="s">
         <v>56</v>
       </c>
     </row>
@@ -1531,51 +1531,51 @@
       </c>
       <c r="C40" t="s">
         <v>73</v>
       </c>
       <c r="D40">
         <v>27</v>
       </c>
       <c r="E40" t="s">
         <v>25</v>
       </c>
       <c r="F40" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>75</v>
       </c>
       <c r="D41">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E41" t="s">
         <v>25</v>
       </c>
       <c r="F41" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>77</v>
       </c>
       <c r="D42">
         <v>31</v>
       </c>
       <c r="E42" t="s">
         <v>78</v>
       </c>
       <c r="F42" t="s">
@@ -1628,91 +1628,91 @@
       </c>
       <c r="C45" t="s">
         <v>83</v>
       </c>
       <c r="D45">
         <v>27</v>
       </c>
       <c r="E45" t="s">
         <v>25</v>
       </c>
       <c r="F45" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>84</v>
       </c>
       <c r="D46">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E46" t="s">
         <v>25</v>
       </c>
       <c r="F46" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>86</v>
       </c>
       <c r="D47">
         <v>27</v>
       </c>
       <c r="E47" t="s">
         <v>18</v>
       </c>
       <c r="F47" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>88</v>
       </c>
       <c r="D48">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E48" t="s">
         <v>89</v>
       </c>
       <c r="F48" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>91</v>
       </c>
       <c r="D49">
         <v>31</v>
       </c>
       <c r="E49" t="s">
         <v>15</v>
       </c>
       <c r="F49" t="s">
@@ -1882,51 +1882,51 @@
       </c>
       <c r="C58" t="s">
         <v>104</v>
       </c>
       <c r="D58">
         <v>30</v>
       </c>
       <c r="E58" t="s">
         <v>18</v>
       </c>
       <c r="F58" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>2.0</v>
       </c>
       <c r="C59" t="s">
         <v>106</v>
       </c>
       <c r="D59">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E59" t="s">
         <v>25</v>
       </c>
       <c r="F59" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>2.0</v>
       </c>
       <c r="C60" t="s">
         <v>107</v>
       </c>
       <c r="D60">
         <v>29</v>
       </c>
       <c r="E60" t="s">
         <v>25</v>
       </c>
       <c r="F60" t="s">
@@ -2002,51 +2002,51 @@
       </c>
       <c r="C64" t="s">
         <v>115</v>
       </c>
       <c r="D64">
         <v>27</v>
       </c>
       <c r="E64" t="s">
         <v>25</v>
       </c>
       <c r="F64" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>2.0</v>
       </c>
       <c r="C65" t="s">
         <v>116</v>
       </c>
       <c r="D65">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E65" t="s">
         <v>25</v>
       </c>
       <c r="F65" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>1.0</v>
       </c>
       <c r="C66" t="s">
         <v>117</v>
       </c>
       <c r="D66">
         <v>28</v>
       </c>
       <c r="E66" t="s">
         <v>25</v>
       </c>
       <c r="F66" t="s">