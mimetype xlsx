--- v1 (2026-07-14)
+++ v2 (2026-08-30)
@@ -984,51 +984,51 @@
       </c>
       <c r="B11">
         <v>11.0</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11">
         <v>31</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>11.0</v>
       </c>
       <c r="C12" t="s">
         <v>28</v>
       </c>
       <c r="D12">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E12" t="s">
         <v>15</v>
       </c>
       <c r="F12" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>11.0</v>
       </c>
       <c r="C13" t="s">
         <v>29</v>
       </c>
       <c r="D13">
         <v>30</v>
       </c>
       <c r="E13" t="s">
         <v>25</v>
       </c>
       <c r="F13" t="s">
@@ -1115,88 +1115,88 @@
       </c>
       <c r="B18">
         <v>6.0</v>
       </c>
       <c r="C18" t="s">
         <v>36</v>
       </c>
       <c r="D18">
         <v>31</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>6.0</v>
       </c>
       <c r="C19" t="s">
         <v>37</v>
       </c>
       <c r="D19">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E19" t="s">
         <v>38</v>
       </c>
       <c r="F19" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>6.0</v>
       </c>
       <c r="C20" t="s">
         <v>39</v>
       </c>
       <c r="D20">
         <v>28</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>6.0</v>
       </c>
       <c r="C21" t="s">
         <v>40</v>
       </c>
       <c r="D21">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E21" t="s">
         <v>18</v>
       </c>
       <c r="F21" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>6.0</v>
       </c>
       <c r="C22" t="s">
         <v>42</v>
       </c>
       <c r="D22">
         <v>29</v>
       </c>
       <c r="E22" t="s">
         <v>15</v>
       </c>
     </row>
@@ -1297,51 +1297,51 @@
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>50</v>
       </c>
       <c r="D28">
         <v>30</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>51</v>
       </c>
       <c r="D29">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
       <c r="F29" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>53</v>
       </c>
       <c r="D30">
         <v>29</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
     </row>
@@ -1728,51 +1728,51 @@
       </c>
       <c r="C50" t="s">
         <v>93</v>
       </c>
       <c r="D50">
         <v>31</v>
       </c>
       <c r="E50" t="s">
         <v>25</v>
       </c>
       <c r="F50" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>95</v>
       </c>
       <c r="D51">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E51" t="s">
         <v>18</v>
       </c>
       <c r="F51" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>96</v>
       </c>
       <c r="D52">
         <v>30</v>
       </c>
       <c r="E52" t="s">
         <v>25</v>
       </c>
       <c r="F52" t="s">
@@ -1845,51 +1845,51 @@
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
         <v>102</v>
       </c>
       <c r="D56">
         <v>31</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>2.0</v>
       </c>
       <c r="C57" t="s">
         <v>103</v>
       </c>
       <c r="D57">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>2.0</v>
       </c>
       <c r="C58" t="s">
         <v>104</v>
       </c>
       <c r="D58">
         <v>30</v>
       </c>
       <c r="E58" t="s">
         <v>18</v>
       </c>
       <c r="F58" t="s">
         <v>105</v>
       </c>
     </row>
@@ -1902,51 +1902,51 @@
       </c>
       <c r="C59" t="s">
         <v>106</v>
       </c>
       <c r="D59">
         <v>31</v>
       </c>
       <c r="E59" t="s">
         <v>25</v>
       </c>
       <c r="F59" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>2.0</v>
       </c>
       <c r="C60" t="s">
         <v>107</v>
       </c>
       <c r="D60">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E60" t="s">
         <v>25</v>
       </c>
       <c r="F60" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>2.0</v>
       </c>
       <c r="C61" t="s">
         <v>108</v>
       </c>
       <c r="D61">
         <v>30</v>
       </c>
       <c r="E61" t="s">
         <v>25</v>
       </c>
       <c r="F61" t="s">
@@ -2022,51 +2022,51 @@
       </c>
       <c r="C65" t="s">
         <v>116</v>
       </c>
       <c r="D65">
         <v>30</v>
       </c>
       <c r="E65" t="s">
         <v>25</v>
       </c>
       <c r="F65" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>1.0</v>
       </c>
       <c r="C66" t="s">
         <v>117</v>
       </c>
       <c r="D66">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E66" t="s">
         <v>25</v>
       </c>
       <c r="F66" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>1.0</v>
       </c>
       <c r="C67" t="s">
         <v>118</v>
       </c>
       <c r="D67">
         <v>28</v>
       </c>
       <c r="E67" t="s">
         <v>89</v>
       </c>
       <c r="F67" t="s">
@@ -2082,51 +2082,51 @@
       </c>
       <c r="C68" t="s">
         <v>119</v>
       </c>
       <c r="D68">
         <v>28</v>
       </c>
       <c r="E68" t="s">
         <v>78</v>
       </c>
       <c r="F68" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>1.0</v>
       </c>
       <c r="C69" t="s">
         <v>120</v>
       </c>
       <c r="D69">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E69" t="s">
         <v>15</v>
       </c>
       <c r="F69" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>1.0</v>
       </c>
       <c r="C70" t="s">
         <v>121</v>
       </c>
       <c r="D70">
         <v>29</v>
       </c>
       <c r="E70" t="s">
         <v>25</v>
       </c>
       <c r="F70" t="s">