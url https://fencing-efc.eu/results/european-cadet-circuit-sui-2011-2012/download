--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -930,51 +930,51 @@
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8">
         <v>30</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E9" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>11.0</v>
       </c>
       <c r="C10" t="s">
         <v>24</v>
       </c>
       <c r="D10">
         <v>30</v>
       </c>
       <c r="E10" t="s">
         <v>25</v>
       </c>
       <c r="F10" t="s">
         <v>26</v>
       </c>
     </row>
@@ -1044,51 +1044,51 @@
       </c>
       <c r="C14" t="s">
         <v>31</v>
       </c>
       <c r="D14">
         <v>30</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>33</v>
       </c>
       <c r="D15">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>34</v>
       </c>
       <c r="D16">
         <v>30</v>
       </c>
       <c r="E16" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
@@ -1135,51 +1135,51 @@
       </c>
       <c r="C19" t="s">
         <v>37</v>
       </c>
       <c r="D19">
         <v>28</v>
       </c>
       <c r="E19" t="s">
         <v>38</v>
       </c>
       <c r="F19" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>6.0</v>
       </c>
       <c r="C20" t="s">
         <v>39</v>
       </c>
       <c r="D20">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>6.0</v>
       </c>
       <c r="C21" t="s">
         <v>40</v>
       </c>
       <c r="D21">
         <v>31</v>
       </c>
       <c r="E21" t="s">
         <v>18</v>
       </c>
       <c r="F21" t="s">
         <v>41</v>
       </c>
     </row>
@@ -1206,51 +1206,51 @@
       </c>
       <c r="B23">
         <v>6.0</v>
       </c>
       <c r="C23" t="s">
         <v>43</v>
       </c>
       <c r="D23">
         <v>29</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>6.0</v>
       </c>
       <c r="C24" t="s">
         <v>44</v>
       </c>
       <c r="D24">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E24" t="s">
         <v>18</v>
       </c>
       <c r="F24" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>6.0</v>
       </c>
       <c r="C25" t="s">
         <v>46</v>
       </c>
       <c r="D25">
         <v>31</v>
       </c>
       <c r="E25" t="s">
         <v>15</v>
       </c>
     </row>
@@ -1334,51 +1334,51 @@
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>53</v>
       </c>
       <c r="D30">
         <v>29</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>54</v>
       </c>
       <c r="D31">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E31" t="s">
         <v>55</v>
       </c>
       <c r="F31" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>57</v>
       </c>
       <c r="D32">
         <v>31</v>
       </c>
       <c r="E32" t="s">
         <v>58</v>
       </c>
       <c r="F32" t="s">
@@ -1471,91 +1471,91 @@
       </c>
       <c r="C37" t="s">
         <v>66</v>
       </c>
       <c r="D37">
         <v>29</v>
       </c>
       <c r="E37" t="s">
         <v>25</v>
       </c>
       <c r="F37" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>68</v>
       </c>
       <c r="D38">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E38" t="s">
         <v>69</v>
       </c>
       <c r="F38" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>71</v>
       </c>
       <c r="D39">
         <v>29</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
       <c r="F39" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>73</v>
       </c>
       <c r="D40">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E40" t="s">
         <v>25</v>
       </c>
       <c r="F40" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>75</v>
       </c>
       <c r="D41">
         <v>31</v>
       </c>
       <c r="E41" t="s">
         <v>25</v>
       </c>
       <c r="F41" t="s">
@@ -1571,88 +1571,88 @@
       </c>
       <c r="C42" t="s">
         <v>77</v>
       </c>
       <c r="D42">
         <v>31</v>
       </c>
       <c r="E42" t="s">
         <v>78</v>
       </c>
       <c r="F42" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>80</v>
       </c>
       <c r="D43">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E43" t="s">
         <v>18</v>
       </c>
       <c r="F43" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>82</v>
       </c>
       <c r="D44">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>83</v>
       </c>
       <c r="D45">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E45" t="s">
         <v>25</v>
       </c>
       <c r="F45" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>84</v>
       </c>
       <c r="D46">
         <v>29</v>
       </c>
       <c r="E46" t="s">
         <v>25</v>
       </c>
       <c r="F46" t="s">
@@ -1922,51 +1922,51 @@
       </c>
       <c r="C60" t="s">
         <v>107</v>
       </c>
       <c r="D60">
         <v>30</v>
       </c>
       <c r="E60" t="s">
         <v>25</v>
       </c>
       <c r="F60" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>2.0</v>
       </c>
       <c r="C61" t="s">
         <v>108</v>
       </c>
       <c r="D61">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E61" t="s">
         <v>25</v>
       </c>
       <c r="F61" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
         <v>110</v>
       </c>
       <c r="D62">
         <v>29</v>
       </c>
       <c r="E62" t="s">
         <v>111</v>
       </c>
       <c r="F62" t="s">
@@ -1982,51 +1982,51 @@
       </c>
       <c r="C63" t="s">
         <v>113</v>
       </c>
       <c r="D63">
         <v>29</v>
       </c>
       <c r="E63" t="s">
         <v>25</v>
       </c>
       <c r="F63" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>2.0</v>
       </c>
       <c r="C64" t="s">
         <v>115</v>
       </c>
       <c r="D64">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E64" t="s">
         <v>25</v>
       </c>
       <c r="F64" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>2.0</v>
       </c>
       <c r="C65" t="s">
         <v>116</v>
       </c>
       <c r="D65">
         <v>30</v>
       </c>
       <c r="E65" t="s">
         <v>25</v>
       </c>
       <c r="F65" t="s">
@@ -2062,51 +2062,51 @@
       </c>
       <c r="C67" t="s">
         <v>118</v>
       </c>
       <c r="D67">
         <v>28</v>
       </c>
       <c r="E67" t="s">
         <v>89</v>
       </c>
       <c r="F67" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>1.0</v>
       </c>
       <c r="C68" t="s">
         <v>119</v>
       </c>
       <c r="D68">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E68" t="s">
         <v>78</v>
       </c>
       <c r="F68" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>1.0</v>
       </c>
       <c r="C69" t="s">
         <v>120</v>
       </c>
       <c r="D69">
         <v>31</v>
       </c>
       <c r="E69" t="s">
         <v>15</v>
       </c>
       <c r="F69" t="s">