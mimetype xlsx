--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1067,51 +1067,51 @@
       </c>
       <c r="C12" t="s">
         <v>27</v>
       </c>
       <c r="D12">
         <v>32</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>11.0</v>
       </c>
       <c r="C13" t="s">
         <v>28</v>
       </c>
       <c r="D13">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>29</v>
       </c>
       <c r="D14">
         <v>31</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14" t="s">
@@ -1341,51 +1341,51 @@
       </c>
       <c r="C26" t="s">
         <v>44</v>
       </c>
       <c r="D26">
         <v>32</v>
       </c>
       <c r="E26" t="s">
         <v>16</v>
       </c>
       <c r="F26" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>46</v>
       </c>
       <c r="D27">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E27" t="s">
         <v>47</v>
       </c>
       <c r="F27" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>49</v>
       </c>
       <c r="D28">
         <v>30</v>
       </c>
       <c r="E28" t="s">
         <v>16</v>
       </c>
       <c r="F28" t="s">
@@ -1669,51 +1669,51 @@
       </c>
       <c r="C43" t="s">
         <v>73</v>
       </c>
       <c r="D43">
         <v>32</v>
       </c>
       <c r="E43" t="s">
         <v>74</v>
       </c>
       <c r="F43" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>76</v>
       </c>
       <c r="D44">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E44" t="s">
         <v>47</v>
       </c>
       <c r="F44" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>78</v>
       </c>
       <c r="D45">
         <v>29</v>
       </c>
       <c r="E45" t="s">
         <v>10</v>
       </c>
       <c r="F45" t="s">
@@ -1840,111 +1840,111 @@
       </c>
       <c r="C52" t="s">
         <v>88</v>
       </c>
       <c r="D52">
         <v>32</v>
       </c>
       <c r="E52" t="s">
         <v>47</v>
       </c>
       <c r="F52" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>2.0</v>
       </c>
       <c r="C53" t="s">
         <v>90</v>
       </c>
       <c r="D53">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E53" t="s">
         <v>16</v>
       </c>
       <c r="F53" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>2.0</v>
       </c>
       <c r="C54" t="s">
         <v>92</v>
       </c>
       <c r="D54">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E54" t="s">
         <v>10</v>
       </c>
       <c r="F54" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>93</v>
       </c>
       <c r="D55">
         <v>31</v>
       </c>
       <c r="E55" t="s">
         <v>16</v>
       </c>
       <c r="F55" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
         <v>94</v>
       </c>
       <c r="D56">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E56" t="s">
         <v>95</v>
       </c>
       <c r="F56" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>2.0</v>
       </c>
       <c r="C57" t="s">
         <v>97</v>
       </c>
       <c r="D57">
         <v>30</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
       <c r="F57" t="s">
@@ -2017,51 +2017,51 @@
       </c>
       <c r="B61">
         <v>2.0</v>
       </c>
       <c r="C61" t="s">
         <v>102</v>
       </c>
       <c r="D61">
         <v>32</v>
       </c>
       <c r="E61" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
         <v>103</v>
       </c>
       <c r="D62">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E62" t="s">
         <v>95</v>
       </c>
       <c r="F62" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>2.0</v>
       </c>
       <c r="C63" t="s">
         <v>105</v>
       </c>
       <c r="D63">
         <v>30</v>
       </c>
       <c r="E63" t="s">
         <v>85</v>
       </c>
       <c r="F63" t="s">
@@ -2077,51 +2077,51 @@
       </c>
       <c r="C64" t="s">
         <v>107</v>
       </c>
       <c r="D64">
         <v>32</v>
       </c>
       <c r="E64" t="s">
         <v>95</v>
       </c>
       <c r="F64" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>2.0</v>
       </c>
       <c r="C65" t="s">
         <v>109</v>
       </c>
       <c r="D65">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E65" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>1.0</v>
       </c>
       <c r="C66" t="s">
         <v>110</v>
       </c>
       <c r="D66">
         <v>31</v>
       </c>
       <c r="E66" t="s">
         <v>74</v>
       </c>
       <c r="F66" t="s">
         <v>111</v>
       </c>
     </row>
@@ -2214,51 +2214,51 @@
       </c>
       <c r="C71" t="s">
         <v>119</v>
       </c>
       <c r="D71">
         <v>31</v>
       </c>
       <c r="E71" t="s">
         <v>47</v>
       </c>
       <c r="F71" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>70</v>
       </c>
       <c r="B72">
         <v>1.0</v>
       </c>
       <c r="C72" t="s">
         <v>120</v>
       </c>
       <c r="D72">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E72" t="s">
         <v>47</v>
       </c>
       <c r="F72" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>1.0</v>
       </c>
       <c r="C73" t="s">
         <v>122</v>
       </c>
       <c r="D73">
         <v>30</v>
       </c>
       <c r="E73" t="s">
         <v>85</v>
       </c>
       <c r="F73" t="s">
@@ -2294,51 +2294,51 @@
       </c>
       <c r="C75" t="s">
         <v>124</v>
       </c>
       <c r="D75">
         <v>29</v>
       </c>
       <c r="E75" t="s">
         <v>47</v>
       </c>
       <c r="F75" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>1.0</v>
       </c>
       <c r="C76" t="s">
         <v>126</v>
       </c>
       <c r="D76">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E76" t="s">
         <v>47</v>
       </c>
       <c r="F76" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>1.0</v>
       </c>
       <c r="C77" t="s">
         <v>127</v>
       </c>
       <c r="D77">
         <v>31</v>
       </c>
       <c r="E77" t="s">
         <v>47</v>
       </c>
       <c r="F77" t="s">
@@ -2518,51 +2518,51 @@
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="C88" t="s">
         <v>144</v>
       </c>
       <c r="D88">
         <v>30</v>
       </c>
       <c r="E88" t="s">
         <v>47</v>
       </c>
       <c r="F88" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="C89" t="s">
         <v>145</v>
       </c>
       <c r="D89">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E89" t="s">
         <v>47</v>
       </c>
       <c r="F89" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="C90" t="s">
         <v>146</v>
       </c>
       <c r="D90">
         <v>31</v>
       </c>
       <c r="E90" t="s">
         <v>47</v>
       </c>
       <c r="F90" t="s">
         <v>121</v>
       </c>
     </row>