--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -714,51 +714,51 @@
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>31</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>31</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
@@ -774,51 +774,51 @@
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5">
         <v>30</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7">
         <v>30</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
@@ -1051,51 +1051,51 @@
       </c>
       <c r="C19" t="s">
         <v>42</v>
       </c>
       <c r="D19">
         <v>31</v>
       </c>
       <c r="E19" t="s">
         <v>43</v>
       </c>
       <c r="F19" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>6.0</v>
       </c>
       <c r="C20" t="s">
         <v>45</v>
       </c>
       <c r="D20">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E20" t="s">
         <v>43</v>
       </c>
       <c r="F20" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>6.0</v>
       </c>
       <c r="C21" t="s">
         <v>46</v>
       </c>
       <c r="D21">
         <v>30</v>
       </c>
       <c r="E21" t="s">
         <v>47</v>
       </c>
       <c r="F21" t="s">
@@ -1205,91 +1205,91 @@
       </c>
       <c r="C27" t="s">
         <v>56</v>
       </c>
       <c r="D27">
         <v>28</v>
       </c>
       <c r="E27" t="s">
         <v>28</v>
       </c>
       <c r="F27" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>58</v>
       </c>
       <c r="D28">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E28" t="s">
         <v>23</v>
       </c>
       <c r="F28" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>60</v>
       </c>
       <c r="D29">
         <v>31</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
       <c r="F29" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>62</v>
       </c>
       <c r="D30">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>63</v>
       </c>
       <c r="D31">
         <v>29</v>
       </c>
       <c r="E31" t="s">
         <v>28</v>
       </c>
       <c r="F31" t="s">