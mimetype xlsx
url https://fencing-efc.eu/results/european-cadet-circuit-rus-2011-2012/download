--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1162,51 +1162,51 @@
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7">
         <v>30</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>15</v>
       </c>
       <c r="D8">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E8" t="s">
         <v>16</v>
       </c>
       <c r="F8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>18</v>
       </c>
       <c r="D9">
         <v>31</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
@@ -1530,51 +1530,51 @@
       </c>
       <c r="B26">
         <v>6.0</v>
       </c>
       <c r="C26" t="s">
         <v>41</v>
       </c>
       <c r="D26">
         <v>30</v>
       </c>
       <c r="E26" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>42</v>
       </c>
       <c r="D27">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>43</v>
       </c>
       <c r="D28">
         <v>31</v>
       </c>
       <c r="E28" t="s">
         <v>44</v>
       </c>
       <c r="F28" t="s">
@@ -1915,71 +1915,71 @@
       </c>
       <c r="C46" t="s">
         <v>68</v>
       </c>
       <c r="D46">
         <v>30</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
       <c r="F46" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>45</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>69</v>
       </c>
       <c r="D47">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
       <c r="F47" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>46</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>70</v>
       </c>
       <c r="D48">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
       <c r="F48" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>47</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>71</v>
       </c>
       <c r="D49">
         <v>27</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
       <c r="F49" t="s">
@@ -2152,51 +2152,51 @@
       </c>
       <c r="C58" t="s">
         <v>80</v>
       </c>
       <c r="D58">
         <v>28</v>
       </c>
       <c r="E58" t="s">
         <v>7</v>
       </c>
       <c r="F58" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>57</v>
       </c>
       <c r="B59">
         <v>2.0</v>
       </c>
       <c r="C59" t="s">
         <v>81</v>
       </c>
       <c r="D59">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E59" t="s">
         <v>82</v>
       </c>
       <c r="F59" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="B60">
         <v>2.0</v>
       </c>
       <c r="C60" t="s">
         <v>84</v>
       </c>
       <c r="D60">
         <v>30</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2206,91 +2206,91 @@
       </c>
       <c r="B61">
         <v>2.0</v>
       </c>
       <c r="C61" t="s">
         <v>85</v>
       </c>
       <c r="D61">
         <v>30</v>
       </c>
       <c r="E61" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>60</v>
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
         <v>86</v>
       </c>
       <c r="D62">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E62" t="s">
         <v>44</v>
       </c>
       <c r="F62" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>61</v>
       </c>
       <c r="B63">
         <v>2.0</v>
       </c>
       <c r="C63" t="s">
         <v>87</v>
       </c>
       <c r="D63">
         <v>28</v>
       </c>
       <c r="E63" t="s">
         <v>7</v>
       </c>
       <c r="F63" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>62</v>
       </c>
       <c r="B64">
         <v>2.0</v>
       </c>
       <c r="C64" t="s">
         <v>88</v>
       </c>
       <c r="D64">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E64" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>63</v>
       </c>
       <c r="B65">
         <v>2.0</v>
       </c>
       <c r="C65" t="s">
         <v>89</v>
       </c>
       <c r="D65">
         <v>28</v>
       </c>
       <c r="E65" t="s">
         <v>82</v>
       </c>
       <c r="F65" t="s">
         <v>83</v>
       </c>
     </row>
@@ -2320,51 +2320,51 @@
       </c>
       <c r="C67" t="s">
         <v>91</v>
       </c>
       <c r="D67">
         <v>29</v>
       </c>
       <c r="E67" t="s">
         <v>7</v>
       </c>
       <c r="F67" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>66</v>
       </c>
       <c r="B68">
         <v>1.0</v>
       </c>
       <c r="C68" t="s">
         <v>92</v>
       </c>
       <c r="D68">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E68" t="s">
         <v>7</v>
       </c>
       <c r="F68" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>67</v>
       </c>
       <c r="B69">
         <v>1.0</v>
       </c>
       <c r="C69" t="s">
         <v>93</v>
       </c>
       <c r="D69">
         <v>31</v>
       </c>
       <c r="E69" t="s">
         <v>7</v>
       </c>
       <c r="F69" t="s">
@@ -2456,51 +2456,51 @@
     <row r="75" spans="1:6">
       <c r="A75">
         <v>73</v>
       </c>
       <c r="C75" t="s">
         <v>99</v>
       </c>
       <c r="D75">
         <v>28</v>
       </c>
       <c r="E75" t="s">
         <v>7</v>
       </c>
       <c r="F75" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>74</v>
       </c>
       <c r="C76" t="s">
         <v>100</v>
       </c>
       <c r="D76">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E76" t="s">
         <v>7</v>
       </c>
       <c r="F76" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>75</v>
       </c>
       <c r="C77" t="s">
         <v>101</v>
       </c>
       <c r="D77">
         <v>28</v>
       </c>
       <c r="E77" t="s">
         <v>44</v>
       </c>
       <c r="F77" t="s">
         <v>52</v>
       </c>
     </row>
@@ -2705,102 +2705,102 @@
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>115</v>
       </c>
       <c r="D2">
         <v>30</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>116</v>
       </c>
       <c r="D3">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>117</v>
       </c>
       <c r="D4">
         <v>29</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5">
         <v>32.0</v>
       </c>
       <c r="C5" t="s">
         <v>118</v>
       </c>
       <c r="D5">
         <v>31</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>2</v>
       </c>
       <c r="B6">
         <v>26.0</v>
       </c>
       <c r="C6" t="s">
         <v>119</v>
       </c>
       <c r="D6">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E6" t="s">
         <v>44</v>
       </c>
       <c r="F6" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7">
         <v>20.0</v>
       </c>
       <c r="C7" t="s">
         <v>120</v>
       </c>
       <c r="D7">
         <v>31</v>
       </c>
       <c r="E7" t="s">
         <v>44</v>
       </c>
       <c r="F7" t="s">
@@ -2896,51 +2896,51 @@
       </c>
       <c r="C12" t="s">
         <v>127</v>
       </c>
       <c r="D12">
         <v>31</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>9</v>
       </c>
       <c r="B13">
         <v>11.0</v>
       </c>
       <c r="C13" t="s">
         <v>128</v>
       </c>
       <c r="D13">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E13" t="s">
         <v>129</v>
       </c>
       <c r="F13" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>10</v>
       </c>
       <c r="B14">
         <v>11.0</v>
       </c>
       <c r="C14" t="s">
         <v>131</v>
       </c>
       <c r="D14">
         <v>30</v>
       </c>
       <c r="E14" t="s">
         <v>39</v>
       </c>
     </row>
@@ -3130,51 +3130,51 @@
       </c>
       <c r="C24" t="s">
         <v>141</v>
       </c>
       <c r="D24">
         <v>30</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
       <c r="F24" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>21</v>
       </c>
       <c r="B25">
         <v>6.0</v>
       </c>
       <c r="C25" t="s">
         <v>142</v>
       </c>
       <c r="D25">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E25" t="s">
         <v>44</v>
       </c>
       <c r="F25" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>22</v>
       </c>
       <c r="B26">
         <v>6.0</v>
       </c>
       <c r="C26" t="s">
         <v>143</v>
       </c>
       <c r="D26">
         <v>31</v>
       </c>
       <c r="E26" t="s">
         <v>50</v>
       </c>
     </row>
@@ -3184,71 +3184,71 @@
       </c>
       <c r="B27">
         <v>6.0</v>
       </c>
       <c r="C27" t="s">
         <v>144</v>
       </c>
       <c r="D27">
         <v>31</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>24</v>
       </c>
       <c r="B28">
         <v>6.0</v>
       </c>
       <c r="C28" t="s">
         <v>145</v>
       </c>
       <c r="D28">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>25</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>146</v>
       </c>
       <c r="D29">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
       <c r="F29" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>26</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>147</v>
       </c>
       <c r="D30">
         <v>31</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
@@ -3284,51 +3284,51 @@
       </c>
       <c r="C32" t="s">
         <v>149</v>
       </c>
       <c r="D32">
         <v>31</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
       <c r="F32" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>29</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>150</v>
       </c>
       <c r="D33">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
       <c r="F33" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>30</v>
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>151</v>
       </c>
       <c r="D34">
         <v>31</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
@@ -3364,51 +3364,51 @@
       </c>
       <c r="C36" t="s">
         <v>153</v>
       </c>
       <c r="D36">
         <v>30</v>
       </c>
       <c r="E36" t="s">
         <v>39</v>
       </c>
       <c r="F36" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>33</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>154</v>
       </c>
       <c r="D37">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E37" t="s">
         <v>44</v>
       </c>
       <c r="F37" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>34</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>155</v>
       </c>
       <c r="D38">
         <v>30</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
     </row>
@@ -3829,51 +3829,51 @@
       </c>
       <c r="B60">
         <v>2.0</v>
       </c>
       <c r="C60" t="s">
         <v>179</v>
       </c>
       <c r="D60">
         <v>30</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>57</v>
       </c>
       <c r="B61">
         <v>2.0</v>
       </c>
       <c r="C61" t="s">
         <v>180</v>
       </c>
       <c r="D61">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E61" t="s">
         <v>7</v>
       </c>
       <c r="F61" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>58</v>
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
         <v>181</v>
       </c>
       <c r="D62">
         <v>31</v>
       </c>
       <c r="E62" t="s">
         <v>7</v>
       </c>
       <c r="F62" t="s">
@@ -4256,51 +4256,51 @@
     <row r="83" spans="1:6">
       <c r="A83">
         <v>79</v>
       </c>
       <c r="C83" t="s">
         <v>203</v>
       </c>
       <c r="D83">
         <v>28</v>
       </c>
       <c r="E83" t="s">
         <v>44</v>
       </c>
       <c r="F83" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>80</v>
       </c>
       <c r="C84" t="s">
         <v>204</v>
       </c>
       <c r="D84">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E84" t="s">
         <v>7</v>
       </c>
       <c r="F84" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>81</v>
       </c>
       <c r="C85" t="s">
         <v>205</v>
       </c>
       <c r="D85">
         <v>30</v>
       </c>
       <c r="E85" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>82</v>