--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -652,51 +652,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>30</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
@@ -732,51 +732,51 @@
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>31</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7">
         <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>19</v>
       </c>
       <c r="F7" t="s">
@@ -1146,51 +1146,51 @@
       </c>
       <c r="C26" t="s">
         <v>50</v>
       </c>
       <c r="D26">
         <v>31</v>
       </c>
       <c r="E26" t="s">
         <v>15</v>
       </c>
       <c r="F26" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>51</v>
       </c>
       <c r="D27">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E27" t="s">
         <v>15</v>
       </c>
       <c r="F27" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>53</v>
       </c>
       <c r="D28">
         <v>31</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">