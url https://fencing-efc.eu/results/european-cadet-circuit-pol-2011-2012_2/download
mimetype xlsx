--- v0 (2026-05-15)
+++ v1 (2026-07-14)
@@ -1127,51 +1127,51 @@
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>27</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5">
         <v>27</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="C6" t="s">
         <v>17</v>
@@ -1183,51 +1183,51 @@
         <v>10</v>
       </c>
       <c r="F6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7">
         <v>27</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="C9" t="s">
         <v>22</v>
       </c>
       <c r="D9">
         <v>26</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="C10" t="s">
         <v>24</v>
@@ -1581,51 +1581,51 @@
       </c>
       <c r="C29" t="s">
         <v>62</v>
       </c>
       <c r="D29">
         <v>29</v>
       </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
       <c r="F29" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>16</v>
       </c>
       <c r="B30">
         <v>8.0</v>
       </c>
       <c r="C30" t="s">
         <v>63</v>
       </c>
       <c r="D30">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E30" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>17</v>
       </c>
       <c r="B31">
         <v>6.0</v>
       </c>
       <c r="C31" t="s">
         <v>65</v>
       </c>
       <c r="D31">
         <v>31</v>
       </c>
       <c r="E31" t="s">
         <v>36</v>
       </c>
       <c r="F31" t="s">
         <v>37</v>
       </c>
     </row>
@@ -1915,131 +1915,131 @@
       </c>
       <c r="C46" t="s">
         <v>88</v>
       </c>
       <c r="D46">
         <v>30</v>
       </c>
       <c r="E46" t="s">
         <v>89</v>
       </c>
       <c r="F46" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>33</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>91</v>
       </c>
       <c r="D47">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E47" t="s">
         <v>10</v>
       </c>
       <c r="F47" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>34</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>92</v>
       </c>
       <c r="D48">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E48" t="s">
         <v>36</v>
       </c>
       <c r="F48" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>35</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>94</v>
       </c>
       <c r="D49">
         <v>29</v>
       </c>
       <c r="E49" t="s">
         <v>89</v>
       </c>
       <c r="F49" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>36</v>
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>96</v>
       </c>
       <c r="D50">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E50" t="s">
         <v>97</v>
       </c>
       <c r="F50" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>37</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>99</v>
       </c>
       <c r="D51">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E51" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>38</v>
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>100</v>
       </c>
       <c r="D52">
         <v>31</v>
       </c>
       <c r="E52" t="s">
         <v>81</v>
       </c>
       <c r="F52" t="s">
         <v>101</v>
       </c>
     </row>
@@ -2052,71 +2052,71 @@
       </c>
       <c r="C53" t="s">
         <v>102</v>
       </c>
       <c r="D53">
         <v>31</v>
       </c>
       <c r="E53" t="s">
         <v>10</v>
       </c>
       <c r="F53" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>40</v>
       </c>
       <c r="B54">
         <v>2.0</v>
       </c>
       <c r="C54" t="s">
         <v>104</v>
       </c>
       <c r="D54">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E54" t="s">
         <v>33</v>
       </c>
       <c r="F54" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>41</v>
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>106</v>
       </c>
       <c r="D55">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E55" t="s">
         <v>33</v>
       </c>
       <c r="F55" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>42</v>
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
         <v>108</v>
       </c>
       <c r="D56">
         <v>31</v>
       </c>
       <c r="E56" t="s">
         <v>36</v>
       </c>
       <c r="F56" t="s">
@@ -2226,51 +2226,51 @@
       </c>
       <c r="C62" t="s">
         <v>119</v>
       </c>
       <c r="D62">
         <v>31</v>
       </c>
       <c r="E62" t="s">
         <v>89</v>
       </c>
       <c r="F62" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>48</v>
       </c>
       <c r="B63">
         <v>2.0</v>
       </c>
       <c r="C63" t="s">
         <v>120</v>
       </c>
       <c r="D63">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E63" t="s">
         <v>36</v>
       </c>
       <c r="F63" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>50</v>
       </c>
       <c r="B64">
         <v>2.0</v>
       </c>
       <c r="C64" t="s">
         <v>122</v>
       </c>
       <c r="D64">
         <v>31</v>
       </c>
       <c r="E64" t="s">
         <v>64</v>
       </c>
     </row>
@@ -2400,51 +2400,51 @@
       </c>
       <c r="C71" t="s">
         <v>132</v>
       </c>
       <c r="D71">
         <v>31</v>
       </c>
       <c r="E71" t="s">
         <v>7</v>
       </c>
       <c r="F71" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>58</v>
       </c>
       <c r="B72">
         <v>2.0</v>
       </c>
       <c r="C72" t="s">
         <v>133</v>
       </c>
       <c r="D72">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E72" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>59</v>
       </c>
       <c r="B73">
         <v>2.0</v>
       </c>
       <c r="C73" t="s">
         <v>134</v>
       </c>
       <c r="D73">
         <v>29</v>
       </c>
       <c r="E73" t="s">
         <v>10</v>
       </c>
       <c r="F73" t="s">
         <v>11</v>
       </c>
     </row>
@@ -2691,51 +2691,51 @@
       </c>
       <c r="C86" t="s">
         <v>150</v>
       </c>
       <c r="D86">
         <v>29</v>
       </c>
       <c r="E86" t="s">
         <v>33</v>
       </c>
       <c r="F86" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>73</v>
       </c>
       <c r="B87">
         <v>1.0</v>
       </c>
       <c r="C87" t="s">
         <v>151</v>
       </c>
       <c r="D87">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E87" t="s">
         <v>10</v>
       </c>
       <c r="F87" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>74</v>
       </c>
       <c r="B88">
         <v>1.0</v>
       </c>
       <c r="C88" t="s">
         <v>152</v>
       </c>
       <c r="D88">
         <v>28</v>
       </c>
       <c r="E88" t="s">
         <v>153</v>
       </c>
       <c r="F88" t="s">
@@ -2788,51 +2788,51 @@
       </c>
       <c r="C91" t="s">
         <v>156</v>
       </c>
       <c r="D91">
         <v>30</v>
       </c>
       <c r="E91" t="s">
         <v>10</v>
       </c>
       <c r="F91" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>78</v>
       </c>
       <c r="B92">
         <v>1.0</v>
       </c>
       <c r="C92" t="s">
         <v>157</v>
       </c>
       <c r="D92">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E92" t="s">
         <v>81</v>
       </c>
       <c r="F92" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>79</v>
       </c>
       <c r="B93">
         <v>1.0</v>
       </c>
       <c r="C93" t="s">
         <v>158</v>
       </c>
       <c r="D93">
         <v>30</v>
       </c>
       <c r="E93" t="s">
         <v>10</v>
       </c>
       <c r="F93" t="s">
@@ -3062,51 +3062,51 @@
       </c>
       <c r="C105" t="s">
         <v>172</v>
       </c>
       <c r="D105">
         <v>30</v>
       </c>
       <c r="E105" t="s">
         <v>13</v>
       </c>
       <c r="F105" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>92</v>
       </c>
       <c r="B106">
         <v>1.0</v>
       </c>
       <c r="C106" t="s">
         <v>174</v>
       </c>
       <c r="D106">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E106" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>93</v>
       </c>
       <c r="B107">
         <v>1.0</v>
       </c>
       <c r="C107" t="s">
         <v>175</v>
       </c>
       <c r="D107">
         <v>28</v>
       </c>
       <c r="E107" t="s">
         <v>10</v>
       </c>
       <c r="F107" t="s">
         <v>11</v>
       </c>
     </row>
@@ -3119,51 +3119,51 @@
       </c>
       <c r="C108" t="s">
         <v>176</v>
       </c>
       <c r="D108">
         <v>30</v>
       </c>
       <c r="E108" t="s">
         <v>7</v>
       </c>
       <c r="F108" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>95</v>
       </c>
       <c r="B109">
         <v>1.0</v>
       </c>
       <c r="C109" t="s">
         <v>177</v>
       </c>
       <c r="D109">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E109" t="s">
         <v>10</v>
       </c>
       <c r="F109" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>96</v>
       </c>
       <c r="B110">
         <v>1.0</v>
       </c>
       <c r="C110" t="s">
         <v>178</v>
       </c>
       <c r="D110">
         <v>29</v>
       </c>
       <c r="E110" t="s">
         <v>97</v>
       </c>
       <c r="F110" t="s">
@@ -3199,128 +3199,128 @@
       </c>
       <c r="C112" t="s">
         <v>180</v>
       </c>
       <c r="D112">
         <v>30</v>
       </c>
       <c r="E112" t="s">
         <v>10</v>
       </c>
       <c r="F112" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>99</v>
       </c>
       <c r="B113">
         <v>1.0</v>
       </c>
       <c r="C113" t="s">
         <v>181</v>
       </c>
       <c r="D113">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E113" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>99</v>
       </c>
       <c r="B114">
         <v>1.0</v>
       </c>
       <c r="C114" t="s">
         <v>182</v>
       </c>
       <c r="D114">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E114" t="s">
         <v>81</v>
       </c>
       <c r="F114" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>101</v>
       </c>
       <c r="B115">
         <v>1.0</v>
       </c>
       <c r="C115" t="s">
         <v>183</v>
       </c>
       <c r="D115">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E115" t="s">
         <v>45</v>
       </c>
       <c r="F115" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>102</v>
       </c>
       <c r="B116">
         <v>1.0</v>
       </c>
       <c r="C116" t="s">
         <v>185</v>
       </c>
       <c r="D116">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E116" t="s">
         <v>10</v>
       </c>
       <c r="F116" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>103</v>
       </c>
       <c r="B117">
         <v>1.0</v>
       </c>
       <c r="C117" t="s">
         <v>186</v>
       </c>
       <c r="D117">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E117" t="s">
         <v>10</v>
       </c>
       <c r="F117" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>104</v>
       </c>
       <c r="B118">
         <v>1.0</v>
       </c>
       <c r="C118" t="s">
         <v>187</v>
       </c>
       <c r="D118">
         <v>28</v>
       </c>
       <c r="E118" t="s">
         <v>97</v>
       </c>
       <c r="F118" t="s">
@@ -3356,91 +3356,91 @@
       </c>
       <c r="C120" t="s">
         <v>189</v>
       </c>
       <c r="D120">
         <v>30</v>
       </c>
       <c r="E120" t="s">
         <v>97</v>
       </c>
       <c r="F120" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>107</v>
       </c>
       <c r="B121">
         <v>1.0</v>
       </c>
       <c r="C121" t="s">
         <v>190</v>
       </c>
       <c r="D121">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E121" t="s">
         <v>84</v>
       </c>
       <c r="F121" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>108</v>
       </c>
       <c r="B122">
         <v>1.0</v>
       </c>
       <c r="C122" t="s">
         <v>191</v>
       </c>
       <c r="D122">
         <v>30</v>
       </c>
       <c r="E122" t="s">
         <v>36</v>
       </c>
       <c r="F122" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>109</v>
       </c>
       <c r="B123">
         <v>1.0</v>
       </c>
       <c r="C123" t="s">
         <v>192</v>
       </c>
       <c r="D123">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E123" t="s">
         <v>97</v>
       </c>
       <c r="F123" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>110</v>
       </c>
       <c r="B124">
         <v>1.0</v>
       </c>
       <c r="C124" t="s">
         <v>193</v>
       </c>
       <c r="D124">
         <v>30</v>
       </c>
       <c r="E124" t="s">
         <v>10</v>
       </c>
       <c r="F124" t="s">
@@ -3631,51 +3631,51 @@
         <v>10</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>120</v>
       </c>
       <c r="C136" t="s">
         <v>206</v>
       </c>
       <c r="D136">
         <v>30</v>
       </c>
       <c r="E136" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>123</v>
       </c>
       <c r="C137" t="s">
         <v>208</v>
       </c>
       <c r="D137">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E137" t="s">
         <v>84</v>
       </c>
       <c r="F137" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>124</v>
       </c>
       <c r="C138" t="s">
         <v>209</v>
       </c>
       <c r="D138">
         <v>27</v>
       </c>
       <c r="E138" t="s">
         <v>10</v>
       </c>
       <c r="F138" t="s">
         <v>23</v>
       </c>
     </row>
@@ -3733,147 +3733,147 @@
     <row r="142" spans="1:6">
       <c r="A142">
         <v>128</v>
       </c>
       <c r="C142" t="s">
         <v>214</v>
       </c>
       <c r="D142">
         <v>28</v>
       </c>
       <c r="E142" t="s">
         <v>10</v>
       </c>
       <c r="F142" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>129</v>
       </c>
       <c r="C143" t="s">
         <v>215</v>
       </c>
       <c r="D143">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E143" t="s">
         <v>10</v>
       </c>
       <c r="F143" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>130</v>
       </c>
       <c r="C144" t="s">
         <v>216</v>
       </c>
       <c r="D144">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E144" t="s">
         <v>97</v>
       </c>
       <c r="F144" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>130</v>
       </c>
       <c r="C145" t="s">
         <v>217</v>
       </c>
       <c r="D145">
         <v>29</v>
       </c>
       <c r="E145" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>132</v>
       </c>
       <c r="C146" t="s">
         <v>218</v>
       </c>
       <c r="D146">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E146" t="s">
         <v>84</v>
       </c>
       <c r="F146" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>132</v>
       </c>
       <c r="C147" t="s">
         <v>219</v>
       </c>
       <c r="D147">
         <v>28</v>
       </c>
       <c r="E147" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>132</v>
       </c>
       <c r="C148" t="s">
         <v>220</v>
       </c>
       <c r="D148">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E148" t="s">
         <v>10</v>
       </c>
       <c r="F148" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>135</v>
       </c>
       <c r="C149" t="s">
         <v>221</v>
       </c>
       <c r="D149">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E149" t="s">
         <v>81</v>
       </c>
       <c r="F149" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>136</v>
       </c>
       <c r="C150" t="s">
         <v>222</v>
       </c>
       <c r="D150">
         <v>27</v>
       </c>
       <c r="E150" t="s">
         <v>10</v>
       </c>
       <c r="F150" t="s">
         <v>16</v>
       </c>
     </row>