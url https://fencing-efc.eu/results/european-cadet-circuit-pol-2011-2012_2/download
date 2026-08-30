--- v1 (2026-07-14)
+++ v2 (2026-08-30)
@@ -1464,51 +1464,51 @@
       </c>
       <c r="C23" t="s">
         <v>49</v>
       </c>
       <c r="D23">
         <v>31</v>
       </c>
       <c r="E23" t="s">
         <v>50</v>
       </c>
       <c r="F23" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>10</v>
       </c>
       <c r="B24">
         <v>11.0</v>
       </c>
       <c r="C24" t="s">
         <v>52</v>
       </c>
       <c r="D24">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E24" t="s">
         <v>36</v>
       </c>
       <c r="F24" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>11</v>
       </c>
       <c r="B25">
         <v>11.0</v>
       </c>
       <c r="C25" t="s">
         <v>54</v>
       </c>
       <c r="D25">
         <v>31</v>
       </c>
       <c r="E25" t="s">
         <v>36</v>
       </c>
       <c r="F25" t="s">
@@ -1738,51 +1738,51 @@
       </c>
       <c r="C37" t="s">
         <v>75</v>
       </c>
       <c r="D37">
         <v>28</v>
       </c>
       <c r="E37" t="s">
         <v>10</v>
       </c>
       <c r="F37" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>24</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>76</v>
       </c>
       <c r="D38">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E38" t="s">
         <v>10</v>
       </c>
       <c r="F38" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>25</v>
       </c>
       <c r="B39">
         <v>4.0</v>
       </c>
       <c r="C39" t="s">
         <v>77</v>
       </c>
       <c r="D39">
         <v>28</v>
       </c>
       <c r="E39" t="s">
         <v>10</v>
       </c>
       <c r="F39" t="s">
@@ -2112,51 +2112,51 @@
       </c>
       <c r="C56" t="s">
         <v>108</v>
       </c>
       <c r="D56">
         <v>31</v>
       </c>
       <c r="E56" t="s">
         <v>36</v>
       </c>
       <c r="F56" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>43</v>
       </c>
       <c r="B57">
         <v>2.0</v>
       </c>
       <c r="C57" t="s">
         <v>110</v>
       </c>
       <c r="D57">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E57" t="s">
         <v>13</v>
       </c>
       <c r="F57" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>44</v>
       </c>
       <c r="B58">
         <v>2.0</v>
       </c>
       <c r="C58" t="s">
         <v>112</v>
       </c>
       <c r="D58">
         <v>29</v>
       </c>
       <c r="E58" t="s">
         <v>33</v>
       </c>
       <c r="F58" t="s">
@@ -2189,51 +2189,51 @@
       </c>
       <c r="B60">
         <v>2.0</v>
       </c>
       <c r="C60" t="s">
         <v>116</v>
       </c>
       <c r="D60">
         <v>28</v>
       </c>
       <c r="E60" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>47</v>
       </c>
       <c r="B61">
         <v>2.0</v>
       </c>
       <c r="C61" t="s">
         <v>118</v>
       </c>
       <c r="D61">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E61" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>48</v>
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
         <v>119</v>
       </c>
       <c r="D62">
         <v>31</v>
       </c>
       <c r="E62" t="s">
         <v>89</v>
       </c>
       <c r="F62" t="s">
         <v>95</v>
       </c>
     </row>
@@ -2554,91 +2554,91 @@
       </c>
       <c r="C79" t="s">
         <v>141</v>
       </c>
       <c r="D79">
         <v>30</v>
       </c>
       <c r="E79" t="s">
         <v>81</v>
       </c>
       <c r="F79" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>66</v>
       </c>
       <c r="B80">
         <v>1.0</v>
       </c>
       <c r="C80" t="s">
         <v>142</v>
       </c>
       <c r="D80">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E80" t="s">
         <v>10</v>
       </c>
       <c r="F80" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>67</v>
       </c>
       <c r="B81">
         <v>1.0</v>
       </c>
       <c r="C81" t="s">
         <v>143</v>
       </c>
       <c r="D81">
         <v>28</v>
       </c>
       <c r="E81" t="s">
         <v>33</v>
       </c>
       <c r="F81" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>68</v>
       </c>
       <c r="B82">
         <v>1.0</v>
       </c>
       <c r="C82" t="s">
         <v>145</v>
       </c>
       <c r="D82">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E82" t="s">
         <v>36</v>
       </c>
       <c r="F82" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>69</v>
       </c>
       <c r="B83">
         <v>1.0</v>
       </c>
       <c r="C83" t="s">
         <v>146</v>
       </c>
       <c r="D83">
         <v>31</v>
       </c>
       <c r="E83" t="s">
         <v>10</v>
       </c>
       <c r="F83" t="s">
@@ -2654,51 +2654,51 @@
       </c>
       <c r="C84" t="s">
         <v>147</v>
       </c>
       <c r="D84">
         <v>31</v>
       </c>
       <c r="E84" t="s">
         <v>36</v>
       </c>
       <c r="F84" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>71</v>
       </c>
       <c r="B85">
         <v>1.0</v>
       </c>
       <c r="C85" t="s">
         <v>149</v>
       </c>
       <c r="D85">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E85" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>72</v>
       </c>
       <c r="B86">
         <v>1.0</v>
       </c>
       <c r="C86" t="s">
         <v>150</v>
       </c>
       <c r="D86">
         <v>29</v>
       </c>
       <c r="E86" t="s">
         <v>33</v>
       </c>
       <c r="F86" t="s">
         <v>144</v>
       </c>
     </row>
@@ -2848,71 +2848,71 @@
       </c>
       <c r="C94" t="s">
         <v>159</v>
       </c>
       <c r="D94">
         <v>30</v>
       </c>
       <c r="E94" t="s">
         <v>81</v>
       </c>
       <c r="F94" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>81</v>
       </c>
       <c r="B95">
         <v>1.0</v>
       </c>
       <c r="C95" t="s">
         <v>160</v>
       </c>
       <c r="D95">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E95" t="s">
         <v>10</v>
       </c>
       <c r="F95" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>82</v>
       </c>
       <c r="B96">
         <v>1.0</v>
       </c>
       <c r="C96" t="s">
         <v>161</v>
       </c>
       <c r="D96">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E96" t="s">
         <v>84</v>
       </c>
       <c r="F96" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>83</v>
       </c>
       <c r="B97">
         <v>1.0</v>
       </c>
       <c r="C97" t="s">
         <v>163</v>
       </c>
       <c r="D97">
         <v>30</v>
       </c>
       <c r="E97" t="s">
         <v>117</v>
       </c>
       <c r="F97" t="s">
@@ -3002,51 +3002,51 @@
       </c>
       <c r="C102" t="s">
         <v>168</v>
       </c>
       <c r="D102">
         <v>30</v>
       </c>
       <c r="E102" t="s">
         <v>10</v>
       </c>
       <c r="F102" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>89</v>
       </c>
       <c r="B103">
         <v>1.0</v>
       </c>
       <c r="C103" t="s">
         <v>169</v>
       </c>
       <c r="D103">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E103" t="s">
         <v>10</v>
       </c>
       <c r="F103" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>90</v>
       </c>
       <c r="B104">
         <v>1.0</v>
       </c>
       <c r="C104" t="s">
         <v>170</v>
       </c>
       <c r="D104">
         <v>29</v>
       </c>
       <c r="E104" t="s">
         <v>81</v>
       </c>
       <c r="F104" t="s">
@@ -3079,51 +3079,51 @@
       </c>
       <c r="B106">
         <v>1.0</v>
       </c>
       <c r="C106" t="s">
         <v>174</v>
       </c>
       <c r="D106">
         <v>30</v>
       </c>
       <c r="E106" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>93</v>
       </c>
       <c r="B107">
         <v>1.0</v>
       </c>
       <c r="C107" t="s">
         <v>175</v>
       </c>
       <c r="D107">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E107" t="s">
         <v>10</v>
       </c>
       <c r="F107" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>94</v>
       </c>
       <c r="B108">
         <v>1.0</v>
       </c>
       <c r="C108" t="s">
         <v>176</v>
       </c>
       <c r="D108">
         <v>30</v>
       </c>
       <c r="E108" t="s">
         <v>7</v>
       </c>
       <c r="F108" t="s">
@@ -3139,51 +3139,51 @@
       </c>
       <c r="C109" t="s">
         <v>177</v>
       </c>
       <c r="D109">
         <v>31</v>
       </c>
       <c r="E109" t="s">
         <v>10</v>
       </c>
       <c r="F109" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>96</v>
       </c>
       <c r="B110">
         <v>1.0</v>
       </c>
       <c r="C110" t="s">
         <v>178</v>
       </c>
       <c r="D110">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E110" t="s">
         <v>97</v>
       </c>
       <c r="F110" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>97</v>
       </c>
       <c r="B111">
         <v>1.0</v>
       </c>
       <c r="C111" t="s">
         <v>179</v>
       </c>
       <c r="D111">
         <v>29</v>
       </c>
       <c r="E111" t="s">
         <v>84</v>
       </c>
       <c r="F111" t="s">
@@ -3416,51 +3416,51 @@
       </c>
       <c r="C123" t="s">
         <v>192</v>
       </c>
       <c r="D123">
         <v>30</v>
       </c>
       <c r="E123" t="s">
         <v>97</v>
       </c>
       <c r="F123" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>110</v>
       </c>
       <c r="B124">
         <v>1.0</v>
       </c>
       <c r="C124" t="s">
         <v>193</v>
       </c>
       <c r="D124">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E124" t="s">
         <v>10</v>
       </c>
       <c r="F124" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>111</v>
       </c>
       <c r="B125">
         <v>1.0</v>
       </c>
       <c r="C125" t="s">
         <v>194</v>
       </c>
       <c r="D125">
         <v>30</v>
       </c>
       <c r="E125" t="s">
         <v>81</v>
       </c>
       <c r="F125" t="s">
@@ -3521,147 +3521,147 @@
     <row r="129" spans="1:6">
       <c r="A129">
         <v>115</v>
       </c>
       <c r="C129" t="s">
         <v>198</v>
       </c>
       <c r="D129">
         <v>28</v>
       </c>
       <c r="E129" t="s">
         <v>84</v>
       </c>
       <c r="F129" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>116</v>
       </c>
       <c r="C130" t="s">
         <v>200</v>
       </c>
       <c r="D130">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E130" t="s">
         <v>84</v>
       </c>
       <c r="F130" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>117</v>
       </c>
       <c r="C131" t="s">
         <v>201</v>
       </c>
       <c r="D131">
         <v>29</v>
       </c>
       <c r="E131" t="s">
         <v>50</v>
       </c>
       <c r="F131" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>118</v>
       </c>
       <c r="C132" t="s">
         <v>202</v>
       </c>
       <c r="D132">
         <v>29</v>
       </c>
       <c r="E132" t="s">
         <v>10</v>
       </c>
       <c r="F132" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>119</v>
       </c>
       <c r="C133" t="s">
         <v>203</v>
       </c>
       <c r="D133">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E133" t="s">
         <v>10</v>
       </c>
       <c r="F133" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>120</v>
       </c>
       <c r="C134" t="s">
         <v>204</v>
       </c>
       <c r="D134">
         <v>30</v>
       </c>
       <c r="E134" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>120</v>
       </c>
       <c r="C135" t="s">
         <v>205</v>
       </c>
       <c r="D135">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E135" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>120</v>
       </c>
       <c r="C136" t="s">
         <v>206</v>
       </c>
       <c r="D136">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E136" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>123</v>
       </c>
       <c r="C137" t="s">
         <v>208</v>
       </c>
       <c r="D137">
         <v>30</v>
       </c>
       <c r="E137" t="s">
         <v>84</v>
       </c>
       <c r="F137" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>124</v>
@@ -3716,51 +3716,51 @@
     <row r="141" spans="1:6">
       <c r="A141">
         <v>127</v>
       </c>
       <c r="C141" t="s">
         <v>213</v>
       </c>
       <c r="D141">
         <v>28</v>
       </c>
       <c r="E141" t="s">
         <v>84</v>
       </c>
       <c r="F141" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>128</v>
       </c>
       <c r="C142" t="s">
         <v>214</v>
       </c>
       <c r="D142">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E142" t="s">
         <v>10</v>
       </c>
       <c r="F142" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>129</v>
       </c>
       <c r="C143" t="s">
         <v>215</v>
       </c>
       <c r="D143">
         <v>30</v>
       </c>
       <c r="E143" t="s">
         <v>10</v>
       </c>
       <c r="F143" t="s">
         <v>11</v>
       </c>
     </row>
@@ -3798,51 +3798,51 @@
     <row r="146" spans="1:6">
       <c r="A146">
         <v>132</v>
       </c>
       <c r="C146" t="s">
         <v>218</v>
       </c>
       <c r="D146">
         <v>28</v>
       </c>
       <c r="E146" t="s">
         <v>84</v>
       </c>
       <c r="F146" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>132</v>
       </c>
       <c r="C147" t="s">
         <v>219</v>
       </c>
       <c r="D147">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E147" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>132</v>
       </c>
       <c r="C148" t="s">
         <v>220</v>
       </c>
       <c r="D148">
         <v>28</v>
       </c>
       <c r="E148" t="s">
         <v>10</v>
       </c>
       <c r="F148" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>135</v>