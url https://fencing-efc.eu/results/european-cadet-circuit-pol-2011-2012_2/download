--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1225,90 +1225,90 @@
         <v>10</v>
       </c>
       <c r="F9" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="C10" t="s">
         <v>24</v>
       </c>
       <c r="D10">
         <v>27</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="C11" t="s">
         <v>26</v>
       </c>
       <c r="D11">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="C12" t="s">
         <v>27</v>
       </c>
       <c r="D12">
         <v>31</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="C13" t="s">
         <v>28</v>
       </c>
       <c r="D13">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="C14" t="s">
         <v>30</v>
       </c>
       <c r="D14">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15">
         <v>32.0</v>
       </c>
       <c r="C15" t="s">
         <v>32</v>
       </c>
       <c r="D15">
         <v>30</v>
       </c>
       <c r="E15" t="s">
         <v>33</v>
       </c>
       <c r="F15" t="s">
@@ -1344,51 +1344,51 @@
       </c>
       <c r="C17" t="s">
         <v>38</v>
       </c>
       <c r="D17">
         <v>31</v>
       </c>
       <c r="E17" t="s">
         <v>36</v>
       </c>
       <c r="F17" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>3</v>
       </c>
       <c r="B18">
         <v>20.0</v>
       </c>
       <c r="C18" t="s">
         <v>40</v>
       </c>
       <c r="D18">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E18" t="s">
         <v>36</v>
       </c>
       <c r="F18" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>5</v>
       </c>
       <c r="B19">
         <v>14.0</v>
       </c>
       <c r="C19" t="s">
         <v>42</v>
       </c>
       <c r="D19">
         <v>30</v>
       </c>
       <c r="E19" t="s">
         <v>36</v>
       </c>
       <c r="F19" t="s">
@@ -1818,51 +1818,51 @@
       </c>
       <c r="C41" t="s">
         <v>80</v>
       </c>
       <c r="D41">
         <v>30</v>
       </c>
       <c r="E41" t="s">
         <v>81</v>
       </c>
       <c r="F41" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>28</v>
       </c>
       <c r="B42">
         <v>4.0</v>
       </c>
       <c r="C42" t="s">
         <v>83</v>
       </c>
       <c r="D42">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E42" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>29</v>
       </c>
       <c r="B43">
         <v>4.0</v>
       </c>
       <c r="C43" t="s">
         <v>85</v>
       </c>
       <c r="D43">
         <v>30</v>
       </c>
       <c r="E43" t="s">
         <v>36</v>
       </c>
       <c r="F43" t="s">
         <v>71</v>
       </c>
     </row>
@@ -1955,51 +1955,51 @@
       </c>
       <c r="C48" t="s">
         <v>92</v>
       </c>
       <c r="D48">
         <v>31</v>
       </c>
       <c r="E48" t="s">
         <v>36</v>
       </c>
       <c r="F48" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>35</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>94</v>
       </c>
       <c r="D49">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E49" t="s">
         <v>89</v>
       </c>
       <c r="F49" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>36</v>
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>96</v>
       </c>
       <c r="D50">
         <v>30</v>
       </c>
       <c r="E50" t="s">
         <v>97</v>
       </c>
       <c r="F50" t="s">
@@ -2132,91 +2132,91 @@
       </c>
       <c r="C57" t="s">
         <v>110</v>
       </c>
       <c r="D57">
         <v>29</v>
       </c>
       <c r="E57" t="s">
         <v>13</v>
       </c>
       <c r="F57" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>44</v>
       </c>
       <c r="B58">
         <v>2.0</v>
       </c>
       <c r="C58" t="s">
         <v>112</v>
       </c>
       <c r="D58">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E58" t="s">
         <v>33</v>
       </c>
       <c r="F58" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>45</v>
       </c>
       <c r="B59">
         <v>2.0</v>
       </c>
       <c r="C59" t="s">
         <v>114</v>
       </c>
       <c r="D59">
         <v>29</v>
       </c>
       <c r="E59" t="s">
         <v>36</v>
       </c>
       <c r="F59" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>46</v>
       </c>
       <c r="B60">
         <v>2.0</v>
       </c>
       <c r="C60" t="s">
         <v>116</v>
       </c>
       <c r="D60">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E60" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>47</v>
       </c>
       <c r="B61">
         <v>2.0</v>
       </c>
       <c r="C61" t="s">
         <v>118</v>
       </c>
       <c r="D61">
         <v>29</v>
       </c>
       <c r="E61" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>48</v>
@@ -2323,51 +2323,51 @@
       </c>
       <c r="C67" t="s">
         <v>126</v>
       </c>
       <c r="D67">
         <v>31</v>
       </c>
       <c r="E67" t="s">
         <v>45</v>
       </c>
       <c r="F67" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>54</v>
       </c>
       <c r="B68">
         <v>2.0</v>
       </c>
       <c r="C68" t="s">
         <v>127</v>
       </c>
       <c r="D68">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E68" t="s">
         <v>84</v>
       </c>
       <c r="F68" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>55</v>
       </c>
       <c r="B69">
         <v>2.0</v>
       </c>
       <c r="C69" t="s">
         <v>129</v>
       </c>
       <c r="D69">
         <v>29</v>
       </c>
       <c r="E69" t="s">
         <v>64</v>
       </c>
     </row>
@@ -2808,51 +2808,51 @@
       </c>
       <c r="C92" t="s">
         <v>157</v>
       </c>
       <c r="D92">
         <v>30</v>
       </c>
       <c r="E92" t="s">
         <v>81</v>
       </c>
       <c r="F92" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>79</v>
       </c>
       <c r="B93">
         <v>1.0</v>
       </c>
       <c r="C93" t="s">
         <v>158</v>
       </c>
       <c r="D93">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E93" t="s">
         <v>10</v>
       </c>
       <c r="F93" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>79</v>
       </c>
       <c r="B94">
         <v>1.0</v>
       </c>
       <c r="C94" t="s">
         <v>159</v>
       </c>
       <c r="D94">
         <v>30</v>
       </c>
       <c r="E94" t="s">
         <v>81</v>
       </c>
       <c r="F94" t="s">
@@ -2945,51 +2945,51 @@
       </c>
       <c r="B99">
         <v>1.0</v>
       </c>
       <c r="C99" t="s">
         <v>165</v>
       </c>
       <c r="D99">
         <v>30</v>
       </c>
       <c r="E99" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>86</v>
       </c>
       <c r="B100">
         <v>1.0</v>
       </c>
       <c r="C100" t="s">
         <v>166</v>
       </c>
       <c r="D100">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E100" t="s">
         <v>84</v>
       </c>
       <c r="F100" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>87</v>
       </c>
       <c r="B101">
         <v>1.0</v>
       </c>
       <c r="C101" t="s">
         <v>167</v>
       </c>
       <c r="D101">
         <v>29</v>
       </c>
       <c r="E101" t="s">
         <v>13</v>
       </c>
     </row>
@@ -3846,51 +3846,51 @@
     <row r="149" spans="1:6">
       <c r="A149">
         <v>135</v>
       </c>
       <c r="C149" t="s">
         <v>221</v>
       </c>
       <c r="D149">
         <v>29</v>
       </c>
       <c r="E149" t="s">
         <v>81</v>
       </c>
       <c r="F149" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>136</v>
       </c>
       <c r="C150" t="s">
         <v>222</v>
       </c>
       <c r="D150">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E150" t="s">
         <v>10</v>
       </c>
       <c r="F150" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>136</v>
       </c>
       <c r="C151" t="s">
         <v>223</v>
       </c>
       <c r="D151">
         <v>28</v>
       </c>
       <c r="E151" t="s">
         <v>7</v>
       </c>
       <c r="F151" t="s">
         <v>8</v>
       </c>
     </row>