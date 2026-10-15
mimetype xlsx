--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1033,71 +1033,71 @@
       </c>
       <c r="C7" t="s">
         <v>15</v>
       </c>
       <c r="D7">
         <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>16</v>
       </c>
       <c r="F7" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>19</v>
       </c>
       <c r="D9">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>11.0</v>
       </c>
       <c r="C10" t="s">
         <v>20</v>
       </c>
       <c r="D10">
         <v>30</v>
       </c>
       <c r="E10" t="s">
         <v>21</v>
       </c>
       <c r="F10" t="s">
@@ -1153,71 +1153,71 @@
       </c>
       <c r="C13" t="s">
         <v>28</v>
       </c>
       <c r="D13">
         <v>31</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>30</v>
       </c>
       <c r="D14">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>31</v>
       </c>
       <c r="D15">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>32</v>
       </c>
       <c r="D16">
         <v>29</v>
       </c>
       <c r="E16" t="s">
         <v>33</v>
       </c>
       <c r="F16" t="s">
@@ -1273,51 +1273,51 @@
       </c>
       <c r="C19" t="s">
         <v>38</v>
       </c>
       <c r="D19">
         <v>31</v>
       </c>
       <c r="E19" t="s">
         <v>39</v>
       </c>
       <c r="F19" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>6.0</v>
       </c>
       <c r="C20" t="s">
         <v>41</v>
       </c>
       <c r="D20">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
       <c r="F20" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>6.0</v>
       </c>
       <c r="C21" t="s">
         <v>42</v>
       </c>
       <c r="D21">
         <v>31</v>
       </c>
       <c r="E21" t="s">
         <v>21</v>
       </c>
       <c r="F21" t="s">
@@ -1653,51 +1653,51 @@
       </c>
       <c r="C38" t="s">
         <v>73</v>
       </c>
       <c r="D38">
         <v>28</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
       <c r="F38" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>75</v>
       </c>
       <c r="D39">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E39" t="s">
         <v>33</v>
       </c>
       <c r="F39" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>76</v>
       </c>
       <c r="D40">
         <v>29</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
       <c r="F40" t="s">
@@ -1770,51 +1770,51 @@
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>81</v>
       </c>
       <c r="D44">
         <v>29</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>82</v>
       </c>
       <c r="D45">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E45" t="s">
         <v>7</v>
       </c>
       <c r="F45" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>83</v>
       </c>
       <c r="D46">
         <v>28</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
       <c r="F46" t="s">
@@ -1924,91 +1924,91 @@
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>91</v>
       </c>
       <c r="D52">
         <v>30</v>
       </c>
       <c r="E52" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>2.0</v>
       </c>
       <c r="C53" t="s">
         <v>92</v>
       </c>
       <c r="D53">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
       <c r="F53" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>2.0</v>
       </c>
       <c r="C54" t="s">
         <v>93</v>
       </c>
       <c r="D54">
         <v>28</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
       <c r="F54" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>94</v>
       </c>
       <c r="D55">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
       <c r="F55" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
         <v>95</v>
       </c>
       <c r="D56">
         <v>30</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
       <c r="F56" t="s">
@@ -2278,51 +2278,51 @@
       </c>
       <c r="C70" t="s">
         <v>114</v>
       </c>
       <c r="D70">
         <v>29</v>
       </c>
       <c r="E70" t="s">
         <v>115</v>
       </c>
       <c r="F70" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>1.0</v>
       </c>
       <c r="C71" t="s">
         <v>116</v>
       </c>
       <c r="D71">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E71" t="s">
         <v>7</v>
       </c>
       <c r="F71" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>1.0</v>
       </c>
       <c r="C72" t="s">
         <v>117</v>
       </c>
       <c r="D72">
         <v>29</v>
       </c>
       <c r="E72" t="s">
         <v>39</v>
       </c>
     </row>
@@ -2466,99 +2466,99 @@
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="C80" t="s">
         <v>125</v>
       </c>
       <c r="D80">
         <v>27</v>
       </c>
       <c r="E80" t="s">
         <v>7</v>
       </c>
       <c r="F80" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="C81" t="s">
         <v>127</v>
       </c>
       <c r="D81">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E81" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="C82" t="s">
         <v>128</v>
       </c>
       <c r="D82">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E82" t="s">
         <v>7</v>
       </c>
       <c r="F82" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="C83" t="s">
         <v>129</v>
       </c>
       <c r="D83">
         <v>29</v>
       </c>
       <c r="E83" t="s">
         <v>7</v>
       </c>
       <c r="F83" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="C84" t="s">
         <v>130</v>
       </c>
       <c r="D84">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E84" t="s">
         <v>21</v>
       </c>
       <c r="F84" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="C85" t="s">
         <v>131</v>
       </c>
       <c r="D85">
         <v>28</v>
       </c>
       <c r="E85" t="s">
         <v>7</v>
       </c>
       <c r="F85" t="s">
         <v>96</v>
       </c>
     </row>
@@ -2701,51 +2701,51 @@
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="C94" t="s">
         <v>144</v>
       </c>
       <c r="D94">
         <v>30</v>
       </c>
       <c r="E94" t="s">
         <v>21</v>
       </c>
       <c r="F94" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="C95" t="s">
         <v>145</v>
       </c>
       <c r="D95">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E95" t="s">
         <v>7</v>
       </c>
       <c r="F95" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="C96" t="s">
         <v>146</v>
       </c>
       <c r="D96">
         <v>29</v>
       </c>
       <c r="E96" t="s">
         <v>7</v>
       </c>
       <c r="F96" t="s">
         <v>147</v>
       </c>
     </row>
@@ -2786,51 +2786,51 @@
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="C99" t="s">
         <v>150</v>
       </c>
       <c r="D99">
         <v>27</v>
       </c>
       <c r="E99" t="s">
         <v>16</v>
       </c>
       <c r="F99" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="C100" t="s">
         <v>151</v>
       </c>
       <c r="D100">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E100" t="s">
         <v>7</v>
       </c>
       <c r="F100" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="C101" t="s">
         <v>152</v>
       </c>
       <c r="D101">
         <v>28</v>
       </c>
       <c r="E101" t="s">
         <v>33</v>
       </c>
       <c r="F101" t="s">
         <v>34</v>
       </c>
     </row>