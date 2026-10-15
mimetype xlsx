--- v0 (2026-08-30)
+++ v1 (2026-10-15)
@@ -1709,91 +1709,91 @@
       </c>
       <c r="C18" t="s">
         <v>36</v>
       </c>
       <c r="D18">
         <v>29</v>
       </c>
       <c r="E18" t="s">
         <v>12</v>
       </c>
       <c r="F18" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>6.0</v>
       </c>
       <c r="C19" t="s">
         <v>37</v>
       </c>
       <c r="D19">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
       <c r="F19" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>6.0</v>
       </c>
       <c r="C20" t="s">
         <v>38</v>
       </c>
       <c r="D20">
         <v>30</v>
       </c>
       <c r="E20" t="s">
         <v>9</v>
       </c>
       <c r="F20" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>6.0</v>
       </c>
       <c r="C21" t="s">
         <v>39</v>
       </c>
       <c r="D21">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E21" t="s">
         <v>23</v>
       </c>
       <c r="F21" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>6.0</v>
       </c>
       <c r="C22" t="s">
         <v>41</v>
       </c>
       <c r="D22">
         <v>30</v>
       </c>
       <c r="E22" t="s">
         <v>42</v>
       </c>
       <c r="F22" t="s">
@@ -2203,51 +2203,51 @@
       </c>
       <c r="C43" t="s">
         <v>74</v>
       </c>
       <c r="D43">
         <v>30</v>
       </c>
       <c r="E43" t="s">
         <v>12</v>
       </c>
       <c r="F43" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>75</v>
       </c>
       <c r="D44">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E44" t="s">
         <v>28</v>
       </c>
       <c r="F44" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>77</v>
       </c>
       <c r="D45">
         <v>29</v>
       </c>
       <c r="E45" t="s">
         <v>12</v>
       </c>
       <c r="F45" t="s">
@@ -2283,51 +2283,51 @@
       </c>
       <c r="C47" t="s">
         <v>79</v>
       </c>
       <c r="D47">
         <v>30</v>
       </c>
       <c r="E47" t="s">
         <v>17</v>
       </c>
       <c r="F47" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>80</v>
       </c>
       <c r="D48">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E48" t="s">
         <v>17</v>
       </c>
       <c r="F48" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>47</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>81</v>
       </c>
       <c r="D49">
         <v>31</v>
       </c>
       <c r="E49" t="s">
         <v>12</v>
       </c>
       <c r="F49" t="s">
@@ -2557,111 +2557,111 @@
       </c>
       <c r="C61" t="s">
         <v>97</v>
       </c>
       <c r="D61">
         <v>30</v>
       </c>
       <c r="E61" t="s">
         <v>17</v>
       </c>
       <c r="F61" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
         <v>99</v>
       </c>
       <c r="D62">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E62" t="s">
         <v>28</v>
       </c>
       <c r="F62" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>2.0</v>
       </c>
       <c r="C63" t="s">
         <v>100</v>
       </c>
       <c r="D63">
         <v>29</v>
       </c>
       <c r="E63" t="s">
         <v>28</v>
       </c>
       <c r="F63" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>2.0</v>
       </c>
       <c r="C64" t="s">
         <v>101</v>
       </c>
       <c r="D64">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E64" t="s">
         <v>28</v>
       </c>
       <c r="F64" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>2.0</v>
       </c>
       <c r="C65" t="s">
         <v>102</v>
       </c>
       <c r="D65">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E65" t="s">
         <v>17</v>
       </c>
       <c r="F65" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>1.0</v>
       </c>
       <c r="C66" t="s">
         <v>103</v>
       </c>
       <c r="D66">
         <v>30</v>
       </c>
       <c r="E66" t="s">
         <v>17</v>
       </c>
       <c r="F66" t="s">
@@ -3239,91 +3239,91 @@
       </c>
       <c r="C96" t="s">
         <v>140</v>
       </c>
       <c r="D96">
         <v>31</v>
       </c>
       <c r="E96" t="s">
         <v>20</v>
       </c>
       <c r="F96" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
         <v>1.0</v>
       </c>
       <c r="C97" t="s">
         <v>141</v>
       </c>
       <c r="D97">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E97" t="s">
         <v>20</v>
       </c>
       <c r="F97" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>96</v>
       </c>
       <c r="B98">
         <v>1.0</v>
       </c>
       <c r="C98" t="s">
         <v>142</v>
       </c>
       <c r="D98">
         <v>29</v>
       </c>
       <c r="E98" t="s">
         <v>17</v>
       </c>
       <c r="F98" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
         <v>1.0</v>
       </c>
       <c r="C99" t="s">
         <v>143</v>
       </c>
       <c r="D99">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E99" t="s">
         <v>28</v>
       </c>
       <c r="F99" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100">
         <v>1.0</v>
       </c>
       <c r="C100" t="s">
         <v>144</v>
       </c>
       <c r="D100">
         <v>29</v>
       </c>
       <c r="E100" t="s">
         <v>17</v>
       </c>
       <c r="F100" t="s">
@@ -3356,51 +3356,51 @@
       </c>
       <c r="B102">
         <v>1.0</v>
       </c>
       <c r="C102" t="s">
         <v>147</v>
       </c>
       <c r="D102">
         <v>30</v>
       </c>
       <c r="E102" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103">
         <v>1.0</v>
       </c>
       <c r="C103" t="s">
         <v>148</v>
       </c>
       <c r="D103">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E103" t="s">
         <v>17</v>
       </c>
       <c r="F103" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="C104" t="s">
         <v>149</v>
       </c>
       <c r="D104">
         <v>29</v>
       </c>
       <c r="E104" t="s">
         <v>120</v>
       </c>
       <c r="F104" t="s">
         <v>121</v>
       </c>
     </row>
@@ -3469,99 +3469,99 @@
         <v>18</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="C109" t="s">
         <v>155</v>
       </c>
       <c r="D109">
         <v>29</v>
       </c>
       <c r="E109" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="C110" t="s">
         <v>156</v>
       </c>
       <c r="D110">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E110" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="C111" t="s">
         <v>157</v>
       </c>
       <c r="D111">
         <v>30</v>
       </c>
       <c r="E111" t="s">
         <v>158</v>
       </c>
       <c r="F111" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="C112" t="s">
         <v>160</v>
       </c>
       <c r="D112">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E112" t="s">
         <v>20</v>
       </c>
       <c r="F112" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="C113" t="s">
         <v>161</v>
       </c>
       <c r="D113">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E113" t="s">
         <v>17</v>
       </c>
       <c r="F113" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="C114" t="s">
         <v>163</v>
       </c>
       <c r="D114">
         <v>31</v>
       </c>
       <c r="E114" t="s">
         <v>17</v>
       </c>
       <c r="F114" t="s">
         <v>66</v>
       </c>
     </row>
@@ -3842,71 +3842,71 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>181</v>
       </c>
       <c r="D2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E2" t="s">
         <v>17</v>
       </c>
       <c r="F2" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3">
         <v>32.0</v>
       </c>
       <c r="C3" t="s">
         <v>183</v>
       </c>
       <c r="D3">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4">
         <v>26.0</v>
       </c>
       <c r="C4" t="s">
         <v>184</v>
       </c>
       <c r="D4">
         <v>31</v>
       </c>
       <c r="E4" t="s">
         <v>185</v>
       </c>
       <c r="F4" t="s">
@@ -3973,51 +3973,51 @@
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>190</v>
       </c>
       <c r="D8">
         <v>30</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>191</v>
       </c>
       <c r="D9">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E9" t="s">
         <v>192</v>
       </c>
       <c r="F9" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>14.0</v>
       </c>
       <c r="C10" t="s">
         <v>194</v>
       </c>
       <c r="D10">
         <v>31</v>
       </c>
       <c r="E10" t="s">
         <v>42</v>
       </c>
     </row>
@@ -4269,51 +4269,51 @@
       </c>
       <c r="C24" t="s">
         <v>208</v>
       </c>
       <c r="D24">
         <v>30</v>
       </c>
       <c r="E24" t="s">
         <v>12</v>
       </c>
       <c r="F24" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="B25">
         <v>6.0</v>
       </c>
       <c r="C25" t="s">
         <v>209</v>
       </c>
       <c r="D25">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E25" t="s">
         <v>28</v>
       </c>
       <c r="F25" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="B26">
         <v>6.0</v>
       </c>
       <c r="C26" t="s">
         <v>210</v>
       </c>
       <c r="D26">
         <v>30</v>
       </c>
       <c r="E26" t="s">
         <v>28</v>
       </c>
       <c r="F26" t="s">
@@ -4326,51 +4326,51 @@
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>211</v>
       </c>
       <c r="D27">
         <v>30</v>
       </c>
       <c r="E27" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>212</v>
       </c>
       <c r="D28">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>27</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>213</v>
       </c>
       <c r="D29">
         <v>31</v>
       </c>
       <c r="E29" t="s">
         <v>12</v>
       </c>
       <c r="F29" t="s">
@@ -4386,51 +4386,51 @@
       </c>
       <c r="C30" t="s">
         <v>215</v>
       </c>
       <c r="D30">
         <v>31</v>
       </c>
       <c r="E30" t="s">
         <v>12</v>
       </c>
       <c r="F30" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>216</v>
       </c>
       <c r="D31">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E31" t="s">
         <v>20</v>
       </c>
       <c r="F31" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>217</v>
       </c>
       <c r="D32">
         <v>31</v>
       </c>
       <c r="E32" t="s">
         <v>12</v>
       </c>
       <c r="F32" t="s">
@@ -4443,51 +4443,51 @@
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>218</v>
       </c>
       <c r="D33">
         <v>31</v>
       </c>
       <c r="E33" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>219</v>
       </c>
       <c r="D34">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E34" t="s">
         <v>12</v>
       </c>
       <c r="F34" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>220</v>
       </c>
       <c r="D35">
         <v>30</v>
       </c>
       <c r="E35" t="s">
         <v>12</v>
       </c>
       <c r="F35" t="s">
@@ -4720,51 +4720,51 @@
       </c>
       <c r="C47" t="s">
         <v>233</v>
       </c>
       <c r="D47">
         <v>31</v>
       </c>
       <c r="E47" t="s">
         <v>17</v>
       </c>
       <c r="F47" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>46</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>234</v>
       </c>
       <c r="D48">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E48" t="s">
         <v>12</v>
       </c>
       <c r="F48" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>47</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>235</v>
       </c>
       <c r="D49">
         <v>30</v>
       </c>
       <c r="E49" t="s">
         <v>17</v>
       </c>
       <c r="F49" t="s">
@@ -4817,91 +4817,91 @@
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>238</v>
       </c>
       <c r="D52">
         <v>30</v>
       </c>
       <c r="E52" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>51</v>
       </c>
       <c r="B53">
         <v>2.0</v>
       </c>
       <c r="C53" t="s">
         <v>239</v>
       </c>
       <c r="D53">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E53" t="s">
         <v>20</v>
       </c>
       <c r="F53" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="B54">
         <v>2.0</v>
       </c>
       <c r="C54" t="s">
         <v>240</v>
       </c>
       <c r="D54">
         <v>31</v>
       </c>
       <c r="E54" t="s">
         <v>17</v>
       </c>
       <c r="F54" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>53</v>
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>241</v>
       </c>
       <c r="D55">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E55" t="s">
         <v>17</v>
       </c>
       <c r="F55" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
         <v>242</v>
       </c>
       <c r="D56">
         <v>30</v>
       </c>
       <c r="E56" t="s">
         <v>17</v>
       </c>
       <c r="F56" t="s">
@@ -4914,71 +4914,71 @@
       </c>
       <c r="B57">
         <v>2.0</v>
       </c>
       <c r="C57" t="s">
         <v>243</v>
       </c>
       <c r="D57">
         <v>30</v>
       </c>
       <c r="E57" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>56</v>
       </c>
       <c r="B58">
         <v>2.0</v>
       </c>
       <c r="C58" t="s">
         <v>244</v>
       </c>
       <c r="D58">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E58" t="s">
         <v>28</v>
       </c>
       <c r="F58" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>57</v>
       </c>
       <c r="B59">
         <v>2.0</v>
       </c>
       <c r="C59" t="s">
         <v>245</v>
       </c>
       <c r="D59">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E59" t="s">
         <v>9</v>
       </c>
       <c r="F59" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="B60">
         <v>2.0</v>
       </c>
       <c r="C60" t="s">
         <v>246</v>
       </c>
       <c r="D60">
         <v>29</v>
       </c>
       <c r="E60" t="s">
         <v>20</v>
       </c>
       <c r="F60" t="s">
@@ -4994,91 +4994,91 @@
       </c>
       <c r="C61" t="s">
         <v>247</v>
       </c>
       <c r="D61">
         <v>31</v>
       </c>
       <c r="E61" t="s">
         <v>28</v>
       </c>
       <c r="F61" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>60</v>
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
         <v>248</v>
       </c>
       <c r="D62">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E62" t="s">
         <v>20</v>
       </c>
       <c r="F62" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>61</v>
       </c>
       <c r="B63">
         <v>2.0</v>
       </c>
       <c r="C63" t="s">
         <v>249</v>
       </c>
       <c r="D63">
         <v>29</v>
       </c>
       <c r="E63" t="s">
         <v>28</v>
       </c>
       <c r="F63" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>62</v>
       </c>
       <c r="B64">
         <v>2.0</v>
       </c>
       <c r="C64" t="s">
         <v>250</v>
       </c>
       <c r="D64">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E64" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>63</v>
       </c>
       <c r="B65">
         <v>2.0</v>
       </c>
       <c r="C65" t="s">
         <v>251</v>
       </c>
       <c r="D65">
         <v>31</v>
       </c>
       <c r="E65" t="s">
         <v>17</v>
       </c>
       <c r="F65" t="s">
         <v>252</v>
       </c>
     </row>
@@ -5111,51 +5111,51 @@
       </c>
       <c r="C67" t="s">
         <v>254</v>
       </c>
       <c r="D67">
         <v>31</v>
       </c>
       <c r="E67" t="s">
         <v>20</v>
       </c>
       <c r="F67" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>66</v>
       </c>
       <c r="B68">
         <v>1.0</v>
       </c>
       <c r="C68" t="s">
         <v>256</v>
       </c>
       <c r="D68">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E68" t="s">
         <v>17</v>
       </c>
       <c r="F68" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>66</v>
       </c>
       <c r="B69">
         <v>1.0</v>
       </c>
       <c r="C69" t="s">
         <v>257</v>
       </c>
       <c r="D69">
         <v>30</v>
       </c>
       <c r="E69" t="s">
         <v>17</v>
       </c>
       <c r="F69" t="s">
@@ -5468,51 +5468,51 @@
       </c>
       <c r="C85" t="s">
         <v>276</v>
       </c>
       <c r="D85">
         <v>29</v>
       </c>
       <c r="E85" t="s">
         <v>17</v>
       </c>
       <c r="F85" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>84</v>
       </c>
       <c r="B86">
         <v>1.0</v>
       </c>
       <c r="C86" t="s">
         <v>278</v>
       </c>
       <c r="D86">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E86" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>85</v>
       </c>
       <c r="B87">
         <v>1.0</v>
       </c>
       <c r="C87" t="s">
         <v>279</v>
       </c>
       <c r="D87">
         <v>30</v>
       </c>
       <c r="E87" t="s">
         <v>17</v>
       </c>
       <c r="F87" t="s">
         <v>68</v>
       </c>
     </row>
@@ -5795,102 +5795,102 @@
     <row r="103" spans="1:6">
       <c r="A103">
         <v>101</v>
       </c>
       <c r="C103" t="s">
         <v>295</v>
       </c>
       <c r="D103">
         <v>30</v>
       </c>
       <c r="E103" t="s">
         <v>17</v>
       </c>
       <c r="F103" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>102</v>
       </c>
       <c r="C104" t="s">
         <v>296</v>
       </c>
       <c r="D104">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E104" t="s">
         <v>17</v>
       </c>
       <c r="F104" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>103</v>
       </c>
       <c r="C105" t="s">
         <v>297</v>
       </c>
       <c r="D105">
         <v>30</v>
       </c>
       <c r="E105" t="s">
         <v>17</v>
       </c>
       <c r="F105" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>104</v>
       </c>
       <c r="C106" t="s">
         <v>298</v>
       </c>
       <c r="D106">
         <v>30</v>
       </c>
       <c r="E106" t="s">
         <v>17</v>
       </c>
       <c r="F106" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>105</v>
       </c>
       <c r="C107" t="s">
         <v>299</v>
       </c>
       <c r="D107">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E107" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>106</v>
       </c>
       <c r="C108" t="s">
         <v>300</v>
       </c>
       <c r="D108">
         <v>30</v>
       </c>
       <c r="E108" t="s">
         <v>301</v>
       </c>
       <c r="F108" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>107</v>
@@ -6055,51 +6055,51 @@
     <row r="119" spans="1:6">
       <c r="A119">
         <v>117</v>
       </c>
       <c r="C119" t="s">
         <v>313</v>
       </c>
       <c r="D119">
         <v>30</v>
       </c>
       <c r="E119" t="s">
         <v>175</v>
       </c>
       <c r="F119" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>117</v>
       </c>
       <c r="C120" t="s">
         <v>314</v>
       </c>
       <c r="D120">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E120" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>117</v>
       </c>
       <c r="C121" t="s">
         <v>315</v>
       </c>
       <c r="D121">
         <v>29</v>
       </c>
       <c r="E121" t="s">
         <v>17</v>
       </c>
       <c r="F121" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>120</v>