--- v0 (2026-05-15)
+++ v1 (2026-07-14)
@@ -1197,51 +1197,51 @@
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>32</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
@@ -1297,91 +1297,91 @@
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7">
         <v>30</v>
       </c>
       <c r="E7" t="s">
         <v>13</v>
       </c>
       <c r="F7" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>22</v>
       </c>
       <c r="D8">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E8" t="s">
         <v>23</v>
       </c>
       <c r="F8" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E9" t="s">
         <v>19</v>
       </c>
       <c r="F9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>11.0</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E10" t="s">
         <v>16</v>
       </c>
       <c r="F10" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>11.0</v>
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="D11">
         <v>32</v>
       </c>
       <c r="E11" t="s">
         <v>19</v>
       </c>
       <c r="F11" t="s">
@@ -1457,51 +1457,51 @@
       </c>
       <c r="C15" t="s">
         <v>36</v>
       </c>
       <c r="D15">
         <v>31</v>
       </c>
       <c r="E15" t="s">
         <v>19</v>
       </c>
       <c r="F15" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>38</v>
       </c>
       <c r="D16">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E16" t="s">
         <v>16</v>
       </c>
       <c r="F16" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>39</v>
       </c>
       <c r="D17">
         <v>31</v>
       </c>
       <c r="E17" t="s">
         <v>13</v>
       </c>
       <c r="F17" t="s">
@@ -1537,51 +1537,51 @@
       </c>
       <c r="C19" t="s">
         <v>43</v>
       </c>
       <c r="D19">
         <v>31</v>
       </c>
       <c r="E19" t="s">
         <v>19</v>
       </c>
       <c r="F19" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>6.0</v>
       </c>
       <c r="C20" t="s">
         <v>45</v>
       </c>
       <c r="D20">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E20" t="s">
         <v>16</v>
       </c>
       <c r="F20" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>6.0</v>
       </c>
       <c r="C21" t="s">
         <v>46</v>
       </c>
       <c r="D21">
         <v>31</v>
       </c>
       <c r="E21" t="s">
         <v>16</v>
       </c>
       <c r="F21" t="s">
@@ -1868,51 +1868,51 @@
       </c>
       <c r="C36" t="s">
         <v>73</v>
       </c>
       <c r="D36">
         <v>30</v>
       </c>
       <c r="E36" t="s">
         <v>74</v>
       </c>
       <c r="F36" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>76</v>
       </c>
       <c r="D37">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E37" t="s">
         <v>77</v>
       </c>
       <c r="F37" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>79</v>
       </c>
       <c r="D38">
         <v>30</v>
       </c>
       <c r="E38" t="s">
         <v>77</v>
       </c>
       <c r="F38" t="s">
@@ -2008,51 +2008,51 @@
       </c>
       <c r="C43" t="s">
         <v>89</v>
       </c>
       <c r="D43">
         <v>32</v>
       </c>
       <c r="E43" t="s">
         <v>63</v>
       </c>
       <c r="F43" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>91</v>
       </c>
       <c r="D44">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E44" t="s">
         <v>10</v>
       </c>
       <c r="F44" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>93</v>
       </c>
       <c r="D45">
         <v>30</v>
       </c>
       <c r="E45" t="s">
         <v>19</v>
       </c>
       <c r="F45" t="s">
@@ -2208,51 +2208,51 @@
       </c>
       <c r="C53" t="s">
         <v>107</v>
       </c>
       <c r="D53">
         <v>32</v>
       </c>
       <c r="E53" t="s">
         <v>77</v>
       </c>
       <c r="F53" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>2.0</v>
       </c>
       <c r="C54" t="s">
         <v>108</v>
       </c>
       <c r="D54">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E54" t="s">
         <v>13</v>
       </c>
       <c r="F54" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>110</v>
       </c>
       <c r="D55">
         <v>31</v>
       </c>
       <c r="E55" t="s">
         <v>19</v>
       </c>
       <c r="F55" t="s">
@@ -2568,91 +2568,91 @@
       </c>
       <c r="C71" t="s">
         <v>132</v>
       </c>
       <c r="D71">
         <v>31</v>
       </c>
       <c r="E71" t="s">
         <v>84</v>
       </c>
       <c r="F71" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>1.0</v>
       </c>
       <c r="C72" t="s">
         <v>134</v>
       </c>
       <c r="D72">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E72" t="s">
         <v>19</v>
       </c>
       <c r="F72" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>1.0</v>
       </c>
       <c r="C73" t="s">
         <v>136</v>
       </c>
       <c r="D73">
         <v>30</v>
       </c>
       <c r="E73" t="s">
         <v>16</v>
       </c>
       <c r="F73" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>1.0</v>
       </c>
       <c r="C74" t="s">
         <v>137</v>
       </c>
       <c r="D74">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E74" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>1.0</v>
       </c>
       <c r="C75" t="s">
         <v>138</v>
       </c>
       <c r="D75">
         <v>32</v>
       </c>
       <c r="E75" t="s">
         <v>77</v>
       </c>
       <c r="F75" t="s">
         <v>78</v>
       </c>
     </row>
@@ -2805,108 +2805,108 @@
       </c>
       <c r="C83" t="s">
         <v>149</v>
       </c>
       <c r="D83">
         <v>31</v>
       </c>
       <c r="E83" t="s">
         <v>81</v>
       </c>
       <c r="F83" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>1.0</v>
       </c>
       <c r="C84" t="s">
         <v>150</v>
       </c>
       <c r="D84">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E84" t="s">
         <v>84</v>
       </c>
       <c r="F84" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>1.0</v>
       </c>
       <c r="C85" t="s">
         <v>152</v>
       </c>
       <c r="D85">
         <v>30</v>
       </c>
       <c r="E85" t="s">
         <v>10</v>
       </c>
       <c r="F85" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>1.0</v>
       </c>
       <c r="C86" t="s">
         <v>153</v>
       </c>
       <c r="D86">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E86" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>1.0</v>
       </c>
       <c r="C87" t="s">
         <v>154</v>
       </c>
       <c r="D87">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E87" t="s">
         <v>63</v>
       </c>
       <c r="F87" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
         <v>1.0</v>
       </c>
       <c r="C88" t="s">
         <v>156</v>
       </c>
       <c r="D88">
         <v>32</v>
       </c>
       <c r="E88" t="s">
         <v>10</v>
       </c>
       <c r="F88" t="s">
@@ -3079,51 +3079,51 @@
       </c>
       <c r="C97" t="s">
         <v>166</v>
       </c>
       <c r="D97">
         <v>30</v>
       </c>
       <c r="E97" t="s">
         <v>68</v>
       </c>
       <c r="F97" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
         <v>1.0</v>
       </c>
       <c r="C98" t="s">
         <v>168</v>
       </c>
       <c r="D98">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E98" t="s">
         <v>77</v>
       </c>
       <c r="F98" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
         <v>1.0</v>
       </c>
       <c r="C99" t="s">
         <v>169</v>
       </c>
       <c r="D99">
         <v>31</v>
       </c>
       <c r="E99" t="s">
         <v>16</v>
       </c>
       <c r="F99" t="s">
@@ -3199,51 +3199,51 @@
       </c>
       <c r="C103" t="s">
         <v>174</v>
       </c>
       <c r="D103">
         <v>31</v>
       </c>
       <c r="E103" t="s">
         <v>68</v>
       </c>
       <c r="F103" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104">
         <v>1.0</v>
       </c>
       <c r="C104" t="s">
         <v>175</v>
       </c>
       <c r="D104">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E104" t="s">
         <v>10</v>
       </c>
       <c r="F104" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105">
         <v>1.0</v>
       </c>
       <c r="C105" t="s">
         <v>176</v>
       </c>
       <c r="D105">
         <v>30</v>
       </c>
       <c r="E105" t="s">
         <v>74</v>
       </c>
       <c r="F105" t="s">
@@ -3370,51 +3370,51 @@
       </c>
       <c r="C112" t="s">
         <v>184</v>
       </c>
       <c r="D112">
         <v>32</v>
       </c>
       <c r="E112" t="s">
         <v>185</v>
       </c>
       <c r="F112" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>111</v>
       </c>
       <c r="B113">
         <v>1.0</v>
       </c>
       <c r="C113" t="s">
         <v>187</v>
       </c>
       <c r="D113">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E113" t="s">
         <v>95</v>
       </c>
       <c r="F113" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>111</v>
       </c>
       <c r="B114">
         <v>1.0</v>
       </c>
       <c r="C114" t="s">
         <v>188</v>
       </c>
       <c r="D114">
         <v>30</v>
       </c>
       <c r="E114" t="s">
         <v>10</v>
       </c>
       <c r="F114" t="s">
@@ -3547,51 +3547,51 @@
       </c>
       <c r="B121">
         <v>1.0</v>
       </c>
       <c r="C121" t="s">
         <v>199</v>
       </c>
       <c r="D121">
         <v>29</v>
       </c>
       <c r="E121" t="s">
         <v>125</v>
       </c>
       <c r="F121" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>122</v>
       </c>
       <c r="C122" t="s">
         <v>200</v>
       </c>
       <c r="D122">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E122" t="s">
         <v>10</v>
       </c>
       <c r="F122" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>123</v>
       </c>
       <c r="C123" t="s">
         <v>202</v>
       </c>
       <c r="D123">
         <v>30</v>
       </c>
       <c r="E123" t="s">
         <v>185</v>
       </c>
       <c r="F123" t="s">
         <v>203</v>
       </c>
     </row>
@@ -3683,99 +3683,99 @@
     <row r="129" spans="1:6">
       <c r="A129">
         <v>129</v>
       </c>
       <c r="C129" t="s">
         <v>210</v>
       </c>
       <c r="D129">
         <v>30</v>
       </c>
       <c r="E129" t="s">
         <v>10</v>
       </c>
       <c r="F129" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>130</v>
       </c>
       <c r="C130" t="s">
         <v>211</v>
       </c>
       <c r="D130">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E130" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>131</v>
       </c>
       <c r="C131" t="s">
         <v>212</v>
       </c>
       <c r="D131">
         <v>29</v>
       </c>
       <c r="E131" t="s">
         <v>10</v>
       </c>
       <c r="F131" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="C132" t="s">
         <v>213</v>
       </c>
       <c r="D132">
         <v>28</v>
       </c>
       <c r="E132" t="s">
         <v>10</v>
       </c>
       <c r="F132" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>133</v>
       </c>
       <c r="C133" t="s">
         <v>214</v>
       </c>
       <c r="D133">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E133" t="s">
         <v>74</v>
       </c>
       <c r="F133" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="C134" t="s">
         <v>215</v>
       </c>
       <c r="D134">
         <v>27</v>
       </c>
       <c r="E134" t="s">
         <v>10</v>
       </c>
       <c r="F134" t="s">
         <v>128</v>
       </c>
     </row>
@@ -3932,133 +3932,133 @@
     <row r="144" spans="1:6">
       <c r="A144">
         <v>144</v>
       </c>
       <c r="C144" t="s">
         <v>228</v>
       </c>
       <c r="D144">
         <v>30</v>
       </c>
       <c r="E144" t="s">
         <v>77</v>
       </c>
       <c r="F144" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>145</v>
       </c>
       <c r="C145" t="s">
         <v>229</v>
       </c>
       <c r="D145">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E145" t="s">
         <v>77</v>
       </c>
       <c r="F145" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="C146" t="s">
         <v>230</v>
       </c>
       <c r="D146">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E146" t="s">
         <v>10</v>
       </c>
       <c r="F146" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>147</v>
       </c>
       <c r="C147" t="s">
         <v>231</v>
       </c>
       <c r="D147">
         <v>30</v>
       </c>
       <c r="E147" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>148</v>
       </c>
       <c r="C148" t="s">
         <v>232</v>
       </c>
       <c r="D148">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E148" t="s">
         <v>77</v>
       </c>
       <c r="F148" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>149</v>
       </c>
       <c r="C149" t="s">
         <v>234</v>
       </c>
       <c r="D149">
         <v>29</v>
       </c>
       <c r="E149" t="s">
         <v>68</v>
       </c>
       <c r="F149" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>150</v>
       </c>
       <c r="C150" t="s">
         <v>235</v>
       </c>
       <c r="D150">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E150" t="s">
         <v>10</v>
       </c>
       <c r="F150" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>151</v>
       </c>
       <c r="C151" t="s">
         <v>236</v>
       </c>
       <c r="D151">
         <v>28</v>
       </c>
       <c r="E151" t="s">
         <v>10</v>
       </c>
       <c r="F151" t="s">
         <v>193</v>
       </c>
     </row>
@@ -4116,51 +4116,51 @@
     <row r="155" spans="1:6">
       <c r="A155">
         <v>155</v>
       </c>
       <c r="C155" t="s">
         <v>240</v>
       </c>
       <c r="D155">
         <v>29</v>
       </c>
       <c r="E155" t="s">
         <v>10</v>
       </c>
       <c r="F155" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>156</v>
       </c>
       <c r="C156" t="s">
         <v>241</v>
       </c>
       <c r="D156">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E156" t="s">
         <v>10</v>
       </c>
       <c r="F156" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>157</v>
       </c>
       <c r="C157" t="s">
         <v>242</v>
       </c>
       <c r="D157">
         <v>29</v>
       </c>
       <c r="E157" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>157</v>
@@ -4249,102 +4249,102 @@
     <row r="163" spans="1:6">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="C163" t="s">
         <v>248</v>
       </c>
       <c r="D163">
         <v>30</v>
       </c>
       <c r="E163" t="s">
         <v>77</v>
       </c>
       <c r="F163" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>162</v>
       </c>
       <c r="C164" t="s">
         <v>249</v>
       </c>
       <c r="D164">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E164" t="s">
         <v>10</v>
       </c>
       <c r="F164" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>162</v>
       </c>
       <c r="C165" t="s">
         <v>250</v>
       </c>
       <c r="D165">
         <v>30</v>
       </c>
       <c r="E165" t="s">
         <v>77</v>
       </c>
       <c r="F165" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>162</v>
       </c>
       <c r="C166" t="s">
         <v>251</v>
       </c>
       <c r="D166">
         <v>28</v>
       </c>
       <c r="E166" t="s">
         <v>10</v>
       </c>
       <c r="F166" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>162</v>
       </c>
       <c r="C167" t="s">
         <v>252</v>
       </c>
       <c r="D167">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E167" t="s">
         <v>10</v>
       </c>
       <c r="F167" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>168</v>
       </c>
       <c r="C168" t="s">
         <v>253</v>
       </c>
       <c r="D168">
         <v>27</v>
       </c>
       <c r="E168" t="s">
         <v>10</v>
       </c>
       <c r="F168" t="s">
         <v>201</v>
       </c>
     </row>