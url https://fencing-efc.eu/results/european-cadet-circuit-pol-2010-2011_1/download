--- v1 (2026-07-14)
+++ v2 (2026-08-30)
@@ -1577,71 +1577,71 @@
       </c>
       <c r="C21" t="s">
         <v>46</v>
       </c>
       <c r="D21">
         <v>31</v>
       </c>
       <c r="E21" t="s">
         <v>16</v>
       </c>
       <c r="F21" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>6.0</v>
       </c>
       <c r="C22" t="s">
         <v>47</v>
       </c>
       <c r="D22">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>6.0</v>
       </c>
       <c r="C23" t="s">
         <v>49</v>
       </c>
       <c r="D23">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E23" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>6.0</v>
       </c>
       <c r="C24" t="s">
         <v>50</v>
       </c>
       <c r="D24">
         <v>32</v>
       </c>
       <c r="E24" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
@@ -1828,51 +1828,51 @@
       </c>
       <c r="C34" t="s">
         <v>70</v>
       </c>
       <c r="D34">
         <v>32</v>
       </c>
       <c r="E34" t="s">
         <v>16</v>
       </c>
       <c r="F34" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>71</v>
       </c>
       <c r="D35">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E35" t="s">
         <v>19</v>
       </c>
       <c r="F35" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>73</v>
       </c>
       <c r="D36">
         <v>30</v>
       </c>
       <c r="E36" t="s">
         <v>74</v>
       </c>
       <c r="F36" t="s">
@@ -2108,51 +2108,51 @@
       </c>
       <c r="C48" t="s">
         <v>99</v>
       </c>
       <c r="D48">
         <v>32</v>
       </c>
       <c r="E48" t="s">
         <v>19</v>
       </c>
       <c r="F48" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>101</v>
       </c>
       <c r="D49">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E49" t="s">
         <v>81</v>
       </c>
       <c r="F49" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>102</v>
       </c>
       <c r="D50">
         <v>31</v>
       </c>
       <c r="E50" t="s">
         <v>16</v>
       </c>
       <c r="F50" t="s">
@@ -2248,51 +2248,51 @@
       </c>
       <c r="C55" t="s">
         <v>110</v>
       </c>
       <c r="D55">
         <v>31</v>
       </c>
       <c r="E55" t="s">
         <v>19</v>
       </c>
       <c r="F55" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
         <v>111</v>
       </c>
       <c r="D56">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E56" t="s">
         <v>10</v>
       </c>
       <c r="F56" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>2.0</v>
       </c>
       <c r="C57" t="s">
         <v>112</v>
       </c>
       <c r="D57">
         <v>32</v>
       </c>
       <c r="E57" t="s">
         <v>13</v>
       </c>
       <c r="F57" t="s">
@@ -2308,71 +2308,71 @@
       </c>
       <c r="C58" t="s">
         <v>113</v>
       </c>
       <c r="D58">
         <v>31</v>
       </c>
       <c r="E58" t="s">
         <v>68</v>
       </c>
       <c r="F58" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>2.0</v>
       </c>
       <c r="C59" t="s">
         <v>114</v>
       </c>
       <c r="D59">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E59" t="s">
         <v>13</v>
       </c>
       <c r="F59" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>2.0</v>
       </c>
       <c r="C60" t="s">
         <v>115</v>
       </c>
       <c r="D60">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E60" t="s">
         <v>19</v>
       </c>
       <c r="F60" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>2.0</v>
       </c>
       <c r="C61" t="s">
         <v>117</v>
       </c>
       <c r="D61">
         <v>32</v>
       </c>
       <c r="E61" t="s">
         <v>13</v>
       </c>
       <c r="F61" t="s">
@@ -2528,51 +2528,51 @@
       </c>
       <c r="C69" t="s">
         <v>130</v>
       </c>
       <c r="D69">
         <v>32</v>
       </c>
       <c r="E69" t="s">
         <v>63</v>
       </c>
       <c r="F69" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>1.0</v>
       </c>
       <c r="C70" t="s">
         <v>131</v>
       </c>
       <c r="D70">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E70" t="s">
         <v>10</v>
       </c>
       <c r="F70" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>1.0</v>
       </c>
       <c r="C71" t="s">
         <v>132</v>
       </c>
       <c r="D71">
         <v>31</v>
       </c>
       <c r="E71" t="s">
         <v>84</v>
       </c>
       <c r="F71" t="s">
@@ -2942,88 +2942,88 @@
       </c>
       <c r="C90" t="s">
         <v>158</v>
       </c>
       <c r="D90">
         <v>31</v>
       </c>
       <c r="E90" t="s">
         <v>95</v>
       </c>
       <c r="F90" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
         <v>1.0</v>
       </c>
       <c r="C91" t="s">
         <v>159</v>
       </c>
       <c r="D91">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E91" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
         <v>1.0</v>
       </c>
       <c r="C92" t="s">
         <v>160</v>
       </c>
       <c r="D92">
         <v>30</v>
       </c>
       <c r="E92" t="s">
         <v>10</v>
       </c>
       <c r="F92" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
         <v>1.0</v>
       </c>
       <c r="C93" t="s">
         <v>161</v>
       </c>
       <c r="D93">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E93" t="s">
         <v>16</v>
       </c>
       <c r="F93" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
         <v>1.0</v>
       </c>
       <c r="C94" t="s">
         <v>162</v>
       </c>
       <c r="D94">
         <v>30</v>
       </c>
       <c r="E94" t="s">
         <v>77</v>
       </c>
       <c r="F94" t="s">
@@ -3276,68 +3276,68 @@
       </c>
       <c r="B107">
         <v>1.0</v>
       </c>
       <c r="C107" t="s">
         <v>179</v>
       </c>
       <c r="D107">
         <v>31</v>
       </c>
       <c r="E107" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108">
         <v>1.0</v>
       </c>
       <c r="C108" t="s">
         <v>180</v>
       </c>
       <c r="D108">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E108" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109">
         <v>1.0</v>
       </c>
       <c r="C109" t="s">
         <v>181</v>
       </c>
       <c r="D109">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E109" t="s">
         <v>10</v>
       </c>
       <c r="F109" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110">
         <v>1.0</v>
       </c>
       <c r="C110" t="s">
         <v>182</v>
       </c>
       <c r="D110">
         <v>32</v>
       </c>
       <c r="E110" t="s">
         <v>10</v>
       </c>
       <c r="F110" t="s">
@@ -3490,51 +3490,51 @@
       </c>
       <c r="C118" t="s">
         <v>194</v>
       </c>
       <c r="D118">
         <v>28</v>
       </c>
       <c r="E118" t="s">
         <v>74</v>
       </c>
       <c r="F118" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>116</v>
       </c>
       <c r="B119">
         <v>1.0</v>
       </c>
       <c r="C119" t="s">
         <v>196</v>
       </c>
       <c r="D119">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E119" t="s">
         <v>197</v>
       </c>
       <c r="F119" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120">
         <v>1.0</v>
       </c>
       <c r="C120" t="s">
         <v>198</v>
       </c>
       <c r="D120">
         <v>32</v>
       </c>
       <c r="E120" t="s">
         <v>77</v>
       </c>
       <c r="F120" t="s">
@@ -3765,184 +3765,184 @@
     <row r="134" spans="1:6">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="C134" t="s">
         <v>215</v>
       </c>
       <c r="D134">
         <v>27</v>
       </c>
       <c r="E134" t="s">
         <v>10</v>
       </c>
       <c r="F134" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>135</v>
       </c>
       <c r="C135" t="s">
         <v>216</v>
       </c>
       <c r="D135">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E135" t="s">
         <v>10</v>
       </c>
       <c r="F135" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>136</v>
       </c>
       <c r="C136" t="s">
         <v>217</v>
       </c>
       <c r="D136">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E136" t="s">
         <v>10</v>
       </c>
       <c r="F136" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>218</v>
       </c>
       <c r="D137">
         <v>31</v>
       </c>
       <c r="E137" t="s">
         <v>95</v>
       </c>
       <c r="F137" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>136</v>
       </c>
       <c r="C138" t="s">
         <v>219</v>
       </c>
       <c r="D138">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E138" t="s">
         <v>77</v>
       </c>
       <c r="F138" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>139</v>
       </c>
       <c r="C139" t="s">
         <v>221</v>
       </c>
       <c r="D139">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E139" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="C140" t="s">
         <v>222</v>
       </c>
       <c r="D140">
         <v>29</v>
       </c>
       <c r="E140" t="s">
         <v>77</v>
       </c>
       <c r="F140" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>139</v>
       </c>
       <c r="C141" t="s">
         <v>224</v>
       </c>
       <c r="D141">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E141" t="s">
         <v>77</v>
       </c>
       <c r="F141" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>142</v>
       </c>
       <c r="C142" t="s">
         <v>226</v>
       </c>
       <c r="D142">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E142" t="s">
         <v>10</v>
       </c>
       <c r="F142" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="C143" t="s">
         <v>227</v>
       </c>
       <c r="D143">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E143" t="s">
         <v>81</v>
       </c>
       <c r="F143" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>144</v>
       </c>
       <c r="C144" t="s">
         <v>228</v>
       </c>
       <c r="D144">
         <v>30</v>
       </c>
       <c r="E144" t="s">
         <v>77</v>
       </c>
       <c r="F144" t="s">
         <v>225</v>
       </c>
     </row>
@@ -4048,102 +4048,102 @@
     <row r="151" spans="1:6">
       <c r="A151">
         <v>151</v>
       </c>
       <c r="C151" t="s">
         <v>236</v>
       </c>
       <c r="D151">
         <v>28</v>
       </c>
       <c r="E151" t="s">
         <v>10</v>
       </c>
       <c r="F151" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>152</v>
       </c>
       <c r="C152" t="s">
         <v>237</v>
       </c>
       <c r="D152">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E152" t="s">
         <v>10</v>
       </c>
       <c r="F152" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="C153" t="s">
         <v>238</v>
       </c>
       <c r="D153">
         <v>31</v>
       </c>
       <c r="E153" t="s">
         <v>81</v>
       </c>
       <c r="F153" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>152</v>
       </c>
       <c r="C154" t="s">
         <v>239</v>
       </c>
       <c r="D154">
         <v>30</v>
       </c>
       <c r="E154" t="s">
         <v>68</v>
       </c>
       <c r="F154" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>155</v>
       </c>
       <c r="C155" t="s">
         <v>240</v>
       </c>
       <c r="D155">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E155" t="s">
         <v>10</v>
       </c>
       <c r="F155" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>156</v>
       </c>
       <c r="C156" t="s">
         <v>241</v>
       </c>
       <c r="D156">
         <v>31</v>
       </c>
       <c r="E156" t="s">
         <v>10</v>
       </c>
       <c r="F156" t="s">
         <v>11</v>
       </c>
     </row>
@@ -4266,51 +4266,51 @@
     <row r="164" spans="1:6">
       <c r="A164">
         <v>162</v>
       </c>
       <c r="C164" t="s">
         <v>249</v>
       </c>
       <c r="D164">
         <v>30</v>
       </c>
       <c r="E164" t="s">
         <v>10</v>
       </c>
       <c r="F164" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>162</v>
       </c>
       <c r="C165" t="s">
         <v>250</v>
       </c>
       <c r="D165">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E165" t="s">
         <v>77</v>
       </c>
       <c r="F165" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>162</v>
       </c>
       <c r="C166" t="s">
         <v>251</v>
       </c>
       <c r="D166">
         <v>28</v>
       </c>
       <c r="E166" t="s">
         <v>10</v>
       </c>
       <c r="F166" t="s">
         <v>104</v>
       </c>
     </row>