--- v1 (2026-08-24)
+++ v2 (2026-10-15)
@@ -1397,51 +1397,51 @@
       </c>
       <c r="C9" t="s">
         <v>22</v>
       </c>
       <c r="D9">
         <v>31</v>
       </c>
       <c r="E9" t="s">
         <v>23</v>
       </c>
       <c r="F9" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>11.0</v>
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E10" t="s">
         <v>19</v>
       </c>
       <c r="F10" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>11.0</v>
       </c>
       <c r="C11" t="s">
         <v>26</v>
       </c>
       <c r="D11">
         <v>31</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
@@ -1557,51 +1557,51 @@
       </c>
       <c r="C17" t="s">
         <v>34</v>
       </c>
       <c r="D17">
         <v>28</v>
       </c>
       <c r="E17" t="s">
         <v>19</v>
       </c>
       <c r="F17" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>6.0</v>
       </c>
       <c r="C18" t="s">
         <v>35</v>
       </c>
       <c r="D18">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E18" t="s">
         <v>36</v>
       </c>
       <c r="F18" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>6.0</v>
       </c>
       <c r="C19" t="s">
         <v>38</v>
       </c>
       <c r="D19">
         <v>31</v>
       </c>
       <c r="E19" t="s">
         <v>19</v>
       </c>
       <c r="F19" t="s">
@@ -1917,51 +1917,51 @@
       </c>
       <c r="C35" t="s">
         <v>58</v>
       </c>
       <c r="D35">
         <v>32</v>
       </c>
       <c r="E35" t="s">
         <v>19</v>
       </c>
       <c r="F35" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>59</v>
       </c>
       <c r="D36">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E36" t="s">
         <v>17</v>
       </c>
       <c r="F36" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>60</v>
       </c>
       <c r="D37">
         <v>31</v>
       </c>
       <c r="E37" t="s">
         <v>19</v>
       </c>
       <c r="F37" t="s">
@@ -2137,91 +2137,91 @@
       </c>
       <c r="C46" t="s">
         <v>72</v>
       </c>
       <c r="D46">
         <v>30</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
       <c r="F46" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>73</v>
       </c>
       <c r="D47">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E47" t="s">
         <v>19</v>
       </c>
       <c r="F47" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>74</v>
       </c>
       <c r="D48">
         <v>32</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
       <c r="F48" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>76</v>
       </c>
       <c r="D49">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
       <c r="F49" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>77</v>
       </c>
       <c r="D50">
         <v>28</v>
       </c>
       <c r="E50" t="s">
         <v>7</v>
       </c>
       <c r="F50" t="s">
@@ -2297,51 +2297,51 @@
       </c>
       <c r="C54" t="s">
         <v>83</v>
       </c>
       <c r="D54">
         <v>32</v>
       </c>
       <c r="E54" t="s">
         <v>19</v>
       </c>
       <c r="F54" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>53</v>
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>84</v>
       </c>
       <c r="D55">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E55" t="s">
         <v>12</v>
       </c>
       <c r="F55" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
         <v>86</v>
       </c>
       <c r="D56">
         <v>32</v>
       </c>
       <c r="E56" t="s">
         <v>12</v>
       </c>
       <c r="F56" t="s">
@@ -2457,51 +2457,51 @@
       </c>
       <c r="C62" t="s">
         <v>97</v>
       </c>
       <c r="D62">
         <v>32</v>
       </c>
       <c r="E62" t="s">
         <v>7</v>
       </c>
       <c r="F62" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>2.0</v>
       </c>
       <c r="C63" t="s">
         <v>98</v>
       </c>
       <c r="D63">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E63" t="s">
         <v>12</v>
       </c>
       <c r="F63" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>2.0</v>
       </c>
       <c r="C64" t="s">
         <v>99</v>
       </c>
       <c r="D64">
         <v>30</v>
       </c>
       <c r="E64" t="s">
         <v>23</v>
       </c>
       <c r="F64" t="s">
@@ -2657,91 +2657,91 @@
       </c>
       <c r="C72" t="s">
         <v>109</v>
       </c>
       <c r="D72">
         <v>32</v>
       </c>
       <c r="E72" t="s">
         <v>7</v>
       </c>
       <c r="F72" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>71</v>
       </c>
       <c r="B73">
         <v>1.0</v>
       </c>
       <c r="C73" t="s">
         <v>110</v>
       </c>
       <c r="D73">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E73" t="s">
         <v>12</v>
       </c>
       <c r="F73" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>1.0</v>
       </c>
       <c r="C74" t="s">
         <v>112</v>
       </c>
       <c r="D74">
         <v>30</v>
       </c>
       <c r="E74" t="s">
         <v>23</v>
       </c>
       <c r="F74" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>1.0</v>
       </c>
       <c r="C75" t="s">
         <v>113</v>
       </c>
       <c r="D75">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E75" t="s">
         <v>19</v>
       </c>
       <c r="F75" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>1.0</v>
       </c>
       <c r="C76" t="s">
         <v>114</v>
       </c>
       <c r="D76">
         <v>31</v>
       </c>
       <c r="E76" t="s">
         <v>12</v>
       </c>
       <c r="F76" t="s">
@@ -3030,51 +3030,51 @@
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="C92" t="s">
         <v>132</v>
       </c>
       <c r="D92">
         <v>30</v>
       </c>
       <c r="E92" t="s">
         <v>12</v>
       </c>
       <c r="F92" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="C93" t="s">
         <v>133</v>
       </c>
       <c r="D93">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E93" t="s">
         <v>23</v>
       </c>
       <c r="F93" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="C94" t="s">
         <v>134</v>
       </c>
       <c r="D94">
         <v>29</v>
       </c>
       <c r="E94" t="s">
         <v>88</v>
       </c>
       <c r="F94" t="s">
         <v>89</v>
       </c>
     </row>
@@ -3234,51 +3234,51 @@
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="C104" t="s">
         <v>145</v>
       </c>
       <c r="D104">
         <v>31</v>
       </c>
       <c r="E104" t="s">
         <v>12</v>
       </c>
       <c r="F104" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>103</v>
       </c>
       <c r="C105" t="s">
         <v>146</v>
       </c>
       <c r="D105">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E105" t="s">
         <v>12</v>
       </c>
       <c r="F105" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="C106" t="s">
         <v>147</v>
       </c>
       <c r="D106">
         <v>31</v>
       </c>
       <c r="E106" t="s">
         <v>12</v>
       </c>
       <c r="F106" t="s">
         <v>65</v>
       </c>
     </row>
@@ -3302,51 +3302,51 @@
     <row r="108" spans="1:6">
       <c r="A108">
         <v>106</v>
       </c>
       <c r="C108" t="s">
         <v>149</v>
       </c>
       <c r="D108">
         <v>31</v>
       </c>
       <c r="E108" t="s">
         <v>12</v>
       </c>
       <c r="F108" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>106</v>
       </c>
       <c r="C109" t="s">
         <v>150</v>
       </c>
       <c r="D109">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E109" t="s">
         <v>12</v>
       </c>
       <c r="F109" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="C110" t="s">
         <v>151</v>
       </c>
       <c r="D110">
         <v>27</v>
       </c>
       <c r="E110" t="s">
         <v>23</v>
       </c>
       <c r="F110" t="s">
         <v>152</v>
       </c>
     </row>
@@ -3470,51 +3470,51 @@
       </c>
       <c r="C3" t="s">
         <v>156</v>
       </c>
       <c r="D3">
         <v>32</v>
       </c>
       <c r="E3" t="s">
         <v>19</v>
       </c>
       <c r="F3" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>157</v>
       </c>
       <c r="D4">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>19</v>
       </c>
       <c r="F4" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>158</v>
       </c>
       <c r="D5">
         <v>31</v>
       </c>
       <c r="E5" t="s">
         <v>159</v>
       </c>
       <c r="F5" t="s">
@@ -3550,71 +3550,71 @@
       </c>
       <c r="C7" t="s">
         <v>161</v>
       </c>
       <c r="D7">
         <v>30</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>162</v>
       </c>
       <c r="D8">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E8" t="s">
         <v>17</v>
       </c>
       <c r="F8" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>163</v>
       </c>
       <c r="D9">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E9" t="s">
         <v>19</v>
       </c>
       <c r="F9" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>164</v>
       </c>
       <c r="D10">
         <v>32</v>
       </c>
       <c r="E10" t="s">
         <v>19</v>
       </c>
       <c r="F10" t="s">
@@ -3727,51 +3727,51 @@
       </c>
       <c r="C16" t="s">
         <v>170</v>
       </c>
       <c r="D16">
         <v>32</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>172</v>
       </c>
       <c r="D17">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E17" t="s">
         <v>17</v>
       </c>
       <c r="F17" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>173</v>
       </c>
       <c r="D18">
         <v>32</v>
       </c>
       <c r="E18" t="s">
         <v>23</v>
       </c>
       <c r="F18" t="s">
@@ -3847,71 +3847,71 @@
       </c>
       <c r="C22" t="s">
         <v>178</v>
       </c>
       <c r="D22">
         <v>31</v>
       </c>
       <c r="E22" t="s">
         <v>19</v>
       </c>
       <c r="F22" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>179</v>
       </c>
       <c r="D23">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E23" t="s">
         <v>19</v>
       </c>
       <c r="F23" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>180</v>
       </c>
       <c r="D24">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E24" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>4.0</v>
       </c>
       <c r="C25" t="s">
         <v>181</v>
       </c>
       <c r="D25">
         <v>32</v>
       </c>
       <c r="E25" t="s">
         <v>12</v>
       </c>
       <c r="F25" t="s">
         <v>182</v>
       </c>
     </row>
@@ -4281,111 +4281,111 @@
       </c>
       <c r="C44" t="s">
         <v>203</v>
       </c>
       <c r="D44">
         <v>31</v>
       </c>
       <c r="E44" t="s">
         <v>19</v>
       </c>
       <c r="F44" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>204</v>
       </c>
       <c r="D45">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E45" t="s">
         <v>12</v>
       </c>
       <c r="F45" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>205</v>
       </c>
       <c r="D46">
         <v>31</v>
       </c>
       <c r="E46" t="s">
         <v>19</v>
       </c>
       <c r="F46" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>206</v>
       </c>
       <c r="D47">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E47" t="s">
         <v>23</v>
       </c>
       <c r="F47" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>207</v>
       </c>
       <c r="D48">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E48" t="s">
         <v>12</v>
       </c>
       <c r="F48" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>208</v>
       </c>
       <c r="D49">
         <v>32</v>
       </c>
       <c r="E49" t="s">
         <v>19</v>
       </c>
       <c r="F49" t="s">
@@ -4421,51 +4421,51 @@
       </c>
       <c r="C51" t="s">
         <v>210</v>
       </c>
       <c r="D51">
         <v>31</v>
       </c>
       <c r="E51" t="s">
         <v>12</v>
       </c>
       <c r="F51" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>211</v>
       </c>
       <c r="D52">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E52" t="s">
         <v>12</v>
       </c>
       <c r="F52" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>2.0</v>
       </c>
       <c r="C53" t="s">
         <v>212</v>
       </c>
       <c r="D53">
         <v>32</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
       <c r="F53" t="s">
@@ -4538,51 +4538,51 @@
       </c>
       <c r="C57" t="s">
         <v>216</v>
       </c>
       <c r="D57">
         <v>32</v>
       </c>
       <c r="E57" t="s">
         <v>12</v>
       </c>
       <c r="F57" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>2.0</v>
       </c>
       <c r="C58" t="s">
         <v>218</v>
       </c>
       <c r="D58">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E58" t="s">
         <v>219</v>
       </c>
       <c r="F58" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>57</v>
       </c>
       <c r="B59">
         <v>2.0</v>
       </c>
       <c r="C59" t="s">
         <v>221</v>
       </c>
       <c r="D59">
         <v>31</v>
       </c>
       <c r="E59" t="s">
         <v>12</v>
       </c>
       <c r="F59" t="s">
@@ -4755,91 +4755,91 @@
       </c>
       <c r="B68">
         <v>1.0</v>
       </c>
       <c r="C68" t="s">
         <v>231</v>
       </c>
       <c r="D68">
         <v>32</v>
       </c>
       <c r="E68" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>1.0</v>
       </c>
       <c r="C69" t="s">
         <v>232</v>
       </c>
       <c r="D69">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E69" t="s">
         <v>23</v>
       </c>
       <c r="F69" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>68</v>
       </c>
       <c r="B70">
         <v>1.0</v>
       </c>
       <c r="C70" t="s">
         <v>233</v>
       </c>
       <c r="D70">
         <v>32</v>
       </c>
       <c r="E70" t="s">
         <v>12</v>
       </c>
       <c r="F70" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>1.0</v>
       </c>
       <c r="C71" t="s">
         <v>234</v>
       </c>
       <c r="D71">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E71" t="s">
         <v>23</v>
       </c>
       <c r="F71" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>70</v>
       </c>
       <c r="B72">
         <v>1.0</v>
       </c>
       <c r="C72" t="s">
         <v>235</v>
       </c>
       <c r="D72">
         <v>30</v>
       </c>
       <c r="E72" t="s">
         <v>23</v>
       </c>
       <c r="F72" t="s">
@@ -4855,51 +4855,51 @@
       </c>
       <c r="C73" t="s">
         <v>236</v>
       </c>
       <c r="D73">
         <v>29</v>
       </c>
       <c r="E73" t="s">
         <v>7</v>
       </c>
       <c r="F73" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>1.0</v>
       </c>
       <c r="C74" t="s">
         <v>237</v>
       </c>
       <c r="D74">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E74" t="s">
         <v>7</v>
       </c>
       <c r="F74" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>1.0</v>
       </c>
       <c r="C75" t="s">
         <v>238</v>
       </c>
       <c r="D75">
         <v>29</v>
       </c>
       <c r="E75" t="s">
         <v>7</v>
       </c>
       <c r="F75" t="s">
@@ -5429,51 +5429,51 @@
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="C105" t="s">
         <v>271</v>
       </c>
       <c r="D105">
         <v>31</v>
       </c>
       <c r="E105" t="s">
         <v>240</v>
       </c>
       <c r="F105" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>104</v>
       </c>
       <c r="C106" t="s">
         <v>272</v>
       </c>
       <c r="D106">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E106" t="s">
         <v>12</v>
       </c>
       <c r="F106" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>104</v>
       </c>
       <c r="C107" t="s">
         <v>273</v>
       </c>
       <c r="D107">
         <v>30</v>
       </c>
       <c r="E107" t="s">
         <v>12</v>
       </c>
       <c r="F107" t="s">
         <v>65</v>
       </c>
     </row>