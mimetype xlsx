--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -2893,51 +2893,51 @@
       </c>
       <c r="C10" t="s">
         <v>24</v>
       </c>
       <c r="D10">
         <v>30</v>
       </c>
       <c r="E10" t="s">
         <v>14</v>
       </c>
       <c r="F10" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>26</v>
       </c>
       <c r="D11">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>28</v>
       </c>
       <c r="D12">
         <v>29</v>
       </c>
       <c r="E12" t="s">
         <v>12</v>
       </c>
       <c r="F12" t="s">
@@ -2987,51 +2987,51 @@
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>33</v>
       </c>
       <c r="D15">
         <v>31</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>34</v>
       </c>
       <c r="D16">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E16" t="s">
         <v>18</v>
       </c>
       <c r="F16" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>36</v>
       </c>
       <c r="D17">
         <v>29</v>
       </c>
       <c r="E17" t="s">
         <v>14</v>
       </c>
     </row>
@@ -3044,91 +3044,91 @@
       </c>
       <c r="C18" t="s">
         <v>37</v>
       </c>
       <c r="D18">
         <v>31</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>4.0</v>
       </c>
       <c r="C19" t="s">
         <v>38</v>
       </c>
       <c r="D19">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E19" t="s">
         <v>39</v>
       </c>
       <c r="F19" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>4.0</v>
       </c>
       <c r="C20" t="s">
         <v>41</v>
       </c>
       <c r="D20">
         <v>31</v>
       </c>
       <c r="E20" t="s">
         <v>39</v>
       </c>
       <c r="F20" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>4.0</v>
       </c>
       <c r="C21" t="s">
         <v>43</v>
       </c>
       <c r="D21">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E21" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>4.0</v>
       </c>
       <c r="C22" t="s">
         <v>44</v>
       </c>
       <c r="D22">
         <v>30</v>
       </c>
       <c r="E22" t="s">
         <v>18</v>
       </c>
       <c r="F22" t="s">
         <v>45</v>
       </c>
     </row>
@@ -3272,51 +3272,51 @@
       </c>
       <c r="C30" t="s">
         <v>56</v>
       </c>
       <c r="D30">
         <v>29</v>
       </c>
       <c r="E30" t="s">
         <v>57</v>
       </c>
       <c r="F30" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>59</v>
       </c>
       <c r="D31">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E31" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>60</v>
       </c>
       <c r="D32">
         <v>28</v>
       </c>
       <c r="E32" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
@@ -3420,51 +3420,51 @@
       </c>
       <c r="C38" t="s">
         <v>69</v>
       </c>
       <c r="D38">
         <v>29</v>
       </c>
       <c r="E38" t="s">
         <v>14</v>
       </c>
       <c r="F38" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>71</v>
       </c>
       <c r="D39">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
       <c r="F39" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>72</v>
       </c>
       <c r="D40">
         <v>28</v>
       </c>
       <c r="E40" t="s">
         <v>73</v>
       </c>
       <c r="F40" t="s">
@@ -3520,51 +3520,51 @@
       </c>
       <c r="C43" t="s">
         <v>80</v>
       </c>
       <c r="D43">
         <v>30</v>
       </c>
       <c r="E43" t="s">
         <v>18</v>
       </c>
       <c r="F43" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>81</v>
       </c>
       <c r="D44">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E44" t="s">
         <v>64</v>
       </c>
       <c r="F44" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>82</v>
       </c>
       <c r="D45">
         <v>31</v>
       </c>
       <c r="E45" t="s">
         <v>14</v>
       </c>
       <c r="F45" t="s">
@@ -3597,51 +3597,51 @@
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>86</v>
       </c>
       <c r="D47">
         <v>30</v>
       </c>
       <c r="E47" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>87</v>
       </c>
       <c r="D48">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E48" t="s">
         <v>14</v>
       </c>
       <c r="F48" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>89</v>
       </c>
       <c r="D49">
         <v>31</v>
       </c>
       <c r="E49" t="s">
         <v>18</v>
       </c>
       <c r="F49" t="s">
@@ -3905,88 +3905,88 @@
       </c>
       <c r="C63" t="s">
         <v>114</v>
       </c>
       <c r="D63">
         <v>31</v>
       </c>
       <c r="E63" t="s">
         <v>115</v>
       </c>
       <c r="F63" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>2.0</v>
       </c>
       <c r="C64" t="s">
         <v>117</v>
       </c>
       <c r="D64">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E64" t="s">
         <v>18</v>
       </c>
       <c r="F64" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>2.0</v>
       </c>
       <c r="C65" t="s">
         <v>118</v>
       </c>
       <c r="D65">
         <v>28</v>
       </c>
       <c r="E65" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>1.0</v>
       </c>
       <c r="C66" t="s">
         <v>119</v>
       </c>
       <c r="D66">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E66" t="s">
         <v>14</v>
       </c>
       <c r="F66" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>1.0</v>
       </c>
       <c r="C67" t="s">
         <v>121</v>
       </c>
       <c r="D67">
         <v>31</v>
       </c>
       <c r="E67" t="s">
         <v>12</v>
       </c>
     </row>
@@ -4538,51 +4538,51 @@
       </c>
       <c r="C96" t="s">
         <v>163</v>
       </c>
       <c r="D96">
         <v>30</v>
       </c>
       <c r="E96" t="s">
         <v>14</v>
       </c>
       <c r="F96" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
         <v>1.0</v>
       </c>
       <c r="C97" t="s">
         <v>164</v>
       </c>
       <c r="D97">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E97" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
         <v>1.0</v>
       </c>
       <c r="C98" t="s">
         <v>165</v>
       </c>
       <c r="D98">
         <v>30</v>
       </c>
       <c r="E98" t="s">
         <v>39</v>
       </c>
       <c r="F98" t="s">
         <v>102</v>
       </c>
     </row>
@@ -4623,158 +4623,158 @@
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="C101" t="s">
         <v>168</v>
       </c>
       <c r="D101">
         <v>31</v>
       </c>
       <c r="E101" t="s">
         <v>18</v>
       </c>
       <c r="F101" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="C102" t="s">
         <v>170</v>
       </c>
       <c r="D102">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E102" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="C103" t="s">
         <v>171</v>
       </c>
       <c r="D103">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E103" t="s">
         <v>99</v>
       </c>
       <c r="F103" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="C104" t="s">
         <v>172</v>
       </c>
       <c r="D104">
         <v>29</v>
       </c>
       <c r="E104" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="C105" t="s">
         <v>173</v>
       </c>
       <c r="D105">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E105" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="C106" t="s">
         <v>174</v>
       </c>
       <c r="D106">
         <v>30</v>
       </c>
       <c r="E106" t="s">
         <v>14</v>
       </c>
       <c r="F106" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="C107" t="s">
         <v>176</v>
       </c>
       <c r="D107">
         <v>27</v>
       </c>
       <c r="E107" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="C108" t="s">
         <v>177</v>
       </c>
       <c r="D108">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E108" t="s">
         <v>157</v>
       </c>
       <c r="F108" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="C109" t="s">
         <v>179</v>
       </c>
       <c r="D109">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E109" t="s">
         <v>115</v>
       </c>
       <c r="F109" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>108</v>
       </c>
       <c r="C110" t="s">
         <v>181</v>
       </c>
       <c r="D110">
         <v>29</v>
       </c>
       <c r="E110" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
@@ -5121,91 +5121,91 @@
       </c>
       <c r="C6" t="s">
         <v>206</v>
       </c>
       <c r="D6">
         <v>31</v>
       </c>
       <c r="E6" t="s">
         <v>110</v>
       </c>
       <c r="F6" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>208</v>
       </c>
       <c r="D7">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E7" t="s">
         <v>209</v>
       </c>
       <c r="F7" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>211</v>
       </c>
       <c r="D8">
         <v>31</v>
       </c>
       <c r="E8" t="s">
         <v>14</v>
       </c>
       <c r="F8" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>213</v>
       </c>
       <c r="D9">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E9" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>214</v>
       </c>
       <c r="D10">
         <v>30</v>
       </c>
       <c r="E10" t="s">
         <v>135</v>
       </c>
       <c r="F10" t="s">
         <v>215</v>
       </c>
     </row>
@@ -5537,51 +5537,51 @@
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>243</v>
       </c>
       <c r="D28">
         <v>29</v>
       </c>
       <c r="E28" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>244</v>
       </c>
       <c r="D29">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E29" t="s">
         <v>135</v>
       </c>
       <c r="F29" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>245</v>
       </c>
       <c r="D30">
         <v>30</v>
       </c>
       <c r="E30" t="s">
         <v>115</v>
       </c>
       <c r="F30" t="s">
@@ -5597,147 +5597,147 @@
       </c>
       <c r="C31" t="s">
         <v>246</v>
       </c>
       <c r="D31">
         <v>30</v>
       </c>
       <c r="E31" t="s">
         <v>96</v>
       </c>
       <c r="F31" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>247</v>
       </c>
       <c r="D32">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E32" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>248</v>
       </c>
       <c r="D33">
         <v>28</v>
       </c>
       <c r="E33" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>249</v>
       </c>
       <c r="D34">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E34" t="s">
         <v>14</v>
       </c>
       <c r="F34" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>250</v>
       </c>
       <c r="D35">
         <v>29</v>
       </c>
       <c r="E35" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="C36" t="s">
         <v>251</v>
       </c>
       <c r="D36">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E36" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="C37" t="s">
         <v>252</v>
       </c>
       <c r="D37">
         <v>29</v>
       </c>
       <c r="E37" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="C38" t="s">
         <v>253</v>
       </c>
       <c r="D38">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E38" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="C39" t="s">
         <v>254</v>
       </c>
       <c r="D39">
         <v>29</v>
       </c>
       <c r="E39" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="C40" t="s">
         <v>255</v>
@@ -6348,51 +6348,51 @@
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>295</v>
       </c>
       <c r="D28">
         <v>31</v>
       </c>
       <c r="E28" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>296</v>
       </c>
       <c r="D29">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E29" t="s">
         <v>157</v>
       </c>
       <c r="F29" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>297</v>
       </c>
       <c r="D30">
         <v>30</v>
       </c>
       <c r="E30" t="s">
         <v>14</v>
       </c>
       <c r="F30" t="s">
@@ -6405,51 +6405,51 @@
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>298</v>
       </c>
       <c r="D31">
         <v>29</v>
       </c>
       <c r="E31" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>299</v>
       </c>
       <c r="D32">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E32" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>300</v>
       </c>
       <c r="D33">
         <v>30</v>
       </c>
       <c r="E33" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
@@ -6797,51 +6797,51 @@
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="C53" t="s">
         <v>323</v>
       </c>
       <c r="D53">
         <v>28</v>
       </c>
       <c r="E53" t="s">
         <v>14</v>
       </c>
       <c r="F53" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="C54" t="s">
         <v>325</v>
       </c>
       <c r="D54">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E54" t="s">
         <v>135</v>
       </c>
       <c r="F54" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="C55" t="s">
         <v>326</v>
       </c>
       <c r="D55">
         <v>28</v>
       </c>
       <c r="E55" t="s">
         <v>135</v>
       </c>
       <c r="F55" t="s">
         <v>203</v>
       </c>
     </row>
@@ -7141,51 +7141,51 @@
       </c>
       <c r="C8" t="s">
         <v>346</v>
       </c>
       <c r="D8">
         <v>30</v>
       </c>
       <c r="E8" t="s">
         <v>14</v>
       </c>
       <c r="F8" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>347</v>
       </c>
       <c r="D9">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E9" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>8.0</v>
       </c>
       <c r="C10" t="s">
         <v>348</v>
       </c>
       <c r="D10">
         <v>30</v>
       </c>
       <c r="E10" t="s">
         <v>14</v>
       </c>
       <c r="F10" t="s">
         <v>349</v>
       </c>
     </row>
@@ -7275,51 +7275,51 @@
       </c>
       <c r="C15" t="s">
         <v>355</v>
       </c>
       <c r="D15">
         <v>31</v>
       </c>
       <c r="E15" t="s">
         <v>209</v>
       </c>
       <c r="F15" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>357</v>
       </c>
       <c r="D16">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E16" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>358</v>
       </c>
       <c r="D17">
         <v>31</v>
       </c>
       <c r="E17" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
@@ -7540,51 +7540,51 @@
       </c>
       <c r="C29" t="s">
         <v>375</v>
       </c>
       <c r="D29">
         <v>29</v>
       </c>
       <c r="E29" t="s">
         <v>209</v>
       </c>
       <c r="F29" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>376</v>
       </c>
       <c r="D30">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E30" t="s">
         <v>135</v>
       </c>
       <c r="F30" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>378</v>
       </c>
       <c r="D31">
         <v>31</v>
       </c>
       <c r="E31" t="s">
         <v>14</v>
       </c>
       <c r="F31" t="s">
@@ -7617,105 +7617,105 @@
       </c>
       <c r="C33" t="s">
         <v>380</v>
       </c>
       <c r="D33">
         <v>29</v>
       </c>
       <c r="E33" t="s">
         <v>135</v>
       </c>
       <c r="F33" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>382</v>
       </c>
       <c r="D34">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E34" t="s">
         <v>14</v>
       </c>
       <c r="F34" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>383</v>
       </c>
       <c r="D35">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E35" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>384</v>
       </c>
       <c r="D36">
         <v>31</v>
       </c>
       <c r="E36" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>385</v>
       </c>
       <c r="D37">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E37" t="s">
         <v>135</v>
       </c>
       <c r="F37" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>386</v>
       </c>
       <c r="D38">
         <v>31</v>
       </c>
       <c r="E38" t="s">
         <v>135</v>
       </c>
       <c r="F38" t="s">
@@ -7959,51 +7959,51 @@
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>405</v>
       </c>
       <c r="D51">
         <v>28</v>
       </c>
       <c r="E51" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>406</v>
       </c>
       <c r="D52">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E52" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>2.0</v>
       </c>
       <c r="C53" t="s">
         <v>407</v>
       </c>
       <c r="D53">
         <v>30</v>
       </c>
       <c r="E53" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
@@ -8087,51 +8087,51 @@
       </c>
       <c r="C58" t="s">
         <v>412</v>
       </c>
       <c r="D58">
         <v>28</v>
       </c>
       <c r="E58" t="s">
         <v>14</v>
       </c>
       <c r="F58" t="s">
         <v>413</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>2.0</v>
       </c>
       <c r="C59" t="s">
         <v>414</v>
       </c>
       <c r="D59">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E59" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>2.0</v>
       </c>
       <c r="C60" t="s">
         <v>415</v>
       </c>
       <c r="D60">
         <v>31</v>
       </c>
       <c r="E60" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
@@ -8161,68 +8161,68 @@
       </c>
       <c r="C62" t="s">
         <v>418</v>
       </c>
       <c r="D62">
         <v>30</v>
       </c>
       <c r="E62" t="s">
         <v>14</v>
       </c>
       <c r="F62" t="s">
         <v>419</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>2.0</v>
       </c>
       <c r="C63" t="s">
         <v>420</v>
       </c>
       <c r="D63">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E63" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>2.0</v>
       </c>
       <c r="C64" t="s">
         <v>421</v>
       </c>
       <c r="D64">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E64" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>2.0</v>
       </c>
       <c r="C65" t="s">
         <v>422</v>
       </c>
       <c r="D65">
         <v>27</v>
       </c>
       <c r="E65" t="s">
         <v>14</v>
       </c>
       <c r="F65" t="s">
         <v>413</v>
       </c>
     </row>
@@ -8232,51 +8232,51 @@
       </c>
       <c r="B66">
         <v>1.0</v>
       </c>
       <c r="C66" t="s">
         <v>423</v>
       </c>
       <c r="D66">
         <v>29</v>
       </c>
       <c r="E66" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>1.0</v>
       </c>
       <c r="C67" t="s">
         <v>424</v>
       </c>
       <c r="D67">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E67" t="s">
         <v>237</v>
       </c>
       <c r="F67" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>1.0</v>
       </c>
       <c r="C68" t="s">
         <v>425</v>
       </c>
       <c r="D68">
         <v>29</v>
       </c>
       <c r="E68" t="s">
         <v>14</v>
       </c>
     </row>
@@ -8354,51 +8354,51 @@
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="C73" t="s">
         <v>430</v>
       </c>
       <c r="D73">
         <v>29</v>
       </c>
       <c r="E73" t="s">
         <v>14</v>
       </c>
       <c r="F73" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="C74" t="s">
         <v>432</v>
       </c>
       <c r="D74">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E74" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="C75" t="s">
         <v>433</v>
       </c>
       <c r="D75">
         <v>28</v>
       </c>
       <c r="E75" t="s">
         <v>7</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
@@ -8896,51 +8896,51 @@
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>464</v>
       </c>
       <c r="D13">
         <v>31</v>
       </c>
       <c r="E13" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>465</v>
       </c>
       <c r="D14">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E14" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>466</v>
       </c>
       <c r="D15">
         <v>31</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
         <v>8</v>
       </c>
     </row>
@@ -9192,51 +9192,51 @@
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>480</v>
       </c>
       <c r="D29">
         <v>31</v>
       </c>
       <c r="E29" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>481</v>
       </c>
       <c r="D30">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>482</v>
       </c>
       <c r="D31">
         <v>30</v>
       </c>
       <c r="E31" t="s">
         <v>135</v>
       </c>
       <c r="F31" t="s">
@@ -9848,51 +9848,51 @@
       </c>
       <c r="C63" t="s">
         <v>521</v>
       </c>
       <c r="D63">
         <v>31</v>
       </c>
       <c r="E63" t="s">
         <v>488</v>
       </c>
       <c r="F63" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>2.0</v>
       </c>
       <c r="C64" t="s">
         <v>523</v>
       </c>
       <c r="D64">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E64" t="s">
         <v>99</v>
       </c>
       <c r="F64" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>2.0</v>
       </c>
       <c r="C65" t="s">
         <v>525</v>
       </c>
       <c r="D65">
         <v>29</v>
       </c>
       <c r="E65" t="s">
         <v>14</v>
       </c>
     </row>
@@ -10076,51 +10076,51 @@
       </c>
       <c r="B75">
         <v>1.0</v>
       </c>
       <c r="C75" t="s">
         <v>537</v>
       </c>
       <c r="D75">
         <v>29</v>
       </c>
       <c r="E75" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>1.0</v>
       </c>
       <c r="C76" t="s">
         <v>538</v>
       </c>
       <c r="D76">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E76" t="s">
         <v>14</v>
       </c>
       <c r="F76" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>75</v>
       </c>
       <c r="B77">
         <v>1.0</v>
       </c>
       <c r="C77" t="s">
         <v>539</v>
       </c>
       <c r="D77">
         <v>30</v>
       </c>
       <c r="E77" t="s">
         <v>488</v>
       </c>
       <c r="F77" t="s">
@@ -10426,88 +10426,88 @@
       </c>
       <c r="B94">
         <v>1.0</v>
       </c>
       <c r="C94" t="s">
         <v>559</v>
       </c>
       <c r="D94">
         <v>29</v>
       </c>
       <c r="E94" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>1.0</v>
       </c>
       <c r="C95" t="s">
         <v>560</v>
       </c>
       <c r="D95">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E95" t="s">
         <v>561</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
         <v>1.0</v>
       </c>
       <c r="C96" t="s">
         <v>562</v>
       </c>
       <c r="D96">
         <v>30</v>
       </c>
       <c r="E96" t="s">
         <v>14</v>
       </c>
       <c r="F96" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
         <v>1.0</v>
       </c>
       <c r="C97" t="s">
         <v>563</v>
       </c>
       <c r="D97">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E97" t="s">
         <v>99</v>
       </c>
       <c r="F97" t="s">
         <v>564</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
         <v>1.0</v>
       </c>
       <c r="C98" t="s">
         <v>565</v>
       </c>
       <c r="D98">
         <v>29</v>
       </c>
       <c r="E98" t="s">
         <v>7</v>
       </c>
     </row>
@@ -10858,79 +10858,79 @@
         <v>100</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="C121" t="s">
         <v>595</v>
       </c>
       <c r="D121">
         <v>28</v>
       </c>
       <c r="E121" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="C122" t="s">
         <v>596</v>
       </c>
       <c r="D122">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E122" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="C123" t="s">
         <v>597</v>
       </c>
       <c r="D123">
         <v>29</v>
       </c>
       <c r="E123" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="C124" t="s">
         <v>598</v>
       </c>
       <c r="D124">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E124" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="C125" t="s">
         <v>599</v>
       </c>
       <c r="D125">
         <v>29</v>
       </c>
       <c r="E125" t="s">
         <v>14</v>
       </c>
       <c r="F125" t="s">
         <v>441</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
@@ -11391,51 +11391,51 @@
       </c>
       <c r="C22" t="s">
         <v>632</v>
       </c>
       <c r="D22">
         <v>31</v>
       </c>
       <c r="E22" t="s">
         <v>135</v>
       </c>
       <c r="F22" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>4.0</v>
       </c>
       <c r="C23" t="s">
         <v>634</v>
       </c>
       <c r="D23">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E23" t="s">
         <v>14</v>
       </c>
       <c r="F23" t="s">
         <v>635</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>4.0</v>
       </c>
       <c r="C24" t="s">
         <v>636</v>
       </c>
       <c r="D24">
         <v>31</v>
       </c>
       <c r="E24" t="s">
         <v>14</v>
       </c>
       <c r="F24" t="s">
@@ -11545,51 +11545,51 @@
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>644</v>
       </c>
       <c r="D30">
         <v>30</v>
       </c>
       <c r="E30" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>645</v>
       </c>
       <c r="D31">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E31" t="s">
         <v>110</v>
       </c>
       <c r="F31" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>646</v>
       </c>
       <c r="D32">
         <v>29</v>
       </c>
       <c r="E32" t="s">
         <v>14</v>
       </c>
       <c r="F32" t="s">
@@ -11719,51 +11719,51 @@
       </c>
       <c r="C39" t="s">
         <v>655</v>
       </c>
       <c r="D39">
         <v>31</v>
       </c>
       <c r="E39" t="s">
         <v>14</v>
       </c>
       <c r="F39" t="s">
         <v>402</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>656</v>
       </c>
       <c r="D40">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E40" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>657</v>
       </c>
       <c r="D41">
         <v>30</v>
       </c>
       <c r="E41" t="s">
         <v>14</v>
       </c>
       <c r="F41" t="s">
         <v>628</v>
       </c>
     </row>
@@ -11776,51 +11776,51 @@
       </c>
       <c r="C42" t="s">
         <v>658</v>
       </c>
       <c r="D42">
         <v>29</v>
       </c>
       <c r="E42" t="s">
         <v>14</v>
       </c>
       <c r="F42" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>659</v>
       </c>
       <c r="D43">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E43" t="s">
         <v>488</v>
       </c>
       <c r="F43" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>661</v>
       </c>
       <c r="D44">
         <v>31</v>
       </c>
       <c r="E44" t="s">
         <v>269</v>
       </c>
       <c r="F44" t="s">
@@ -12167,51 +12167,51 @@
       </c>
       <c r="C62" t="s">
         <v>683</v>
       </c>
       <c r="D62">
         <v>29</v>
       </c>
       <c r="E62" t="s">
         <v>603</v>
       </c>
       <c r="F62" t="s">
         <v>684</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>2.0</v>
       </c>
       <c r="C63" t="s">
         <v>685</v>
       </c>
       <c r="D63">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E63" t="s">
         <v>14</v>
       </c>
       <c r="F63" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>62</v>
       </c>
       <c r="B64">
         <v>2.0</v>
       </c>
       <c r="C64" t="s">
         <v>686</v>
       </c>
       <c r="D64">
         <v>31</v>
       </c>
       <c r="E64" t="s">
         <v>14</v>
       </c>
     </row>
@@ -12224,51 +12224,51 @@
       </c>
       <c r="C65" t="s">
         <v>687</v>
       </c>
       <c r="D65">
         <v>31</v>
       </c>
       <c r="E65" t="s">
         <v>135</v>
       </c>
       <c r="F65" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>1.0</v>
       </c>
       <c r="C66" t="s">
         <v>688</v>
       </c>
       <c r="D66">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E66" t="s">
         <v>14</v>
       </c>
       <c r="F66" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>1.0</v>
       </c>
       <c r="C67" t="s">
         <v>690</v>
       </c>
       <c r="D67">
         <v>30</v>
       </c>
       <c r="E67" t="s">
         <v>14</v>
       </c>
       <c r="F67" t="s">
@@ -12301,51 +12301,51 @@
       </c>
       <c r="C69" t="s">
         <v>693</v>
       </c>
       <c r="D69">
         <v>28</v>
       </c>
       <c r="E69" t="s">
         <v>14</v>
       </c>
       <c r="F69" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>1.0</v>
       </c>
       <c r="C70" t="s">
         <v>694</v>
       </c>
       <c r="D70">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E70" t="s">
         <v>135</v>
       </c>
       <c r="F70" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>1.0</v>
       </c>
       <c r="C71" t="s">
         <v>695</v>
       </c>
       <c r="D71">
         <v>30</v>
       </c>
       <c r="E71" t="s">
         <v>135</v>
       </c>
       <c r="F71" t="s">
@@ -12834,51 +12834,51 @@
       </c>
       <c r="B97">
         <v>1.0</v>
       </c>
       <c r="C97" t="s">
         <v>729</v>
       </c>
       <c r="D97">
         <v>30</v>
       </c>
       <c r="E97" t="s">
         <v>57</v>
       </c>
       <c r="F97" t="s">
         <v>625</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="C98" t="s">
         <v>730</v>
       </c>
       <c r="D98">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E98" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="C99" t="s">
         <v>731</v>
       </c>
       <c r="D99">
         <v>27</v>
       </c>
       <c r="E99" t="s">
         <v>14</v>
       </c>
       <c r="F99" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
@@ -12992,51 +12992,51 @@
         <v>705</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="C107" t="s">
         <v>743</v>
       </c>
       <c r="D107">
         <v>31</v>
       </c>
       <c r="E107" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="C108" t="s">
         <v>744</v>
       </c>
       <c r="D108">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E108" t="s">
         <v>14</v>
       </c>
       <c r="F108" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>107</v>
       </c>
       <c r="C109" t="s">
         <v>745</v>
       </c>
       <c r="D109">
         <v>28</v>
       </c>
       <c r="E109" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
@@ -13057,65 +13057,65 @@
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="C111" t="s">
         <v>748</v>
       </c>
       <c r="D111">
         <v>30</v>
       </c>
       <c r="E111" t="s">
         <v>269</v>
       </c>
       <c r="F111" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="C112" t="s">
         <v>750</v>
       </c>
       <c r="D112">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E112" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="C113" t="s">
         <v>751</v>
       </c>
       <c r="D113">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E113" t="s">
         <v>135</v>
       </c>
       <c r="F113" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="C114" t="s">
         <v>752</v>
       </c>
       <c r="D114">
         <v>31</v>
       </c>
       <c r="E114" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>114</v>