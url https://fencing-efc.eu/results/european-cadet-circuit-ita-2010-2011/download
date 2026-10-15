--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -3616,51 +3616,51 @@
       </c>
       <c r="C31" t="s">
         <v>61</v>
       </c>
       <c r="D31">
         <v>31</v>
       </c>
       <c r="E31" t="s">
         <v>53</v>
       </c>
       <c r="F31" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>63</v>
       </c>
       <c r="D32">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E32" t="s">
         <v>16</v>
       </c>
       <c r="F32" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>65</v>
       </c>
       <c r="D33">
         <v>30</v>
       </c>
       <c r="E33" t="s">
         <v>16</v>
       </c>
       <c r="F33" t="s">
@@ -3733,51 +3733,51 @@
       </c>
       <c r="C37" t="s">
         <v>71</v>
       </c>
       <c r="D37">
         <v>32</v>
       </c>
       <c r="E37" t="s">
         <v>16</v>
       </c>
       <c r="F37" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>72</v>
       </c>
       <c r="D38">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E38" t="s">
         <v>10</v>
       </c>
       <c r="F38" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>74</v>
       </c>
       <c r="D39">
         <v>30</v>
       </c>
       <c r="E39" t="s">
         <v>53</v>
       </c>
       <c r="F39" t="s">
@@ -3870,68 +3870,68 @@
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>84</v>
       </c>
       <c r="D44">
         <v>31</v>
       </c>
       <c r="E44" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>85</v>
       </c>
       <c r="D45">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E45" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>86</v>
       </c>
       <c r="D46">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E46" t="s">
         <v>16</v>
       </c>
       <c r="F46" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>88</v>
       </c>
       <c r="D47">
         <v>30</v>
       </c>
       <c r="E47" t="s">
         <v>89</v>
       </c>
       <c r="F47" t="s">
@@ -4192,88 +4192,88 @@
       </c>
       <c r="C61" t="s">
         <v>109</v>
       </c>
       <c r="D61">
         <v>30</v>
       </c>
       <c r="E61" t="s">
         <v>16</v>
       </c>
       <c r="F61" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
         <v>110</v>
       </c>
       <c r="D62">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E62" t="s">
         <v>111</v>
       </c>
       <c r="F62" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>2.0</v>
       </c>
       <c r="C63" t="s">
         <v>113</v>
       </c>
       <c r="D63">
         <v>29</v>
       </c>
       <c r="E63" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>2.0</v>
       </c>
       <c r="C64" t="s">
         <v>114</v>
       </c>
       <c r="D64">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E64" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>2.0</v>
       </c>
       <c r="C65" t="s">
         <v>115</v>
       </c>
       <c r="D65">
         <v>31</v>
       </c>
       <c r="E65" t="s">
         <v>16</v>
       </c>
       <c r="F65" t="s">
         <v>96</v>
       </c>
     </row>
@@ -4414,51 +4414,51 @@
       </c>
       <c r="C73" t="s">
         <v>125</v>
       </c>
       <c r="D73">
         <v>31</v>
       </c>
       <c r="E73" t="s">
         <v>16</v>
       </c>
       <c r="F73" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>1.0</v>
       </c>
       <c r="C74" t="s">
         <v>126</v>
       </c>
       <c r="D74">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E74" t="s">
         <v>13</v>
       </c>
       <c r="F74" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>1.0</v>
       </c>
       <c r="C75" t="s">
         <v>128</v>
       </c>
       <c r="D75">
         <v>30</v>
       </c>
       <c r="E75" t="s">
         <v>16</v>
       </c>
       <c r="F75" t="s">
@@ -4494,51 +4494,51 @@
       </c>
       <c r="C77" t="s">
         <v>133</v>
       </c>
       <c r="D77">
         <v>31</v>
       </c>
       <c r="E77" t="s">
         <v>134</v>
       </c>
       <c r="F77" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>1.0</v>
       </c>
       <c r="C78" t="s">
         <v>136</v>
       </c>
       <c r="D78">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E78" t="s">
         <v>13</v>
       </c>
       <c r="F78" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>1.0</v>
       </c>
       <c r="C79" t="s">
         <v>138</v>
       </c>
       <c r="D79">
         <v>29</v>
       </c>
       <c r="E79" t="s">
         <v>16</v>
       </c>
       <c r="F79" t="s">
@@ -4645,65 +4645,65 @@
       </c>
       <c r="C85" t="s">
         <v>147</v>
       </c>
       <c r="D85">
         <v>31</v>
       </c>
       <c r="E85" t="s">
         <v>111</v>
       </c>
       <c r="F85" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>84</v>
       </c>
       <c r="B86">
         <v>1.0</v>
       </c>
       <c r="C86" t="s">
         <v>148</v>
       </c>
       <c r="D86">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E86" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="C87" t="s">
         <v>149</v>
       </c>
       <c r="D87">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E87" t="s">
         <v>13</v>
       </c>
       <c r="F87" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="C88" t="s">
         <v>150</v>
       </c>
       <c r="D88">
         <v>31</v>
       </c>
       <c r="E88" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
@@ -4766,79 +4766,79 @@
         <v>82</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="C93" t="s">
         <v>158</v>
       </c>
       <c r="D93">
         <v>28</v>
       </c>
       <c r="E93" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="C94" t="s">
         <v>159</v>
       </c>
       <c r="D94">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E94" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="C95" t="s">
         <v>160</v>
       </c>
       <c r="D95">
         <v>30</v>
       </c>
       <c r="E95" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="C96" t="s">
         <v>161</v>
       </c>
       <c r="D96">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E96" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="C97" t="s">
         <v>162</v>
       </c>
       <c r="D97">
         <v>30</v>
       </c>
       <c r="E97" t="s">
         <v>16</v>
       </c>
       <c r="F97" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
@@ -4876,51 +4876,51 @@
     <row r="100" spans="1:6">
       <c r="A100">
         <v>98</v>
       </c>
       <c r="C100" t="s">
         <v>168</v>
       </c>
       <c r="D100">
         <v>30</v>
       </c>
       <c r="E100" t="s">
         <v>134</v>
       </c>
       <c r="F100" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="C101" t="s">
         <v>170</v>
       </c>
       <c r="D101">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E101" t="s">
         <v>82</v>
       </c>
       <c r="F101" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="C102" t="s">
         <v>172</v>
       </c>
       <c r="D102">
         <v>30</v>
       </c>
       <c r="E102" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>101</v>
@@ -5162,51 +5162,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>194</v>
       </c>
       <c r="D2">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E2" t="s">
         <v>16</v>
       </c>
       <c r="F2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>195</v>
       </c>
       <c r="D3">
         <v>31</v>
       </c>
       <c r="E3" t="s">
         <v>40</v>
       </c>
       <c r="F3" t="s">
@@ -5262,51 +5262,51 @@
       </c>
       <c r="C6" t="s">
         <v>200</v>
       </c>
       <c r="D6">
         <v>32</v>
       </c>
       <c r="E6" t="s">
         <v>201</v>
       </c>
       <c r="F6" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>203</v>
       </c>
       <c r="D7">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>204</v>
       </c>
       <c r="D8">
         <v>31</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
@@ -5439,51 +5439,51 @@
       </c>
       <c r="C15" t="s">
         <v>214</v>
       </c>
       <c r="D15">
         <v>32</v>
       </c>
       <c r="E15" t="s">
         <v>82</v>
       </c>
       <c r="F15" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>216</v>
       </c>
       <c r="D16">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E16" t="s">
         <v>16</v>
       </c>
       <c r="F16" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>218</v>
       </c>
       <c r="D17">
         <v>32</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
@@ -5619,51 +5619,51 @@
       </c>
       <c r="C24" t="s">
         <v>231</v>
       </c>
       <c r="D24">
         <v>32</v>
       </c>
       <c r="E24" t="s">
         <v>16</v>
       </c>
       <c r="F24" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>6.0</v>
       </c>
       <c r="C25" t="s">
         <v>232</v>
       </c>
       <c r="D25">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E25" t="s">
         <v>16</v>
       </c>
       <c r="F25" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>234</v>
       </c>
       <c r="D26">
         <v>32</v>
       </c>
       <c r="E26" t="s">
         <v>111</v>
       </c>
       <c r="F26" t="s">
@@ -5759,51 +5759,51 @@
       </c>
       <c r="C31" t="s">
         <v>242</v>
       </c>
       <c r="D31">
         <v>30</v>
       </c>
       <c r="E31" t="s">
         <v>111</v>
       </c>
       <c r="F31" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>243</v>
       </c>
       <c r="D32">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E32" t="s">
         <v>10</v>
       </c>
       <c r="F32" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>245</v>
       </c>
       <c r="D33">
         <v>31</v>
       </c>
       <c r="E33" t="s">
         <v>111</v>
       </c>
       <c r="F33" t="s">
@@ -5896,51 +5896,51 @@
       </c>
       <c r="C38" t="s">
         <v>253</v>
       </c>
       <c r="D38">
         <v>30</v>
       </c>
       <c r="E38" t="s">
         <v>16</v>
       </c>
       <c r="F38" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>255</v>
       </c>
       <c r="D39">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E39" t="s">
         <v>201</v>
       </c>
       <c r="F39" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>256</v>
       </c>
       <c r="D40">
         <v>32</v>
       </c>
       <c r="E40" t="s">
         <v>82</v>
       </c>
       <c r="F40" t="s">
@@ -6236,51 +6236,51 @@
       </c>
       <c r="C55" t="s">
         <v>277</v>
       </c>
       <c r="D55">
         <v>31</v>
       </c>
       <c r="E55" t="s">
         <v>16</v>
       </c>
       <c r="F55" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
         <v>278</v>
       </c>
       <c r="D56">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E56" t="s">
         <v>16</v>
       </c>
       <c r="F56" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>2.0</v>
       </c>
       <c r="C57" t="s">
         <v>279</v>
       </c>
       <c r="D57">
         <v>32</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
       <c r="F57" t="s">
@@ -6316,51 +6316,51 @@
       </c>
       <c r="C59" t="s">
         <v>282</v>
       </c>
       <c r="D59">
         <v>31</v>
       </c>
       <c r="E59" t="s">
         <v>40</v>
       </c>
       <c r="F59" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>2.0</v>
       </c>
       <c r="C60" t="s">
         <v>283</v>
       </c>
       <c r="D60">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E60" t="s">
         <v>16</v>
       </c>
       <c r="F60" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>59</v>
       </c>
       <c r="B61">
         <v>2.0</v>
       </c>
       <c r="C61" t="s">
         <v>284</v>
       </c>
       <c r="D61">
         <v>31</v>
       </c>
       <c r="E61" t="s">
         <v>16</v>
       </c>
     </row>
@@ -6533,51 +6533,51 @@
       </c>
       <c r="C70" t="s">
         <v>298</v>
       </c>
       <c r="D70">
         <v>30</v>
       </c>
       <c r="E70" t="s">
         <v>10</v>
       </c>
       <c r="F70" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>1.0</v>
       </c>
       <c r="C71" t="s">
         <v>299</v>
       </c>
       <c r="D71">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E71" t="s">
         <v>166</v>
       </c>
       <c r="F71" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>1.0</v>
       </c>
       <c r="C72" t="s">
         <v>300</v>
       </c>
       <c r="D72">
         <v>32</v>
       </c>
       <c r="E72" t="s">
         <v>16</v>
       </c>
       <c r="F72" t="s">
@@ -6650,51 +6650,51 @@
       </c>
       <c r="C76" t="s">
         <v>306</v>
       </c>
       <c r="D76">
         <v>29</v>
       </c>
       <c r="E76" t="s">
         <v>89</v>
       </c>
       <c r="F76" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>1.0</v>
       </c>
       <c r="C77" t="s">
         <v>308</v>
       </c>
       <c r="D77">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E77" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>76</v>
       </c>
       <c r="B78">
         <v>1.0</v>
       </c>
       <c r="C78" t="s">
         <v>309</v>
       </c>
       <c r="D78">
         <v>32</v>
       </c>
       <c r="E78" t="s">
         <v>40</v>
       </c>
       <c r="F78" t="s">
         <v>41</v>
       </c>
     </row>
@@ -6781,51 +6781,51 @@
       </c>
       <c r="B83">
         <v>1.0</v>
       </c>
       <c r="C83" t="s">
         <v>316</v>
       </c>
       <c r="D83">
         <v>32</v>
       </c>
       <c r="E83" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>1.0</v>
       </c>
       <c r="C84" t="s">
         <v>317</v>
       </c>
       <c r="D84">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E84" t="s">
         <v>16</v>
       </c>
       <c r="F84" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>1.0</v>
       </c>
       <c r="C85" t="s">
         <v>318</v>
       </c>
       <c r="D85">
         <v>29</v>
       </c>
       <c r="E85" t="s">
         <v>319</v>
       </c>
       <c r="F85" t="s">
@@ -6892,51 +6892,51 @@
       </c>
       <c r="C89" t="s">
         <v>324</v>
       </c>
       <c r="D89">
         <v>32</v>
       </c>
       <c r="E89" t="s">
         <v>16</v>
       </c>
       <c r="F89" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>88</v>
       </c>
       <c r="B90">
         <v>1.0</v>
       </c>
       <c r="C90" t="s">
         <v>325</v>
       </c>
       <c r="D90">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E90" t="s">
         <v>7</v>
       </c>
       <c r="F90" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>88</v>
       </c>
       <c r="B91">
         <v>1.0</v>
       </c>
       <c r="C91" t="s">
         <v>326</v>
       </c>
       <c r="D91">
         <v>31</v>
       </c>
       <c r="E91" t="s">
         <v>201</v>
       </c>
       <c r="F91" t="s">
@@ -7006,91 +7006,91 @@
       </c>
       <c r="B95">
         <v>1.0</v>
       </c>
       <c r="C95" t="s">
         <v>331</v>
       </c>
       <c r="D95">
         <v>31</v>
       </c>
       <c r="E95" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
         <v>1.0</v>
       </c>
       <c r="C96" t="s">
         <v>332</v>
       </c>
       <c r="D96">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E96" t="s">
         <v>111</v>
       </c>
       <c r="F96" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
         <v>1.0</v>
       </c>
       <c r="C97" t="s">
         <v>334</v>
       </c>
       <c r="D97">
         <v>30</v>
       </c>
       <c r="E97" t="s">
         <v>16</v>
       </c>
       <c r="F97" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
         <v>1.0</v>
       </c>
       <c r="C98" t="s">
         <v>335</v>
       </c>
       <c r="D98">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E98" t="s">
         <v>40</v>
       </c>
       <c r="F98" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
         <v>1.0</v>
       </c>
       <c r="C99" t="s">
         <v>336</v>
       </c>
       <c r="D99">
         <v>32</v>
       </c>
       <c r="E99" t="s">
         <v>82</v>
       </c>
       <c r="F99" t="s">
@@ -7334,91 +7334,91 @@
       </c>
       <c r="C112" t="s">
         <v>357</v>
       </c>
       <c r="D112">
         <v>30</v>
       </c>
       <c r="E112" t="s">
         <v>319</v>
       </c>
       <c r="F112" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="B113">
         <v>1.0</v>
       </c>
       <c r="C113" t="s">
         <v>359</v>
       </c>
       <c r="D113">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E113" t="s">
         <v>10</v>
       </c>
       <c r="F113" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>112</v>
       </c>
       <c r="B114">
         <v>1.0</v>
       </c>
       <c r="C114" t="s">
         <v>360</v>
       </c>
       <c r="D114">
         <v>31</v>
       </c>
       <c r="E114" t="s">
         <v>89</v>
       </c>
       <c r="F114" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115">
         <v>1.0</v>
       </c>
       <c r="C115" t="s">
         <v>362</v>
       </c>
       <c r="D115">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E115" t="s">
         <v>319</v>
       </c>
       <c r="F115" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116">
         <v>1.0</v>
       </c>
       <c r="C116" t="s">
         <v>364</v>
       </c>
       <c r="D116">
         <v>32</v>
       </c>
       <c r="E116" t="s">
         <v>82</v>
       </c>
       <c r="F116" t="s">
@@ -7434,51 +7434,51 @@
       </c>
       <c r="C117" t="s">
         <v>366</v>
       </c>
       <c r="D117">
         <v>32</v>
       </c>
       <c r="E117" t="s">
         <v>111</v>
       </c>
       <c r="F117" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118">
         <v>1.0</v>
       </c>
       <c r="C118" t="s">
         <v>367</v>
       </c>
       <c r="D118">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E118" t="s">
         <v>40</v>
       </c>
       <c r="F118" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119">
         <v>1.0</v>
       </c>
       <c r="C119" t="s">
         <v>369</v>
       </c>
       <c r="D119">
         <v>30</v>
       </c>
       <c r="E119" t="s">
         <v>370</v>
       </c>
       <c r="F119" t="s">
@@ -7545,51 +7545,51 @@
       </c>
       <c r="B123">
         <v>1.0</v>
       </c>
       <c r="C123" t="s">
         <v>377</v>
       </c>
       <c r="D123">
         <v>31</v>
       </c>
       <c r="E123" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124">
         <v>1.0</v>
       </c>
       <c r="C124" t="s">
         <v>378</v>
       </c>
       <c r="D124">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E124" t="s">
         <v>152</v>
       </c>
       <c r="F124" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125">
         <v>1.0</v>
       </c>
       <c r="C125" t="s">
         <v>379</v>
       </c>
       <c r="D125">
         <v>31</v>
       </c>
       <c r="E125" t="s">
         <v>82</v>
       </c>
     </row>
@@ -7768,99 +7768,99 @@
         <v>395</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>396</v>
       </c>
       <c r="D137">
         <v>31</v>
       </c>
       <c r="E137" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="C138" t="s">
         <v>397</v>
       </c>
       <c r="D138">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E138" t="s">
         <v>16</v>
       </c>
       <c r="F138" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>399</v>
       </c>
       <c r="D139">
         <v>29</v>
       </c>
       <c r="E139" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="C140" t="s">
         <v>400</v>
       </c>
       <c r="D140">
         <v>32</v>
       </c>
       <c r="E140" t="s">
         <v>89</v>
       </c>
       <c r="F140" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="C141" t="s">
         <v>401</v>
       </c>
       <c r="D141">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E141" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="C142" t="s">
         <v>402</v>
       </c>
       <c r="D142">
         <v>31</v>
       </c>
       <c r="E142" t="s">
         <v>16</v>
       </c>
       <c r="F142" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>142</v>
@@ -7881,79 +7881,79 @@
     <row r="144" spans="1:6">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="C144" t="s">
         <v>404</v>
       </c>
       <c r="D144">
         <v>29</v>
       </c>
       <c r="E144" t="s">
         <v>166</v>
       </c>
       <c r="F144" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="C145" t="s">
         <v>405</v>
       </c>
       <c r="D145">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E145" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>144</v>
       </c>
       <c r="C146" t="s">
         <v>406</v>
       </c>
       <c r="D146">
         <v>29</v>
       </c>
       <c r="E146" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="C147" t="s">
         <v>407</v>
       </c>
       <c r="D147">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E147" t="s">
         <v>82</v>
       </c>
       <c r="F147" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="C148" t="s">
         <v>408</v>
       </c>
       <c r="D148">
         <v>31</v>
       </c>
       <c r="E148" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>148</v>
@@ -8266,71 +8266,71 @@
       </c>
       <c r="C4" t="s">
         <v>428</v>
       </c>
       <c r="D4">
         <v>31</v>
       </c>
       <c r="E4" t="s">
         <v>111</v>
       </c>
       <c r="F4" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>430</v>
       </c>
       <c r="D5">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E5" t="s">
         <v>201</v>
       </c>
       <c r="F5" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>432</v>
       </c>
       <c r="D6">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E6" t="s">
         <v>111</v>
       </c>
       <c r="F6" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>434</v>
       </c>
       <c r="D7">
         <v>32</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
@@ -8697,51 +8697,51 @@
       </c>
       <c r="C26" t="s">
         <v>461</v>
       </c>
       <c r="D26">
         <v>32</v>
       </c>
       <c r="E26" t="s">
         <v>201</v>
       </c>
       <c r="F26" t="s">
         <v>462</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>463</v>
       </c>
       <c r="D27">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E27" t="s">
         <v>16</v>
       </c>
       <c r="F27" t="s">
         <v>464</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>465</v>
       </c>
       <c r="D28">
         <v>30</v>
       </c>
       <c r="E28" t="s">
         <v>16</v>
       </c>
       <c r="F28" t="s">
@@ -8794,91 +8794,91 @@
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>469</v>
       </c>
       <c r="D31">
         <v>29</v>
       </c>
       <c r="E31" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>470</v>
       </c>
       <c r="D32">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E32" t="s">
         <v>16</v>
       </c>
       <c r="F32" t="s">
         <v>471</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>472</v>
       </c>
       <c r="D33">
         <v>32</v>
       </c>
       <c r="E33" t="s">
         <v>16</v>
       </c>
       <c r="F33" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>473</v>
       </c>
       <c r="D34">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E34" t="s">
         <v>201</v>
       </c>
       <c r="F34" t="s">
         <v>462</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>474</v>
       </c>
       <c r="D35">
         <v>31</v>
       </c>
       <c r="E35" t="s">
         <v>16</v>
       </c>
       <c r="F35" t="s">
@@ -9168,51 +9168,51 @@
       </c>
       <c r="C50" t="s">
         <v>494</v>
       </c>
       <c r="D50">
         <v>29</v>
       </c>
       <c r="E50" t="s">
         <v>7</v>
       </c>
       <c r="F50" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>495</v>
       </c>
       <c r="D51">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E51" t="s">
         <v>16</v>
       </c>
       <c r="F51" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>496</v>
       </c>
       <c r="D52">
         <v>30</v>
       </c>
       <c r="E52" t="s">
         <v>16</v>
       </c>
       <c r="F52" t="s">
@@ -9756,51 +9756,51 @@
       </c>
       <c r="C80" t="s">
         <v>538</v>
       </c>
       <c r="D80">
         <v>31</v>
       </c>
       <c r="E80" t="s">
         <v>111</v>
       </c>
       <c r="F80" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>1.0</v>
       </c>
       <c r="C81" t="s">
         <v>539</v>
       </c>
       <c r="D81">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E81" t="s">
         <v>82</v>
       </c>
       <c r="F81" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>1.0</v>
       </c>
       <c r="C82" t="s">
         <v>541</v>
       </c>
       <c r="D82">
         <v>30</v>
       </c>
       <c r="E82" t="s">
         <v>16</v>
       </c>
       <c r="F82" t="s">
@@ -10285,68 +10285,68 @@
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="C109" t="s">
         <v>581</v>
       </c>
       <c r="D109">
         <v>30</v>
       </c>
       <c r="E109" t="s">
         <v>131</v>
       </c>
       <c r="F109" t="s">
         <v>582</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="C110" t="s">
         <v>583</v>
       </c>
       <c r="D110">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E110" t="s">
         <v>16</v>
       </c>
       <c r="F110" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="C111" t="s">
         <v>584</v>
       </c>
       <c r="D111">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E111" t="s">
         <v>82</v>
       </c>
       <c r="F111" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>110</v>
       </c>
       <c r="C112" t="s">
         <v>586</v>
       </c>
       <c r="D112">
         <v>30</v>
       </c>
       <c r="E112" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
@@ -10446,51 +10446,51 @@
     <row r="119" spans="1:6">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="C119" t="s">
         <v>594</v>
       </c>
       <c r="D119">
         <v>30</v>
       </c>
       <c r="E119" t="s">
         <v>16</v>
       </c>
       <c r="F119" t="s">
         <v>595</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="C120" t="s">
         <v>596</v>
       </c>
       <c r="D120">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E120" t="s">
         <v>201</v>
       </c>
       <c r="F120" t="s">
         <v>462</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="C121" t="s">
         <v>597</v>
       </c>
       <c r="D121">
         <v>31</v>
       </c>
       <c r="E121" t="s">
         <v>598</v>
       </c>
       <c r="F121" t="s">
         <v>599</v>
       </c>
     </row>
@@ -11158,91 +11158,91 @@
       </c>
       <c r="C22" t="s">
         <v>644</v>
       </c>
       <c r="D22">
         <v>30</v>
       </c>
       <c r="E22" t="s">
         <v>131</v>
       </c>
       <c r="F22" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>6.0</v>
       </c>
       <c r="C23" t="s">
         <v>645</v>
       </c>
       <c r="D23">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E23" t="s">
         <v>131</v>
       </c>
       <c r="F23" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>6.0</v>
       </c>
       <c r="C24" t="s">
         <v>646</v>
       </c>
       <c r="D24">
         <v>31</v>
       </c>
       <c r="E24" t="s">
         <v>16</v>
       </c>
       <c r="F24" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>6.0</v>
       </c>
       <c r="C25" t="s">
         <v>648</v>
       </c>
       <c r="D25">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E25" t="s">
         <v>16</v>
       </c>
       <c r="F25" t="s">
         <v>649</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>650</v>
       </c>
       <c r="D26">
         <v>31</v>
       </c>
       <c r="E26" t="s">
         <v>651</v>
       </c>
       <c r="F26" t="s">
@@ -11478,51 +11478,51 @@
       </c>
       <c r="C38" t="s">
         <v>669</v>
       </c>
       <c r="D38">
         <v>32</v>
       </c>
       <c r="E38" t="s">
         <v>111</v>
       </c>
       <c r="F38" t="s">
         <v>670</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>671</v>
       </c>
       <c r="D39">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E39" t="s">
         <v>111</v>
       </c>
       <c r="F39" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>672</v>
       </c>
       <c r="D40">
         <v>32</v>
       </c>
       <c r="E40" t="s">
         <v>598</v>
       </c>
       <c r="F40" t="s">
@@ -12112,51 +12112,51 @@
       </c>
       <c r="C70" t="s">
         <v>708</v>
       </c>
       <c r="D70">
         <v>32</v>
       </c>
       <c r="E70" t="s">
         <v>16</v>
       </c>
       <c r="F70" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>1.0</v>
       </c>
       <c r="C71" t="s">
         <v>709</v>
       </c>
       <c r="D71">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E71" t="s">
         <v>556</v>
       </c>
       <c r="F71" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>1.0</v>
       </c>
       <c r="C72" t="s">
         <v>711</v>
       </c>
       <c r="D72">
         <v>29</v>
       </c>
       <c r="E72" t="s">
         <v>16</v>
       </c>
       <c r="F72" t="s">
@@ -12192,51 +12192,51 @@
       </c>
       <c r="C74" t="s">
         <v>715</v>
       </c>
       <c r="D74">
         <v>29</v>
       </c>
       <c r="E74" t="s">
         <v>16</v>
       </c>
       <c r="F74" t="s">
         <v>716</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>1.0</v>
       </c>
       <c r="C75" t="s">
         <v>717</v>
       </c>
       <c r="D75">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E75" t="s">
         <v>111</v>
       </c>
       <c r="F75" t="s">
         <v>643</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>74</v>
       </c>
       <c r="B76">
         <v>1.0</v>
       </c>
       <c r="C76" t="s">
         <v>718</v>
       </c>
       <c r="D76">
         <v>32</v>
       </c>
       <c r="E76" t="s">
         <v>16</v>
       </c>
     </row>
@@ -12366,51 +12366,51 @@
       </c>
       <c r="C83" t="s">
         <v>727</v>
       </c>
       <c r="D83">
         <v>31</v>
       </c>
       <c r="E83" t="s">
         <v>16</v>
       </c>
       <c r="F83" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>1.0</v>
       </c>
       <c r="C84" t="s">
         <v>728</v>
       </c>
       <c r="D84">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E84" t="s">
         <v>201</v>
       </c>
       <c r="F84" t="s">
         <v>431</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>83</v>
       </c>
       <c r="B85">
         <v>1.0</v>
       </c>
       <c r="C85" t="s">
         <v>729</v>
       </c>
       <c r="D85">
         <v>31</v>
       </c>
       <c r="E85" t="s">
         <v>16</v>
       </c>
       <c r="F85" t="s">
@@ -12446,51 +12446,51 @@
       </c>
       <c r="C87" t="s">
         <v>732</v>
       </c>
       <c r="D87">
         <v>32</v>
       </c>
       <c r="E87" t="s">
         <v>188</v>
       </c>
       <c r="F87" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
         <v>1.0</v>
       </c>
       <c r="C88" t="s">
         <v>734</v>
       </c>
       <c r="D88">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E88" t="s">
         <v>40</v>
       </c>
       <c r="F88" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
         <v>1.0</v>
       </c>
       <c r="C89" t="s">
         <v>736</v>
       </c>
       <c r="D89">
         <v>31</v>
       </c>
       <c r="E89" t="s">
         <v>16</v>
       </c>
       <c r="F89" t="s">
@@ -12506,91 +12506,91 @@
       </c>
       <c r="C90" t="s">
         <v>738</v>
       </c>
       <c r="D90">
         <v>30</v>
       </c>
       <c r="E90" t="s">
         <v>16</v>
       </c>
       <c r="F90" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
         <v>1.0</v>
       </c>
       <c r="C91" t="s">
         <v>739</v>
       </c>
       <c r="D91">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E91" t="s">
         <v>152</v>
       </c>
       <c r="F91" t="s">
         <v>740</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
         <v>1.0</v>
       </c>
       <c r="C92" t="s">
         <v>741</v>
       </c>
       <c r="D92">
         <v>32</v>
       </c>
       <c r="E92" t="s">
         <v>131</v>
       </c>
       <c r="F92" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
         <v>1.0</v>
       </c>
       <c r="C93" t="s">
         <v>743</v>
       </c>
       <c r="D93">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E93" t="s">
         <v>16</v>
       </c>
       <c r="F93" t="s">
         <v>524</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
         <v>1.0</v>
       </c>
       <c r="C94" t="s">
         <v>744</v>
       </c>
       <c r="D94">
         <v>32</v>
       </c>
       <c r="E94" t="s">
         <v>111</v>
       </c>
       <c r="F94" t="s">
@@ -12823,51 +12823,51 @@
       </c>
       <c r="C106" t="s">
         <v>760</v>
       </c>
       <c r="D106">
         <v>30</v>
       </c>
       <c r="E106" t="s">
         <v>152</v>
       </c>
       <c r="F106" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
         <v>1.0</v>
       </c>
       <c r="C107" t="s">
         <v>761</v>
       </c>
       <c r="D107">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E107" t="s">
         <v>16</v>
       </c>
       <c r="F107" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>106</v>
       </c>
       <c r="B108">
         <v>1.0</v>
       </c>
       <c r="C108" t="s">
         <v>762</v>
       </c>
       <c r="D108">
         <v>31</v>
       </c>
       <c r="E108" t="s">
         <v>152</v>
       </c>
       <c r="F108" t="s">
@@ -13409,51 +13409,51 @@
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="C138" t="s">
         <v>802</v>
       </c>
       <c r="D138">
         <v>31</v>
       </c>
       <c r="E138" t="s">
         <v>201</v>
       </c>
       <c r="F138" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>803</v>
       </c>
       <c r="D139">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E139" t="s">
         <v>131</v>
       </c>
       <c r="F139" t="s">
         <v>804</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="C140" t="s">
         <v>805</v>
       </c>
       <c r="D140">
         <v>32</v>
       </c>
       <c r="E140" t="s">
         <v>152</v>
       </c>
       <c r="F140" t="s">
         <v>375</v>
       </c>
     </row>
@@ -13576,51 +13576,51 @@
     <row r="148" spans="1:6">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="C148" t="s">
         <v>813</v>
       </c>
       <c r="D148">
         <v>30</v>
       </c>
       <c r="E148" t="s">
         <v>152</v>
       </c>
       <c r="F148" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="C149" t="s">
         <v>814</v>
       </c>
       <c r="D149">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E149" t="s">
         <v>131</v>
       </c>
       <c r="F149" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>148</v>
       </c>
       <c r="C150" t="s">
         <v>815</v>
       </c>
       <c r="D150">
         <v>31</v>
       </c>
       <c r="E150" t="s">
         <v>13</v>
       </c>
       <c r="F150" t="s">
         <v>816</v>
       </c>
     </row>
@@ -13904,51 +13904,51 @@
         <v>544</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>166</v>
       </c>
       <c r="C168" t="s">
         <v>838</v>
       </c>
       <c r="D168">
         <v>31</v>
       </c>
       <c r="E168" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="C169" t="s">
         <v>839</v>
       </c>
       <c r="D169">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E169" t="s">
         <v>82</v>
       </c>
       <c r="F169" t="s">
         <v>840</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="C170" t="s">
         <v>841</v>
       </c>
       <c r="D170">
         <v>30</v>
       </c>
       <c r="E170" t="s">
         <v>166</v>
       </c>
       <c r="F170" t="s">
         <v>778</v>
       </c>
     </row>
@@ -14057,99 +14057,99 @@
     <row r="177" spans="1:6">
       <c r="A177">
         <v>175</v>
       </c>
       <c r="C177" t="s">
         <v>848</v>
       </c>
       <c r="D177">
         <v>30</v>
       </c>
       <c r="E177" t="s">
         <v>152</v>
       </c>
       <c r="F177" t="s">
         <v>849</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="C178" t="s">
         <v>850</v>
       </c>
       <c r="D178">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E178" t="s">
         <v>13</v>
       </c>
       <c r="F178" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="C179" t="s">
         <v>851</v>
       </c>
       <c r="D179">
         <v>31</v>
       </c>
       <c r="E179" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="C180" t="s">
         <v>852</v>
       </c>
       <c r="D180">
         <v>30</v>
       </c>
       <c r="E180" t="s">
         <v>152</v>
       </c>
       <c r="F180" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>180</v>
       </c>
       <c r="C181" t="s">
         <v>853</v>
       </c>
       <c r="D181">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E181" t="s">
         <v>598</v>
       </c>
       <c r="F181" t="s">
         <v>673</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>181</v>
       </c>
       <c r="C182" t="s">
         <v>854</v>
       </c>
       <c r="D182">
         <v>31</v>
       </c>
       <c r="E182" t="s">
         <v>16</v>
       </c>
       <c r="F182" t="s">
         <v>666</v>
       </c>
     </row>
@@ -14238,82 +14238,82 @@
     <row r="188" spans="1:6">
       <c r="A188">
         <v>187</v>
       </c>
       <c r="C188" t="s">
         <v>861</v>
       </c>
       <c r="D188">
         <v>28</v>
       </c>
       <c r="E188" t="s">
         <v>16</v>
       </c>
       <c r="F188" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>187</v>
       </c>
       <c r="C189" t="s">
         <v>862</v>
       </c>
       <c r="D189">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E189" t="s">
         <v>16</v>
       </c>
       <c r="F189" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="C190" t="s">
         <v>864</v>
       </c>
       <c r="D190">
         <v>30</v>
       </c>
       <c r="E190" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>189</v>
       </c>
       <c r="C191" t="s">
         <v>865</v>
       </c>
       <c r="D191">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E191" t="s">
         <v>131</v>
       </c>
       <c r="F191" t="s">
         <v>582</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>191</v>
       </c>
       <c r="C192" t="s">
         <v>866</v>
       </c>
       <c r="D192">
         <v>29</v>
       </c>
       <c r="E192" t="s">
         <v>16</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>