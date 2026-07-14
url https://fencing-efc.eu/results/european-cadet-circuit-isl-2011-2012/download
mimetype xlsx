--- v0 (2026-05-15)
+++ v1 (2026-07-14)
@@ -709,51 +709,51 @@
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>30</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6">
         <v>30</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
@@ -783,51 +783,51 @@
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8">
         <v>27</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>19</v>
       </c>
       <c r="D9">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>11.0</v>
       </c>
       <c r="C10" t="s">
         <v>22</v>
       </c>
       <c r="D10">
         <v>30</v>
       </c>
       <c r="E10" t="s">
         <v>23</v>
       </c>
       <c r="F10" t="s">
@@ -943,51 +943,51 @@
       </c>
       <c r="C16" t="s">
         <v>31</v>
       </c>
       <c r="D16">
         <v>28</v>
       </c>
       <c r="E16" t="s">
         <v>23</v>
       </c>
       <c r="F16" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>32</v>
       </c>
       <c r="D17">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E17" t="s">
         <v>23</v>
       </c>
       <c r="F17" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>6.0</v>
       </c>
       <c r="C18" t="s">
         <v>33</v>
       </c>
       <c r="D18">
         <v>28</v>
       </c>
       <c r="E18" t="s">
         <v>23</v>
       </c>
       <c r="F18" t="s">
@@ -1111,51 +1111,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>38</v>
       </c>
       <c r="D2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E2" t="s">
         <v>39</v>
       </c>
       <c r="F2" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>41</v>
       </c>
       <c r="D3">
         <v>30</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
     </row>
@@ -1319,51 +1319,51 @@
       </c>
       <c r="C12" t="s">
         <v>54</v>
       </c>
       <c r="D12">
         <v>29</v>
       </c>
       <c r="E12" t="s">
         <v>23</v>
       </c>
       <c r="F12" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>11.0</v>
       </c>
       <c r="C13" t="s">
         <v>55</v>
       </c>
       <c r="D13">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E13" t="s">
         <v>23</v>
       </c>
       <c r="F13" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>56</v>
       </c>
       <c r="D14">
         <v>29</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
     </row>
@@ -1613,51 +1613,51 @@
       </c>
       <c r="C27" t="s">
         <v>70</v>
       </c>
       <c r="D27">
         <v>27</v>
       </c>
       <c r="E27" t="s">
         <v>23</v>
       </c>
       <c r="F27" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>71</v>
       </c>
       <c r="D28">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E28" t="s">
         <v>23</v>
       </c>
       <c r="F28" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>72</v>
       </c>
       <c r="D29">
         <v>26</v>
       </c>
       <c r="E29" t="s">
         <v>23</v>
       </c>
       <c r="F29" t="s">
@@ -1684,51 +1684,51 @@
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="C31" t="s">
         <v>74</v>
       </c>
       <c r="D31">
         <v>27</v>
       </c>
       <c r="E31" t="s">
         <v>23</v>
       </c>
       <c r="F31" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="C32" t="s">
         <v>75</v>
       </c>
       <c r="D32">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E32" t="s">
         <v>23</v>
       </c>
       <c r="F32" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="C33" t="s">
         <v>76</v>
       </c>
       <c r="D33">
         <v>25</v>
       </c>
       <c r="E33" t="s">
         <v>23</v>
       </c>
       <c r="F33" t="s">
         <v>24</v>
       </c>
     </row>