--- v1 (2026-07-14)
+++ v2 (2026-08-30)
@@ -652,51 +652,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>31</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
@@ -766,51 +766,51 @@
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>18</v>
       </c>
       <c r="D8">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>19</v>
       </c>
       <c r="D9">
         <v>31</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
     </row>
@@ -1017,51 +1017,51 @@
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="C20" t="s">
         <v>35</v>
       </c>
       <c r="D20">
         <v>26</v>
       </c>
       <c r="E20" t="s">
         <v>23</v>
       </c>
       <c r="F20" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="C21" t="s">
         <v>36</v>
       </c>
       <c r="D21">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E21" t="s">
         <v>23</v>
       </c>
       <c r="F21" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="C22" t="s">
         <v>37</v>
       </c>
       <c r="D22">
         <v>24</v>
       </c>
       <c r="E22" t="s">
         <v>23</v>
       </c>
       <c r="F22" t="s">
         <v>24</v>
       </c>
     </row>
@@ -1413,71 +1413,71 @@
       </c>
       <c r="C17" t="s">
         <v>60</v>
       </c>
       <c r="D17">
         <v>28</v>
       </c>
       <c r="E17" t="s">
         <v>23</v>
       </c>
       <c r="F17" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>6.0</v>
       </c>
       <c r="C18" t="s">
         <v>61</v>
       </c>
       <c r="D18">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E18" t="s">
         <v>23</v>
       </c>
       <c r="F18" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>6.0</v>
       </c>
       <c r="C19" t="s">
         <v>62</v>
       </c>
       <c r="D19">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E19" t="s">
         <v>23</v>
       </c>
       <c r="F19" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>6.0</v>
       </c>
       <c r="C20" t="s">
         <v>63</v>
       </c>
       <c r="D20">
         <v>26</v>
       </c>
       <c r="E20" t="s">
         <v>23</v>
       </c>
       <c r="F20" t="s">