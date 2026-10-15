--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1231,231 +1231,231 @@
       </c>
       <c r="C15" t="s">
         <v>52</v>
       </c>
       <c r="D15">
         <v>32</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>53</v>
       </c>
       <c r="D16">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E16" t="s">
         <v>45</v>
       </c>
       <c r="F16" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>54</v>
       </c>
       <c r="D17">
         <v>30</v>
       </c>
       <c r="E17" t="s">
         <v>45</v>
       </c>
       <c r="F17" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>6.0</v>
       </c>
       <c r="C18" t="s">
         <v>55</v>
       </c>
       <c r="D18">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>6.0</v>
       </c>
       <c r="C19" t="s">
         <v>56</v>
       </c>
       <c r="D19">
         <v>29</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>6.0</v>
       </c>
       <c r="C20" t="s">
         <v>57</v>
       </c>
       <c r="D20">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>6.0</v>
       </c>
       <c r="C21" t="s">
         <v>58</v>
       </c>
       <c r="D21">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>6.0</v>
       </c>
       <c r="C22" t="s">
         <v>59</v>
       </c>
       <c r="D22">
         <v>31</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>6.0</v>
       </c>
       <c r="C23" t="s">
         <v>60</v>
       </c>
       <c r="D23">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E23" t="s">
         <v>45</v>
       </c>
       <c r="F23" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>6.0</v>
       </c>
       <c r="C24" t="s">
         <v>61</v>
       </c>
       <c r="D24">
         <v>28</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="B25">
         <v>6.0</v>
       </c>
       <c r="C25" t="s">
         <v>62</v>
       </c>
       <c r="D25">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
       <c r="F25" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>63</v>
       </c>
       <c r="D26">
         <v>29</v>
       </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
       <c r="F26" t="s">
@@ -1485,51 +1485,51 @@
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="C28" t="s">
         <v>65</v>
       </c>
       <c r="D28">
         <v>29</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
       <c r="F28" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="C29" t="s">
         <v>67</v>
       </c>
       <c r="D29">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
       <c r="F29" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="C30" t="s">
         <v>68</v>
       </c>
       <c r="D30">
         <v>28</v>
       </c>
       <c r="E30" t="s">
         <v>10</v>
       </c>
       <c r="F30" t="s">
         <v>13</v>
       </c>
     </row>