--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1761,51 +1761,51 @@
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>31</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
@@ -1978,51 +1978,51 @@
       </c>
       <c r="B13">
         <v>11.0</v>
       </c>
       <c r="C13" t="s">
         <v>27</v>
       </c>
       <c r="D13">
         <v>31</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>28</v>
       </c>
       <c r="D14">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E14" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>30</v>
       </c>
       <c r="D15">
         <v>31</v>
       </c>
       <c r="E15" t="s">
         <v>31</v>
       </c>
       <c r="F15" t="s">
         <v>32</v>
       </c>
     </row>
@@ -2195,51 +2195,51 @@
       </c>
       <c r="C24" t="s">
         <v>47</v>
       </c>
       <c r="D24">
         <v>31</v>
       </c>
       <c r="E24" t="s">
         <v>29</v>
       </c>
       <c r="F24" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>6.0</v>
       </c>
       <c r="C25" t="s">
         <v>49</v>
       </c>
       <c r="D25">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E25" t="s">
         <v>31</v>
       </c>
       <c r="F25" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>51</v>
       </c>
       <c r="D26">
         <v>32</v>
       </c>
       <c r="E26" t="s">
         <v>31</v>
       </c>
       <c r="F26" t="s">
@@ -2292,51 +2292,51 @@
       </c>
       <c r="C29" t="s">
         <v>55</v>
       </c>
       <c r="D29">
         <v>30</v>
       </c>
       <c r="E29" t="s">
         <v>17</v>
       </c>
       <c r="F29" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>57</v>
       </c>
       <c r="D30">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>58</v>
       </c>
       <c r="D31">
         <v>30</v>
       </c>
       <c r="E31" t="s">
         <v>17</v>
       </c>
       <c r="F31" t="s">
@@ -2749,71 +2749,71 @@
       </c>
       <c r="C52" t="s">
         <v>92</v>
       </c>
       <c r="D52">
         <v>32</v>
       </c>
       <c r="E52" t="s">
         <v>10</v>
       </c>
       <c r="F52" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>2.0</v>
       </c>
       <c r="C53" t="s">
         <v>94</v>
       </c>
       <c r="D53">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E53" t="s">
         <v>74</v>
       </c>
       <c r="F53" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>2.0</v>
       </c>
       <c r="C54" t="s">
         <v>96</v>
       </c>
       <c r="D54">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E54" t="s">
         <v>17</v>
       </c>
       <c r="F54" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>97</v>
       </c>
       <c r="D55">
         <v>32</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
       <c r="F55" t="s">
@@ -2849,51 +2849,51 @@
       </c>
       <c r="C57" t="s">
         <v>99</v>
       </c>
       <c r="D57">
         <v>30</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
       <c r="F57" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>2.0</v>
       </c>
       <c r="C58" t="s">
         <v>100</v>
       </c>
       <c r="D58">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E58" t="s">
         <v>34</v>
       </c>
       <c r="F58" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>2.0</v>
       </c>
       <c r="C59" t="s">
         <v>102</v>
       </c>
       <c r="D59">
         <v>32</v>
       </c>
       <c r="E59" t="s">
         <v>7</v>
       </c>
       <c r="F59" t="s">
@@ -2969,51 +2969,51 @@
       </c>
       <c r="C63" t="s">
         <v>107</v>
       </c>
       <c r="D63">
         <v>32</v>
       </c>
       <c r="E63" t="s">
         <v>108</v>
       </c>
       <c r="F63" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>2.0</v>
       </c>
       <c r="C64" t="s">
         <v>110</v>
       </c>
       <c r="D64">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E64" t="s">
         <v>31</v>
       </c>
       <c r="F64" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>2.0</v>
       </c>
       <c r="C65" t="s">
         <v>112</v>
       </c>
       <c r="D65">
         <v>30</v>
       </c>
       <c r="E65" t="s">
         <v>17</v>
       </c>
       <c r="F65" t="s">
@@ -3149,51 +3149,51 @@
       </c>
       <c r="C72" t="s">
         <v>123</v>
       </c>
       <c r="D72">
         <v>31</v>
       </c>
       <c r="E72" t="s">
         <v>74</v>
       </c>
       <c r="F72" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>1.0</v>
       </c>
       <c r="C73" t="s">
         <v>125</v>
       </c>
       <c r="D73">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E73" t="s">
         <v>108</v>
       </c>
       <c r="F73" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>1.0</v>
       </c>
       <c r="C74" t="s">
         <v>127</v>
       </c>
       <c r="D74">
         <v>32</v>
       </c>
       <c r="E74" t="s">
         <v>74</v>
       </c>
       <c r="F74" t="s">
@@ -3329,51 +3329,51 @@
       </c>
       <c r="C81" t="s">
         <v>136</v>
       </c>
       <c r="D81">
         <v>30</v>
       </c>
       <c r="E81" t="s">
         <v>31</v>
       </c>
       <c r="F81" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>1.0</v>
       </c>
       <c r="C82" t="s">
         <v>137</v>
       </c>
       <c r="D82">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E82" t="s">
         <v>7</v>
       </c>
       <c r="F82" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>81</v>
       </c>
       <c r="B83">
         <v>1.0</v>
       </c>
       <c r="C83" t="s">
         <v>138</v>
       </c>
       <c r="D83">
         <v>30</v>
       </c>
       <c r="E83" t="s">
         <v>17</v>
       </c>
       <c r="F83" t="s">
@@ -3466,51 +3466,51 @@
       </c>
       <c r="B88">
         <v>1.0</v>
       </c>
       <c r="C88" t="s">
         <v>146</v>
       </c>
       <c r="D88">
         <v>30</v>
       </c>
       <c r="E88" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
         <v>1.0</v>
       </c>
       <c r="C89" t="s">
         <v>148</v>
       </c>
       <c r="D89">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E89" t="s">
         <v>74</v>
       </c>
       <c r="F89" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>1.0</v>
       </c>
       <c r="C90" t="s">
         <v>150</v>
       </c>
       <c r="D90">
         <v>28</v>
       </c>
       <c r="E90" t="s">
         <v>22</v>
       </c>
       <c r="F90" t="s">
@@ -3646,51 +3646,51 @@
       </c>
       <c r="C97" t="s">
         <v>159</v>
       </c>
       <c r="D97">
         <v>31</v>
       </c>
       <c r="E97" t="s">
         <v>31</v>
       </c>
       <c r="F97" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
         <v>1.0</v>
       </c>
       <c r="C98" t="s">
         <v>161</v>
       </c>
       <c r="D98">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E98" t="s">
         <v>17</v>
       </c>
       <c r="F98" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
         <v>1.0</v>
       </c>
       <c r="C99" t="s">
         <v>162</v>
       </c>
       <c r="D99">
         <v>30</v>
       </c>
       <c r="E99" t="s">
         <v>17</v>
       </c>
       <c r="F99" t="s">
@@ -3726,91 +3726,91 @@
       </c>
       <c r="C101" t="s">
         <v>165</v>
       </c>
       <c r="D101">
         <v>29</v>
       </c>
       <c r="E101" t="s">
         <v>17</v>
       </c>
       <c r="F101" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102">
         <v>1.0</v>
       </c>
       <c r="C102" t="s">
         <v>166</v>
       </c>
       <c r="D102">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E102" t="s">
         <v>22</v>
       </c>
       <c r="F102" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>101</v>
       </c>
       <c r="B103">
         <v>1.0</v>
       </c>
       <c r="C103" t="s">
         <v>167</v>
       </c>
       <c r="D103">
         <v>31</v>
       </c>
       <c r="E103" t="s">
         <v>74</v>
       </c>
       <c r="F103" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104">
         <v>1.0</v>
       </c>
       <c r="C104" t="s">
         <v>169</v>
       </c>
       <c r="D104">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E104" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105">
         <v>1.0</v>
       </c>
       <c r="C105" t="s">
         <v>171</v>
       </c>
       <c r="D105">
         <v>30</v>
       </c>
       <c r="E105" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>104</v>
@@ -4083,51 +4083,51 @@
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="C122" t="s">
         <v>198</v>
       </c>
       <c r="D122">
         <v>32</v>
       </c>
       <c r="E122" t="s">
         <v>7</v>
       </c>
       <c r="F122" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="C123" t="s">
         <v>199</v>
       </c>
       <c r="D123">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E123" t="s">
         <v>147</v>
       </c>
       <c r="F123" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="C124" t="s">
         <v>200</v>
       </c>
       <c r="D124">
         <v>30</v>
       </c>
       <c r="E124" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>124</v>
@@ -4477,51 +4477,51 @@
       </c>
       <c r="C3" t="s">
         <v>221</v>
       </c>
       <c r="D3">
         <v>32</v>
       </c>
       <c r="E3" t="s">
         <v>22</v>
       </c>
       <c r="F3" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>223</v>
       </c>
       <c r="D4">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E4" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>224</v>
       </c>
       <c r="D5">
         <v>32</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5" t="s">
         <v>93</v>
       </c>
     </row>
@@ -4594,51 +4594,51 @@
       </c>
       <c r="C9" t="s">
         <v>228</v>
       </c>
       <c r="D9">
         <v>32</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>11.0</v>
       </c>
       <c r="C10" t="s">
         <v>229</v>
       </c>
       <c r="D10">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E10" t="s">
         <v>17</v>
       </c>
       <c r="F10" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>11.0</v>
       </c>
       <c r="C11" t="s">
         <v>230</v>
       </c>
       <c r="D11">
         <v>32</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11" t="s">
@@ -5031,51 +5031,51 @@
       </c>
       <c r="C31" t="s">
         <v>257</v>
       </c>
       <c r="D31">
         <v>32</v>
       </c>
       <c r="E31" t="s">
         <v>7</v>
       </c>
       <c r="F31" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>258</v>
       </c>
       <c r="D32">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E32" t="s">
         <v>17</v>
       </c>
       <c r="F32" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>259</v>
       </c>
       <c r="D33">
         <v>31</v>
       </c>
       <c r="E33" t="s">
         <v>31</v>
       </c>
       <c r="F33" t="s">
@@ -5328,51 +5328,51 @@
       </c>
       <c r="C46" t="s">
         <v>274</v>
       </c>
       <c r="D46">
         <v>31</v>
       </c>
       <c r="E46" t="s">
         <v>29</v>
       </c>
       <c r="F46" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>275</v>
       </c>
       <c r="D47">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E47" t="s">
         <v>31</v>
       </c>
       <c r="F47" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>276</v>
       </c>
       <c r="D48">
         <v>31</v>
       </c>
       <c r="E48" t="s">
         <v>10</v>
       </c>
     </row>
@@ -5996,51 +5996,51 @@
       </c>
       <c r="B80">
         <v>1.0</v>
       </c>
       <c r="C80" t="s">
         <v>313</v>
       </c>
       <c r="D80">
         <v>32</v>
       </c>
       <c r="E80" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>1.0</v>
       </c>
       <c r="C81" t="s">
         <v>314</v>
       </c>
       <c r="D81">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E81" t="s">
         <v>315</v>
       </c>
       <c r="F81" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>1.0</v>
       </c>
       <c r="C82" t="s">
         <v>317</v>
       </c>
       <c r="D82">
         <v>32</v>
       </c>
       <c r="E82" t="s">
         <v>74</v>
       </c>
       <c r="F82" t="s">
@@ -6096,51 +6096,51 @@
       </c>
       <c r="C85" t="s">
         <v>320</v>
       </c>
       <c r="D85">
         <v>32</v>
       </c>
       <c r="E85" t="s">
         <v>74</v>
       </c>
       <c r="F85" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>1.0</v>
       </c>
       <c r="C86" t="s">
         <v>322</v>
       </c>
       <c r="D86">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E86" t="s">
         <v>7</v>
       </c>
       <c r="F86" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>1.0</v>
       </c>
       <c r="C87" t="s">
         <v>323</v>
       </c>
       <c r="D87">
         <v>32</v>
       </c>
       <c r="E87" t="s">
         <v>31</v>
       </c>
       <c r="F87" t="s">
@@ -6193,51 +6193,51 @@
       </c>
       <c r="B90">
         <v>1.0</v>
       </c>
       <c r="C90" t="s">
         <v>326</v>
       </c>
       <c r="D90">
         <v>30</v>
       </c>
       <c r="E90" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>88</v>
       </c>
       <c r="B91">
         <v>1.0</v>
       </c>
       <c r="C91" t="s">
         <v>327</v>
       </c>
       <c r="D91">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E91" t="s">
         <v>181</v>
       </c>
       <c r="F91" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
         <v>1.0</v>
       </c>
       <c r="C92" t="s">
         <v>328</v>
       </c>
       <c r="D92">
         <v>32</v>
       </c>
       <c r="E92" t="s">
         <v>7</v>
       </c>
       <c r="F92" t="s">
@@ -6350,51 +6350,51 @@
       </c>
       <c r="C98" t="s">
         <v>335</v>
       </c>
       <c r="D98">
         <v>30</v>
       </c>
       <c r="E98" t="s">
         <v>74</v>
       </c>
       <c r="F98" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
         <v>1.0</v>
       </c>
       <c r="C99" t="s">
         <v>337</v>
       </c>
       <c r="D99">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E99" t="s">
         <v>22</v>
       </c>
       <c r="F99" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100">
         <v>1.0</v>
       </c>
       <c r="C100" t="s">
         <v>338</v>
       </c>
       <c r="D100">
         <v>30</v>
       </c>
       <c r="E100" t="s">
         <v>17</v>
       </c>
       <c r="F100" t="s">
@@ -6627,51 +6627,51 @@
       </c>
       <c r="C112" t="s">
         <v>352</v>
       </c>
       <c r="D112">
         <v>30</v>
       </c>
       <c r="E112" t="s">
         <v>31</v>
       </c>
       <c r="F112" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>110</v>
       </c>
       <c r="B113">
         <v>1.0</v>
       </c>
       <c r="C113" t="s">
         <v>353</v>
       </c>
       <c r="D113">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E113" t="s">
         <v>31</v>
       </c>
       <c r="F113" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114">
         <v>1.0</v>
       </c>
       <c r="C114" t="s">
         <v>355</v>
       </c>
       <c r="D114">
         <v>30</v>
       </c>
       <c r="E114" t="s">
         <v>22</v>
       </c>
       <c r="F114" t="s">
@@ -6844,51 +6844,51 @@
       </c>
       <c r="C123" t="s">
         <v>365</v>
       </c>
       <c r="D123">
         <v>32</v>
       </c>
       <c r="E123" t="s">
         <v>31</v>
       </c>
       <c r="F123" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124">
         <v>1.0</v>
       </c>
       <c r="C124" t="s">
         <v>367</v>
       </c>
       <c r="D124">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E124" t="s">
         <v>22</v>
       </c>
       <c r="F124" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125">
         <v>1.0</v>
       </c>
       <c r="C125" t="s">
         <v>368</v>
       </c>
       <c r="D125">
         <v>30</v>
       </c>
       <c r="E125" t="s">
         <v>74</v>
       </c>
       <c r="F125" t="s">
@@ -7213,85 +7213,85 @@
     <row r="144" spans="1:6">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="C144" t="s">
         <v>391</v>
       </c>
       <c r="D144">
         <v>29</v>
       </c>
       <c r="E144" t="s">
         <v>22</v>
       </c>
       <c r="F144" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>143</v>
       </c>
       <c r="C145" t="s">
         <v>392</v>
       </c>
       <c r="D145">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E145" t="s">
         <v>74</v>
       </c>
       <c r="F145" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="C146" t="s">
         <v>393</v>
       </c>
       <c r="D146">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E146" t="s">
         <v>74</v>
       </c>
       <c r="F146" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>145</v>
       </c>
       <c r="C147" t="s">
         <v>395</v>
       </c>
       <c r="D147">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E147" t="s">
         <v>22</v>
       </c>
       <c r="F147" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="C148" t="s">
         <v>396</v>
       </c>
       <c r="D148">
         <v>30</v>
       </c>
       <c r="E148" t="s">
         <v>187</v>
       </c>
       <c r="F148" t="s">
         <v>281</v>
       </c>
     </row>
@@ -7397,51 +7397,51 @@
     <row r="155" spans="1:6">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="C155" t="s">
         <v>404</v>
       </c>
       <c r="D155">
         <v>29</v>
       </c>
       <c r="E155" t="s">
         <v>7</v>
       </c>
       <c r="F155" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>154</v>
       </c>
       <c r="C156" t="s">
         <v>405</v>
       </c>
       <c r="D156">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E156" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="C157" t="s">
         <v>406</v>
       </c>
       <c r="D157">
         <v>31</v>
       </c>
       <c r="E157" t="s">
         <v>17</v>
       </c>
       <c r="F157" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>157</v>
@@ -7479,51 +7479,51 @@
     <row r="160" spans="1:6">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="C160" t="s">
         <v>410</v>
       </c>
       <c r="D160">
         <v>31</v>
       </c>
       <c r="E160" t="s">
         <v>7</v>
       </c>
       <c r="F160" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="C161" t="s">
         <v>411</v>
       </c>
       <c r="D161">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E161" t="s">
         <v>17</v>
       </c>
       <c r="F161" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="C162" t="s">
         <v>412</v>
       </c>
       <c r="D162">
         <v>32</v>
       </c>
       <c r="E162" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>162</v>
@@ -7544,51 +7544,51 @@
     <row r="164" spans="1:6">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="C164" t="s">
         <v>414</v>
       </c>
       <c r="D164">
         <v>30</v>
       </c>
       <c r="E164" t="s">
         <v>7</v>
       </c>
       <c r="F164" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="C165" t="s">
         <v>415</v>
       </c>
       <c r="D165">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E165" t="s">
         <v>17</v>
       </c>
       <c r="F165" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="C166" t="s">
         <v>416</v>
       </c>
       <c r="D166">
         <v>30</v>
       </c>
       <c r="E166" t="s">
         <v>187</v>
       </c>
       <c r="F166" t="s">
         <v>188</v>
       </c>
     </row>
@@ -7745,85 +7745,85 @@
     <row r="176" spans="1:6">
       <c r="A176">
         <v>174</v>
       </c>
       <c r="C176" t="s">
         <v>428</v>
       </c>
       <c r="D176">
         <v>31</v>
       </c>
       <c r="E176" t="s">
         <v>22</v>
       </c>
       <c r="F176" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="C177" t="s">
         <v>430</v>
       </c>
       <c r="D177">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E177" t="s">
         <v>7</v>
       </c>
       <c r="F177" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="C178" t="s">
         <v>431</v>
       </c>
       <c r="D178">
         <v>30</v>
       </c>
       <c r="E178" t="s">
         <v>187</v>
       </c>
       <c r="F178" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="C179" t="s">
         <v>433</v>
       </c>
       <c r="D179">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E179" t="s">
         <v>17</v>
       </c>
       <c r="F179" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="C180" t="s">
         <v>434</v>
       </c>
       <c r="D180">
         <v>31</v>
       </c>
       <c r="E180" t="s">
         <v>7</v>
       </c>
       <c r="F180" t="s">
         <v>13</v>
       </c>
     </row>