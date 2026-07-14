--- v0 (2026-05-15)
+++ v1 (2026-07-14)
@@ -694,71 +694,71 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>29</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
@@ -934,51 +934,51 @@
       </c>
       <c r="C13" t="s">
         <v>37</v>
       </c>
       <c r="D13">
         <v>30</v>
       </c>
       <c r="E13" t="s">
         <v>22</v>
       </c>
       <c r="F13" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>39</v>
       </c>
       <c r="D14">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>41</v>
       </c>
       <c r="D15">
         <v>28</v>
       </c>
       <c r="E15" t="s">
         <v>22</v>
       </c>
       <c r="F15" t="s">
@@ -1074,71 +1074,71 @@
       </c>
       <c r="C20" t="s">
         <v>49</v>
       </c>
       <c r="D20">
         <v>30</v>
       </c>
       <c r="E20" t="s">
         <v>19</v>
       </c>
       <c r="F20" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>6.0</v>
       </c>
       <c r="C21" t="s">
         <v>50</v>
       </c>
       <c r="D21">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E21" t="s">
         <v>13</v>
       </c>
       <c r="F21" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>6.0</v>
       </c>
       <c r="C22" t="s">
         <v>51</v>
       </c>
       <c r="D22">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E22" t="s">
         <v>25</v>
       </c>
       <c r="F22" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>6.0</v>
       </c>
       <c r="C23" t="s">
         <v>52</v>
       </c>
       <c r="D23">
         <v>30</v>
       </c>
       <c r="E23" t="s">
         <v>13</v>
       </c>
     </row>
@@ -1282,128 +1282,128 @@
       </c>
       <c r="C31" t="s">
         <v>62</v>
       </c>
       <c r="D31">
         <v>29</v>
       </c>
       <c r="E31" t="s">
         <v>19</v>
       </c>
       <c r="F31" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>63</v>
       </c>
       <c r="D32">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E32" t="s">
         <v>22</v>
       </c>
       <c r="F32" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>64</v>
       </c>
       <c r="D33">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E33" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>65</v>
       </c>
       <c r="D34">
         <v>30</v>
       </c>
       <c r="E34" t="s">
         <v>22</v>
       </c>
       <c r="F34" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>67</v>
       </c>
       <c r="D35">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E35" t="s">
         <v>22</v>
       </c>
       <c r="F35" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>68</v>
       </c>
       <c r="D36">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E36" t="s">
         <v>25</v>
       </c>
       <c r="F36" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>69</v>
       </c>
       <c r="D37">
         <v>30</v>
       </c>
       <c r="E37" t="s">
         <v>22</v>
       </c>
       <c r="F37" t="s">
@@ -1419,51 +1419,51 @@
       </c>
       <c r="C38" t="s">
         <v>70</v>
       </c>
       <c r="D38">
         <v>29</v>
       </c>
       <c r="E38" t="s">
         <v>22</v>
       </c>
       <c r="F38" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>71</v>
       </c>
       <c r="D39">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E39" t="s">
         <v>25</v>
       </c>
       <c r="F39" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>2.0</v>
       </c>
       <c r="C40" t="s">
         <v>72</v>
       </c>
       <c r="D40">
         <v>30</v>
       </c>
       <c r="E40" t="s">
         <v>22</v>
       </c>
       <c r="F40" t="s">
@@ -1601,85 +1601,85 @@
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="C48" t="s">
         <v>81</v>
       </c>
       <c r="D48">
         <v>29</v>
       </c>
       <c r="E48" t="s">
         <v>22</v>
       </c>
       <c r="F48" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="C49" t="s">
         <v>83</v>
       </c>
       <c r="D49">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E49" t="s">
         <v>22</v>
       </c>
       <c r="F49" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="C50" t="s">
         <v>84</v>
       </c>
       <c r="D50">
         <v>28</v>
       </c>
       <c r="E50" t="s">
         <v>22</v>
       </c>
       <c r="F50" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="C51" t="s">
         <v>85</v>
       </c>
       <c r="D51">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E51" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="C52" t="s">
         <v>86</v>
       </c>
       <c r="D52">
         <v>30</v>
       </c>
       <c r="E52" t="s">
         <v>22</v>
       </c>
       <c r="F52" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>