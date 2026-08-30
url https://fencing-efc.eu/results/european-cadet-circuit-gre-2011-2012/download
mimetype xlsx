--- v1 (2026-07-14)
+++ v2 (2026-08-30)
@@ -734,51 +734,51 @@
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>31</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5">
         <v>31</v>
       </c>
       <c r="E5" t="s">
         <v>16</v>
       </c>
       <c r="F5" t="s">
@@ -974,51 +974,51 @@
       </c>
       <c r="C15" t="s">
         <v>41</v>
       </c>
       <c r="D15">
         <v>28</v>
       </c>
       <c r="E15" t="s">
         <v>22</v>
       </c>
       <c r="F15" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>43</v>
       </c>
       <c r="D16">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E16" t="s">
         <v>22</v>
       </c>
       <c r="F16" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>44</v>
       </c>
       <c r="D17">
         <v>30</v>
       </c>
       <c r="E17" t="s">
         <v>45</v>
       </c>
       <c r="F17" t="s">
@@ -1054,51 +1054,51 @@
       </c>
       <c r="C19" t="s">
         <v>48</v>
       </c>
       <c r="D19">
         <v>31</v>
       </c>
       <c r="E19" t="s">
         <v>25</v>
       </c>
       <c r="F19" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>6.0</v>
       </c>
       <c r="C20" t="s">
         <v>49</v>
       </c>
       <c r="D20">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E20" t="s">
         <v>19</v>
       </c>
       <c r="F20" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>6.0</v>
       </c>
       <c r="C21" t="s">
         <v>50</v>
       </c>
       <c r="D21">
         <v>30</v>
       </c>
       <c r="E21" t="s">
         <v>13</v>
       </c>
       <c r="F21" t="s">
@@ -1171,71 +1171,71 @@
       </c>
       <c r="C25" t="s">
         <v>54</v>
       </c>
       <c r="D25">
         <v>30</v>
       </c>
       <c r="E25" t="s">
         <v>22</v>
       </c>
       <c r="F25" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>55</v>
       </c>
       <c r="D26">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E26" t="s">
         <v>22</v>
       </c>
       <c r="F26" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>56</v>
       </c>
       <c r="D27">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E27" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>58</v>
       </c>
       <c r="D28">
         <v>30</v>
       </c>
       <c r="E28" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
@@ -1319,51 +1319,51 @@
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>64</v>
       </c>
       <c r="D33">
         <v>30</v>
       </c>
       <c r="E33" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>65</v>
       </c>
       <c r="D34">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E34" t="s">
         <v>22</v>
       </c>
       <c r="F34" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>67</v>
       </c>
       <c r="D35">
         <v>27</v>
       </c>
       <c r="E35" t="s">
         <v>22</v>
       </c>
       <c r="F35" t="s">
@@ -1379,51 +1379,51 @@
       </c>
       <c r="C36" t="s">
         <v>68</v>
       </c>
       <c r="D36">
         <v>30</v>
       </c>
       <c r="E36" t="s">
         <v>25</v>
       </c>
       <c r="F36" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>69</v>
       </c>
       <c r="D37">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E37" t="s">
         <v>22</v>
       </c>
       <c r="F37" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>70</v>
       </c>
       <c r="D38">
         <v>29</v>
       </c>
       <c r="E38" t="s">
         <v>22</v>
       </c>
       <c r="F38" t="s">
@@ -1476,51 +1476,51 @@
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>73</v>
       </c>
       <c r="D41">
         <v>31</v>
       </c>
       <c r="E41" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>74</v>
       </c>
       <c r="D42">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E42" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>76</v>
       </c>
       <c r="D43">
         <v>29</v>
       </c>
       <c r="E43" t="s">
         <v>22</v>
       </c>
       <c r="F43" t="s">
         <v>23</v>
       </c>
     </row>
@@ -1567,51 +1567,51 @@
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="C46" t="s">
         <v>79</v>
       </c>
       <c r="D46">
         <v>29</v>
       </c>
       <c r="E46" t="s">
         <v>22</v>
       </c>
       <c r="F46" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="C47" t="s">
         <v>80</v>
       </c>
       <c r="D47">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E47" t="s">
         <v>25</v>
       </c>
       <c r="F47" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="C48" t="s">
         <v>81</v>
       </c>
       <c r="D48">
         <v>29</v>
       </c>
       <c r="E48" t="s">
         <v>22</v>
       </c>
       <c r="F48" t="s">
         <v>82</v>
       </c>
     </row>
@@ -1731,51 +1731,51 @@
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="C56" t="s">
         <v>91</v>
       </c>
       <c r="D56">
         <v>27</v>
       </c>
       <c r="E56" t="s">
         <v>22</v>
       </c>
       <c r="F56" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="C57" t="s">
         <v>92</v>
       </c>
       <c r="D57">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E57" t="s">
         <v>22</v>
       </c>
       <c r="F57" t="s">
         <v>66</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>