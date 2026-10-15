--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -774,71 +774,71 @@
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5">
         <v>31</v>
       </c>
       <c r="E5" t="s">
         <v>16</v>
       </c>
       <c r="F5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E6" t="s">
         <v>19</v>
       </c>
       <c r="F6" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E7" t="s">
         <v>22</v>
       </c>
       <c r="F7" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>24</v>
       </c>
       <c r="D8">
         <v>30</v>
       </c>
       <c r="E8" t="s">
         <v>25</v>
       </c>
       <c r="F8" t="s">
@@ -914,51 +914,51 @@
       </c>
       <c r="C12" t="s">
         <v>34</v>
       </c>
       <c r="D12">
         <v>31</v>
       </c>
       <c r="E12" t="s">
         <v>35</v>
       </c>
       <c r="F12" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>11.0</v>
       </c>
       <c r="C13" t="s">
         <v>37</v>
       </c>
       <c r="D13">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E13" t="s">
         <v>22</v>
       </c>
       <c r="F13" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>39</v>
       </c>
       <c r="D14">
         <v>31</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
@@ -994,51 +994,51 @@
       </c>
       <c r="C16" t="s">
         <v>43</v>
       </c>
       <c r="D16">
         <v>31</v>
       </c>
       <c r="E16" t="s">
         <v>22</v>
       </c>
       <c r="F16" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>44</v>
       </c>
       <c r="D17">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E17" t="s">
         <v>45</v>
       </c>
       <c r="F17" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>6.0</v>
       </c>
       <c r="C18" t="s">
         <v>47</v>
       </c>
       <c r="D18">
         <v>30</v>
       </c>
       <c r="E18" t="s">
         <v>25</v>
       </c>
       <c r="F18" t="s">
@@ -1680,51 +1680,51 @@
         <v>87</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="C53" t="s">
         <v>88</v>
       </c>
       <c r="D53">
         <v>30</v>
       </c>
       <c r="E53" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="C54" t="s">
         <v>89</v>
       </c>
       <c r="D54">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E54" t="s">
         <v>22</v>
       </c>
       <c r="F54" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="C55" t="s">
         <v>90</v>
       </c>
       <c r="D55">
         <v>26</v>
       </c>
       <c r="E55" t="s">
         <v>22</v>
       </c>
       <c r="F55" t="s">
         <v>66</v>
       </c>
     </row>