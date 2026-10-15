--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -751,51 +751,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>32.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>32</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
@@ -851,51 +851,51 @@
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6">
         <v>30</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E7" t="s">
         <v>21</v>
       </c>
       <c r="F7" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8">
         <v>32</v>
       </c>
       <c r="E8" t="s">
         <v>21</v>
       </c>
       <c r="F8" t="s">
@@ -931,91 +931,91 @@
       </c>
       <c r="C10" t="s">
         <v>28</v>
       </c>
       <c r="D10">
         <v>31</v>
       </c>
       <c r="E10" t="s">
         <v>21</v>
       </c>
       <c r="F10" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>11.0</v>
       </c>
       <c r="C11" t="s">
         <v>30</v>
       </c>
       <c r="D11">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E11" t="s">
         <v>31</v>
       </c>
       <c r="F11" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12">
         <v>11.0</v>
       </c>
       <c r="C12" t="s">
         <v>33</v>
       </c>
       <c r="D12">
         <v>31</v>
       </c>
       <c r="E12" t="s">
         <v>26</v>
       </c>
       <c r="F12" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>11.0</v>
       </c>
       <c r="C13" t="s">
         <v>35</v>
       </c>
       <c r="D13">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E13" t="s">
         <v>36</v>
       </c>
       <c r="F13" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>38</v>
       </c>
       <c r="D14">
         <v>32</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
@@ -1091,51 +1091,51 @@
       </c>
       <c r="C18" t="s">
         <v>44</v>
       </c>
       <c r="D18">
         <v>32</v>
       </c>
       <c r="E18" t="s">
         <v>31</v>
       </c>
       <c r="F18" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>6.0</v>
       </c>
       <c r="C19" t="s">
         <v>45</v>
       </c>
       <c r="D19">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E19" t="s">
         <v>31</v>
       </c>
       <c r="F19" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>6.0</v>
       </c>
       <c r="C20" t="s">
         <v>47</v>
       </c>
       <c r="D20">
         <v>32</v>
       </c>
       <c r="E20" t="s">
         <v>48</v>
       </c>
       <c r="F20" t="s">
@@ -1251,51 +1251,51 @@
       </c>
       <c r="C26" t="s">
         <v>61</v>
       </c>
       <c r="D26">
         <v>31</v>
       </c>
       <c r="E26" t="s">
         <v>31</v>
       </c>
       <c r="F26" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>63</v>
       </c>
       <c r="D27">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E27" t="s">
         <v>18</v>
       </c>
       <c r="F27" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>65</v>
       </c>
       <c r="D28">
         <v>30</v>
       </c>
       <c r="E28" t="s">
         <v>31</v>
       </c>
       <c r="F28" t="s">
@@ -1548,51 +1548,51 @@
       </c>
       <c r="C41" t="s">
         <v>82</v>
       </c>
       <c r="D41">
         <v>29</v>
       </c>
       <c r="E41" t="s">
         <v>31</v>
       </c>
       <c r="F41" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>83</v>
       </c>
       <c r="D42">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E42" t="s">
         <v>31</v>
       </c>
       <c r="F42" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>85</v>
       </c>
       <c r="D43">
         <v>29</v>
       </c>
       <c r="E43" t="s">
         <v>36</v>
       </c>
       <c r="F43" t="s">
@@ -1748,51 +1748,51 @@
       </c>
       <c r="C51" t="s">
         <v>94</v>
       </c>
       <c r="D51">
         <v>30</v>
       </c>
       <c r="E51" t="s">
         <v>26</v>
       </c>
       <c r="F51" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>2.0</v>
       </c>
       <c r="C52" t="s">
         <v>95</v>
       </c>
       <c r="D52">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E52" t="s">
         <v>31</v>
       </c>
       <c r="F52" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>2.0</v>
       </c>
       <c r="C53" t="s">
         <v>96</v>
       </c>
       <c r="D53">
         <v>32</v>
       </c>
       <c r="E53" t="s">
         <v>31</v>
       </c>
       <c r="F53" t="s">
@@ -1910,51 +1910,51 @@
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="C60" t="s">
         <v>103</v>
       </c>
       <c r="D60">
         <v>30</v>
       </c>
       <c r="E60" t="s">
         <v>31</v>
       </c>
       <c r="F60" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="C61" t="s">
         <v>104</v>
       </c>
       <c r="D61">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E61" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="C62" t="s">
         <v>105</v>
       </c>
       <c r="D62">
         <v>29</v>
       </c>
       <c r="E62" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="C63" t="s">
         <v>106</v>