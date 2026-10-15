--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1995,51 +1995,51 @@
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>31</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>26.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>20.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>28</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
@@ -2626,51 +2626,51 @@
       </c>
       <c r="C34" t="s">
         <v>72</v>
       </c>
       <c r="D34">
         <v>30</v>
       </c>
       <c r="E34" t="s">
         <v>36</v>
       </c>
       <c r="F34" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>74</v>
       </c>
       <c r="D35">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E35" t="s">
         <v>32</v>
       </c>
       <c r="F35" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>76</v>
       </c>
       <c r="D36">
         <v>30</v>
       </c>
       <c r="E36" t="s">
         <v>16</v>
       </c>
       <c r="F36" t="s">
@@ -2826,51 +2826,51 @@
       </c>
       <c r="C44" t="s">
         <v>88</v>
       </c>
       <c r="D44">
         <v>29</v>
       </c>
       <c r="E44" t="s">
         <v>16</v>
       </c>
       <c r="F44" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>89</v>
       </c>
       <c r="D45">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E45" t="s">
         <v>16</v>
       </c>
       <c r="F45" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>90</v>
       </c>
       <c r="D46">
         <v>30</v>
       </c>
       <c r="E46" t="s">
         <v>20</v>
       </c>
       <c r="F46" t="s">
@@ -2926,51 +2926,51 @@
       </c>
       <c r="C49" t="s">
         <v>96</v>
       </c>
       <c r="D49">
         <v>27</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>97</v>
       </c>
       <c r="D50">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E50" t="s">
         <v>36</v>
       </c>
       <c r="F50" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49</v>
       </c>
       <c r="B51">
         <v>2.0</v>
       </c>
       <c r="C51" t="s">
         <v>98</v>
       </c>
       <c r="D51">
         <v>31</v>
       </c>
       <c r="E51" t="s">
         <v>99</v>
       </c>
       <c r="F51" t="s">
@@ -3026,71 +3026,71 @@
       </c>
       <c r="C54" t="s">
         <v>104</v>
       </c>
       <c r="D54">
         <v>30</v>
       </c>
       <c r="E54" t="s">
         <v>36</v>
       </c>
       <c r="F54" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>53</v>
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>106</v>
       </c>
       <c r="D55">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E55" t="s">
         <v>13</v>
       </c>
       <c r="F55" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
         <v>108</v>
       </c>
       <c r="D56">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E56" t="s">
         <v>32</v>
       </c>
       <c r="F56" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>2.0</v>
       </c>
       <c r="C57" t="s">
         <v>110</v>
       </c>
       <c r="D57">
         <v>30</v>
       </c>
       <c r="E57" t="s">
         <v>23</v>
       </c>
       <c r="F57" t="s">
@@ -3323,51 +3323,51 @@
       </c>
       <c r="C69" t="s">
         <v>127</v>
       </c>
       <c r="D69">
         <v>29</v>
       </c>
       <c r="E69" t="s">
         <v>32</v>
       </c>
       <c r="F69" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>1.0</v>
       </c>
       <c r="C70" t="s">
         <v>129</v>
       </c>
       <c r="D70">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E70" t="s">
         <v>130</v>
       </c>
       <c r="F70" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>1.0</v>
       </c>
       <c r="C71" t="s">
         <v>132</v>
       </c>
       <c r="D71">
         <v>30</v>
       </c>
       <c r="E71" t="s">
         <v>32</v>
       </c>
       <c r="F71" t="s">
@@ -4028,51 +4028,51 @@
       </c>
       <c r="C105" t="s">
         <v>183</v>
       </c>
       <c r="D105">
         <v>30</v>
       </c>
       <c r="E105" t="s">
         <v>13</v>
       </c>
       <c r="F105" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106">
         <v>1.0</v>
       </c>
       <c r="C106" t="s">
         <v>185</v>
       </c>
       <c r="D106">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E106" t="s">
         <v>20</v>
       </c>
       <c r="F106" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
         <v>1.0</v>
       </c>
       <c r="C107" t="s">
         <v>186</v>
       </c>
       <c r="D107">
         <v>30</v>
       </c>
       <c r="E107" t="s">
         <v>20</v>
       </c>
       <c r="F107" t="s">
@@ -4108,51 +4108,51 @@
       </c>
       <c r="C109" t="s">
         <v>189</v>
       </c>
       <c r="D109">
         <v>29</v>
       </c>
       <c r="E109" t="s">
         <v>23</v>
       </c>
       <c r="F109" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110">
         <v>1.0</v>
       </c>
       <c r="C110" t="s">
         <v>190</v>
       </c>
       <c r="D110">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E110" t="s">
         <v>23</v>
       </c>
       <c r="F110" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>109</v>
       </c>
       <c r="B111">
         <v>1.0</v>
       </c>
       <c r="C111" t="s">
         <v>191</v>
       </c>
       <c r="D111">
         <v>30</v>
       </c>
       <c r="E111" t="s">
         <v>23</v>
       </c>
       <c r="F111" t="s">
@@ -4188,71 +4188,71 @@
       </c>
       <c r="C113" t="s">
         <v>194</v>
       </c>
       <c r="D113">
         <v>31</v>
       </c>
       <c r="E113" t="s">
         <v>195</v>
       </c>
       <c r="F113" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="B114">
         <v>1.0</v>
       </c>
       <c r="C114" t="s">
         <v>197</v>
       </c>
       <c r="D114">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E114" t="s">
         <v>36</v>
       </c>
       <c r="F114" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115">
         <v>1.0</v>
       </c>
       <c r="C115" t="s">
         <v>198</v>
       </c>
       <c r="D115">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E115" t="s">
         <v>20</v>
       </c>
       <c r="F115" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116">
         <v>1.0</v>
       </c>
       <c r="C116" t="s">
         <v>200</v>
       </c>
       <c r="D116">
         <v>30</v>
       </c>
       <c r="E116" t="s">
         <v>201</v>
       </c>
       <c r="F116" t="s">
@@ -4308,91 +4308,91 @@
       </c>
       <c r="C119" t="s">
         <v>205</v>
       </c>
       <c r="D119">
         <v>31</v>
       </c>
       <c r="E119" t="s">
         <v>99</v>
       </c>
       <c r="F119" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120">
         <v>1.0</v>
       </c>
       <c r="C120" t="s">
         <v>207</v>
       </c>
       <c r="D120">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E120" t="s">
         <v>20</v>
       </c>
       <c r="F120" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121">
         <v>1.0</v>
       </c>
       <c r="C121" t="s">
         <v>208</v>
       </c>
       <c r="D121">
         <v>28</v>
       </c>
       <c r="E121" t="s">
         <v>10</v>
       </c>
       <c r="F121" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122">
         <v>1.0</v>
       </c>
       <c r="C122" t="s">
         <v>209</v>
       </c>
       <c r="D122">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E122" t="s">
         <v>23</v>
       </c>
       <c r="F122" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123">
         <v>1.0</v>
       </c>
       <c r="C123" t="s">
         <v>210</v>
       </c>
       <c r="D123">
         <v>28</v>
       </c>
       <c r="E123" t="s">
         <v>32</v>
       </c>
     </row>
@@ -4402,51 +4402,51 @@
       </c>
       <c r="B124">
         <v>1.0</v>
       </c>
       <c r="C124" t="s">
         <v>211</v>
       </c>
       <c r="D124">
         <v>28</v>
       </c>
       <c r="E124" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125">
         <v>1.0</v>
       </c>
       <c r="C125" t="s">
         <v>212</v>
       </c>
       <c r="D125">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E125" t="s">
         <v>13</v>
       </c>
       <c r="F125" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126">
         <v>1.0</v>
       </c>
       <c r="C126" t="s">
         <v>213</v>
       </c>
       <c r="D126">
         <v>28</v>
       </c>
       <c r="E126" t="s">
         <v>143</v>
       </c>
     </row>
@@ -4493,68 +4493,68 @@
       </c>
       <c r="B129">
         <v>1.0</v>
       </c>
       <c r="C129" t="s">
         <v>216</v>
       </c>
       <c r="D129">
         <v>31</v>
       </c>
       <c r="E129" t="s">
         <v>13</v>
       </c>
       <c r="F129" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="C130" t="s">
         <v>218</v>
       </c>
       <c r="D130">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E130" t="s">
         <v>36</v>
       </c>
       <c r="F130" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="C131" t="s">
         <v>220</v>
       </c>
       <c r="D131">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E131" t="s">
         <v>13</v>
       </c>
       <c r="F131" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="C132" t="s">
         <v>221</v>
       </c>
       <c r="D132">
         <v>31</v>
       </c>
       <c r="E132" t="s">
         <v>52</v>
       </c>
       <c r="F132" t="s">
         <v>172</v>
       </c>
     </row>
@@ -4623,85 +4623,85 @@
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>226</v>
       </c>
       <c r="D137">
         <v>31</v>
       </c>
       <c r="E137" t="s">
         <v>94</v>
       </c>
       <c r="F137" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="C138" t="s">
         <v>228</v>
       </c>
       <c r="D138">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E138" t="s">
         <v>20</v>
       </c>
       <c r="F138" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>229</v>
       </c>
       <c r="D139">
         <v>29</v>
       </c>
       <c r="E139" t="s">
         <v>20</v>
       </c>
       <c r="F139" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="C140" t="s">
         <v>230</v>
       </c>
       <c r="D140">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E140" t="s">
         <v>20</v>
       </c>
       <c r="F140" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="C141" t="s">
         <v>232</v>
       </c>
       <c r="D141">
         <v>30</v>
       </c>
       <c r="E141" t="s">
         <v>52</v>
       </c>
       <c r="F141" t="s">
         <v>233</v>
       </c>
     </row>
@@ -5047,51 +5047,51 @@
     <row r="163" spans="1:6">
       <c r="A163">
         <v>160</v>
       </c>
       <c r="C163" t="s">
         <v>256</v>
       </c>
       <c r="D163">
         <v>29</v>
       </c>
       <c r="E163" t="s">
         <v>20</v>
       </c>
       <c r="F163" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>160</v>
       </c>
       <c r="C164" t="s">
         <v>257</v>
       </c>
       <c r="D164">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E164" t="s">
         <v>258</v>
       </c>
       <c r="F164" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="C165" t="s">
         <v>260</v>
       </c>
       <c r="D165">
         <v>27</v>
       </c>
       <c r="E165" t="s">
         <v>20</v>
       </c>
       <c r="F165" t="s">
         <v>112</v>
       </c>
     </row>
@@ -5132,51 +5132,51 @@
     <row r="168" spans="1:6">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="C168" t="s">
         <v>263</v>
       </c>
       <c r="D168">
         <v>29</v>
       </c>
       <c r="E168" t="s">
         <v>130</v>
       </c>
       <c r="F168" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="C169" t="s">
         <v>264</v>
       </c>
       <c r="D169">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E169" t="s">
         <v>20</v>
       </c>
       <c r="F169" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="C170" t="s">
         <v>265</v>
       </c>
       <c r="D170">
         <v>31</v>
       </c>
       <c r="E170" t="s">
         <v>20</v>
       </c>
       <c r="F170" t="s">
         <v>266</v>
       </c>
     </row>
@@ -5400,51 +5400,51 @@
     <row r="185" spans="1:6">
       <c r="A185">
         <v>182</v>
       </c>
       <c r="C185" t="s">
         <v>281</v>
       </c>
       <c r="D185">
         <v>28</v>
       </c>
       <c r="E185" t="s">
         <v>20</v>
       </c>
       <c r="F185" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="C186" t="s">
         <v>282</v>
       </c>
       <c r="D186">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E186" t="s">
         <v>20</v>
       </c>
       <c r="F186" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="C187" t="s">
         <v>283</v>
       </c>
       <c r="D187">
         <v>28</v>
       </c>
       <c r="E187" t="s">
         <v>20</v>
       </c>
       <c r="F187" t="s">
         <v>199</v>
       </c>
     </row>
@@ -5648,51 +5648,51 @@
       </c>
       <c r="C7" t="s">
         <v>294</v>
       </c>
       <c r="D7">
         <v>30</v>
       </c>
       <c r="E7" t="s">
         <v>52</v>
       </c>
       <c r="F7" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>295</v>
       </c>
       <c r="D8">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E8" t="s">
         <v>28</v>
       </c>
       <c r="F8" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>296</v>
       </c>
       <c r="D9">
         <v>31</v>
       </c>
       <c r="E9" t="s">
         <v>16</v>
       </c>
       <c r="F9" t="s">
@@ -5742,51 +5742,51 @@
       </c>
       <c r="B12">
         <v>8.0</v>
       </c>
       <c r="C12" t="s">
         <v>299</v>
       </c>
       <c r="D12">
         <v>30</v>
       </c>
       <c r="E12" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>8.0</v>
       </c>
       <c r="C13" t="s">
         <v>300</v>
       </c>
       <c r="D13">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E13" t="s">
         <v>23</v>
       </c>
       <c r="F13" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>301</v>
       </c>
       <c r="D14">
         <v>30</v>
       </c>
       <c r="E14" t="s">
         <v>20</v>
       </c>
       <c r="F14" t="s">
@@ -5822,51 +5822,51 @@
       </c>
       <c r="C16" t="s">
         <v>303</v>
       </c>
       <c r="D16">
         <v>30</v>
       </c>
       <c r="E16" t="s">
         <v>13</v>
       </c>
       <c r="F16" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>304</v>
       </c>
       <c r="D17">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E17" t="s">
         <v>28</v>
       </c>
       <c r="F17" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>4.0</v>
       </c>
       <c r="C18" t="s">
         <v>305</v>
       </c>
       <c r="D18">
         <v>31</v>
       </c>
       <c r="E18" t="s">
         <v>16</v>
       </c>
       <c r="F18" t="s">
@@ -6119,51 +6119,51 @@
       </c>
       <c r="C31" t="s">
         <v>320</v>
       </c>
       <c r="D31">
         <v>30</v>
       </c>
       <c r="E31" t="s">
         <v>52</v>
       </c>
       <c r="F31" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>321</v>
       </c>
       <c r="D32">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E32" t="s">
         <v>20</v>
       </c>
       <c r="F32" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>322</v>
       </c>
       <c r="D33">
         <v>31</v>
       </c>
       <c r="E33" t="s">
         <v>20</v>
       </c>
       <c r="F33" t="s">
@@ -6196,51 +6196,51 @@
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>324</v>
       </c>
       <c r="D35">
         <v>31</v>
       </c>
       <c r="E35" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>325</v>
       </c>
       <c r="D36">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E36" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>326</v>
       </c>
       <c r="D37">
         <v>31</v>
       </c>
       <c r="E37" t="s">
         <v>36</v>
       </c>
       <c r="F37" t="s">
         <v>327</v>
       </c>
     </row>
@@ -6313,51 +6313,51 @@
       </c>
       <c r="C41" t="s">
         <v>333</v>
       </c>
       <c r="D41">
         <v>30</v>
       </c>
       <c r="E41" t="s">
         <v>52</v>
       </c>
       <c r="F41" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>334</v>
       </c>
       <c r="D42">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E42" t="s">
         <v>20</v>
       </c>
       <c r="F42" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>335</v>
       </c>
       <c r="D43">
         <v>31</v>
       </c>
       <c r="E43" t="s">
         <v>23</v>
       </c>
       <c r="F43" t="s">
@@ -6393,71 +6393,71 @@
       </c>
       <c r="C45" t="s">
         <v>337</v>
       </c>
       <c r="D45">
         <v>30</v>
       </c>
       <c r="E45" t="s">
         <v>16</v>
       </c>
       <c r="F45" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>338</v>
       </c>
       <c r="D46">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E46" t="s">
         <v>339</v>
       </c>
       <c r="F46" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>341</v>
       </c>
       <c r="D47">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E47" t="s">
         <v>36</v>
       </c>
       <c r="F47" t="s">
         <v>342</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>343</v>
       </c>
       <c r="D48">
         <v>30</v>
       </c>
       <c r="E48" t="s">
         <v>13</v>
       </c>
       <c r="F48" t="s">
@@ -6601,51 +6601,51 @@
       </c>
       <c r="C56" t="s">
         <v>351</v>
       </c>
       <c r="D56">
         <v>31</v>
       </c>
       <c r="E56" t="s">
         <v>20</v>
       </c>
       <c r="F56" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>2.0</v>
       </c>
       <c r="C57" t="s">
         <v>352</v>
       </c>
       <c r="D57">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E57" t="s">
         <v>16</v>
       </c>
       <c r="F57" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>2.0</v>
       </c>
       <c r="C58" t="s">
         <v>353</v>
       </c>
       <c r="D58">
         <v>31</v>
       </c>
       <c r="E58" t="s">
         <v>94</v>
       </c>
       <c r="F58" t="s">
@@ -7052,91 +7052,91 @@
       </c>
       <c r="C79" t="s">
         <v>380</v>
       </c>
       <c r="D79">
         <v>29</v>
       </c>
       <c r="E79" t="s">
         <v>52</v>
       </c>
       <c r="F79" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>1.0</v>
       </c>
       <c r="C80" t="s">
         <v>381</v>
       </c>
       <c r="D80">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E80" t="s">
         <v>28</v>
       </c>
       <c r="F80" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>1.0</v>
       </c>
       <c r="C81" t="s">
         <v>382</v>
       </c>
       <c r="D81">
         <v>31</v>
       </c>
       <c r="E81" t="s">
         <v>23</v>
       </c>
       <c r="F81" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>1.0</v>
       </c>
       <c r="C82" t="s">
         <v>384</v>
       </c>
       <c r="D82">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E82" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
         <v>1.0</v>
       </c>
       <c r="C83" t="s">
         <v>385</v>
       </c>
       <c r="D83">
         <v>30</v>
       </c>
       <c r="E83" t="s">
         <v>52</v>
       </c>
       <c r="F83" t="s">
         <v>254</v>
       </c>
     </row>
@@ -7229,51 +7229,51 @@
       </c>
       <c r="C88" t="s">
         <v>391</v>
       </c>
       <c r="D88">
         <v>31</v>
       </c>
       <c r="E88" t="s">
         <v>177</v>
       </c>
       <c r="F88" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
         <v>1.0</v>
       </c>
       <c r="C89" t="s">
         <v>393</v>
       </c>
       <c r="D89">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E89" t="s">
         <v>99</v>
       </c>
       <c r="F89" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>1.0</v>
       </c>
       <c r="C90" t="s">
         <v>394</v>
       </c>
       <c r="D90">
         <v>31</v>
       </c>
       <c r="E90" t="s">
         <v>130</v>
       </c>
       <c r="F90" t="s">
@@ -8048,51 +8048,51 @@
     <row r="130" spans="1:6">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="C130" t="s">
         <v>444</v>
       </c>
       <c r="D130">
         <v>30</v>
       </c>
       <c r="E130" t="s">
         <v>32</v>
       </c>
       <c r="F130" t="s">
         <v>418</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="C131" t="s">
         <v>445</v>
       </c>
       <c r="D131">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E131" t="s">
         <v>20</v>
       </c>
       <c r="F131" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="C132" t="s">
         <v>446</v>
       </c>
       <c r="D132">
         <v>30</v>
       </c>
       <c r="E132" t="s">
         <v>99</v>
       </c>
       <c r="F132" t="s">
         <v>447</v>
       </c>
     </row>
@@ -8424,102 +8424,102 @@
     <row r="153" spans="1:6">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="C153" t="s">
         <v>471</v>
       </c>
       <c r="D153">
         <v>28</v>
       </c>
       <c r="E153" t="s">
         <v>130</v>
       </c>
       <c r="F153" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>153</v>
       </c>
       <c r="C154" t="s">
         <v>472</v>
       </c>
       <c r="D154">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E154" t="s">
         <v>23</v>
       </c>
       <c r="F154" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="C155" t="s">
         <v>473</v>
       </c>
       <c r="D155">
         <v>29</v>
       </c>
       <c r="E155" t="s">
         <v>20</v>
       </c>
       <c r="F155" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="C156" t="s">
         <v>474</v>
       </c>
       <c r="D156">
         <v>30</v>
       </c>
       <c r="E156" t="s">
         <v>23</v>
       </c>
       <c r="F156" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="C157" t="s">
         <v>475</v>
       </c>
       <c r="D157">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E157" t="s">
         <v>20</v>
       </c>
       <c r="F157" t="s">
         <v>462</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="C158" t="s">
         <v>476</v>
       </c>
       <c r="D158">
         <v>30</v>
       </c>
       <c r="E158" t="s">
         <v>52</v>
       </c>
       <c r="F158" t="s">
         <v>154</v>
       </c>
     </row>
@@ -8537,96 +8537,96 @@
         <v>10</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="C160" t="s">
         <v>478</v>
       </c>
       <c r="D160">
         <v>31</v>
       </c>
       <c r="E160" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="C161" t="s">
         <v>479</v>
       </c>
       <c r="D161">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E161" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="C162" t="s">
         <v>480</v>
       </c>
       <c r="D162">
         <v>29</v>
       </c>
       <c r="E162" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="C163" t="s">
         <v>481</v>
       </c>
       <c r="D163">
         <v>30</v>
       </c>
       <c r="E163" t="s">
         <v>13</v>
       </c>
       <c r="F163" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="C164" t="s">
         <v>482</v>
       </c>
       <c r="D164">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E164" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="C165" t="s">
         <v>483</v>
       </c>
       <c r="D165">
         <v>29</v>
       </c>
       <c r="E165" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="C166" t="s">
         <v>484</v>
@@ -8726,102 +8726,102 @@
         <v>259</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>170</v>
       </c>
       <c r="C172" t="s">
         <v>491</v>
       </c>
       <c r="D172">
         <v>29</v>
       </c>
       <c r="E172" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="C173" t="s">
         <v>492</v>
       </c>
       <c r="D173">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E173" t="s">
         <v>20</v>
       </c>
       <c r="F173" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="C174" t="s">
         <v>493</v>
       </c>
       <c r="D174">
         <v>30</v>
       </c>
       <c r="E174" t="s">
         <v>177</v>
       </c>
       <c r="F174" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="C175" t="s">
         <v>494</v>
       </c>
       <c r="D175">
         <v>27</v>
       </c>
       <c r="E175" t="s">
         <v>20</v>
       </c>
       <c r="F175" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>174</v>
       </c>
       <c r="C176" t="s">
         <v>495</v>
       </c>
       <c r="D176">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E176" t="s">
         <v>23</v>
       </c>
       <c r="F176" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>174</v>
       </c>
       <c r="C177" t="s">
         <v>496</v>
       </c>
       <c r="D177">
         <v>28</v>
       </c>
       <c r="E177" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>177</v>