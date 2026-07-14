--- v0 (2026-05-15)
+++ v1 (2026-07-14)
@@ -1315,51 +1315,51 @@
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>30</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>14.0</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6">
         <v>31</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
         <v>16</v>
       </c>
     </row>
@@ -1460,51 +1460,51 @@
       </c>
       <c r="C12" t="s">
         <v>24</v>
       </c>
       <c r="D12">
         <v>30</v>
       </c>
       <c r="E12" t="s">
         <v>25</v>
       </c>
       <c r="F12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>11.0</v>
       </c>
       <c r="C13" t="s">
         <v>27</v>
       </c>
       <c r="D13">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>8.0</v>
       </c>
       <c r="C14" t="s">
         <v>28</v>
       </c>
       <c r="D14">
         <v>31</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
@@ -1588,91 +1588,91 @@
       </c>
       <c r="B19">
         <v>6.0</v>
       </c>
       <c r="C19" t="s">
         <v>38</v>
       </c>
       <c r="D19">
         <v>31</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>6.0</v>
       </c>
       <c r="C20" t="s">
         <v>39</v>
       </c>
       <c r="D20">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E20" t="s">
         <v>12</v>
       </c>
       <c r="F20" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>6.0</v>
       </c>
       <c r="C21" t="s">
         <v>40</v>
       </c>
       <c r="D21">
         <v>30</v>
       </c>
       <c r="E21" t="s">
         <v>41</v>
       </c>
       <c r="F21" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>6.0</v>
       </c>
       <c r="C22" t="s">
         <v>43</v>
       </c>
       <c r="D22">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E22" t="s">
         <v>9</v>
       </c>
       <c r="F22" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>6.0</v>
       </c>
       <c r="C23" t="s">
         <v>45</v>
       </c>
       <c r="D23">
         <v>30</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
     </row>
@@ -1702,51 +1702,51 @@
       </c>
       <c r="C25" t="s">
         <v>48</v>
       </c>
       <c r="D25">
         <v>31</v>
       </c>
       <c r="E25" t="s">
         <v>25</v>
       </c>
       <c r="F25" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>4.0</v>
       </c>
       <c r="C26" t="s">
         <v>50</v>
       </c>
       <c r="D26">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>51</v>
       </c>
       <c r="D27">
         <v>30</v>
       </c>
       <c r="E27" t="s">
         <v>47</v>
       </c>
       <c r="F27" t="s">
         <v>52</v>
       </c>
     </row>
@@ -1993,91 +1993,91 @@
       </c>
       <c r="C40" t="s">
         <v>72</v>
       </c>
       <c r="D40">
         <v>30</v>
       </c>
       <c r="E40" t="s">
         <v>9</v>
       </c>
       <c r="F40" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>74</v>
       </c>
       <c r="D41">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E41" t="s">
         <v>36</v>
       </c>
       <c r="F41" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>76</v>
       </c>
       <c r="D42">
         <v>30</v>
       </c>
       <c r="E42" t="s">
         <v>77</v>
       </c>
       <c r="F42" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>79</v>
       </c>
       <c r="D43">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E43" t="s">
         <v>47</v>
       </c>
       <c r="F43" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>81</v>
       </c>
       <c r="D44">
         <v>29</v>
       </c>
       <c r="E44" t="s">
         <v>32</v>
       </c>
       <c r="F44" t="s">
@@ -2113,51 +2113,51 @@
       </c>
       <c r="C46" t="s">
         <v>85</v>
       </c>
       <c r="D46">
         <v>30</v>
       </c>
       <c r="E46" t="s">
         <v>9</v>
       </c>
       <c r="F46" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>87</v>
       </c>
       <c r="D47">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E47" t="s">
         <v>9</v>
       </c>
       <c r="F47" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>89</v>
       </c>
       <c r="D48">
         <v>30</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2407,51 +2407,51 @@
       </c>
       <c r="C61" t="s">
         <v>108</v>
       </c>
       <c r="D61">
         <v>29</v>
       </c>
       <c r="E61" t="s">
         <v>47</v>
       </c>
       <c r="F61" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
         <v>110</v>
       </c>
       <c r="D62">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E62" t="s">
         <v>47</v>
       </c>
       <c r="F62" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>2.0</v>
       </c>
       <c r="C63" t="s">
         <v>111</v>
       </c>
       <c r="D63">
         <v>30</v>
       </c>
       <c r="E63" t="s">
         <v>41</v>
       </c>
       <c r="F63" t="s">
@@ -2487,51 +2487,51 @@
       </c>
       <c r="C65" t="s">
         <v>115</v>
       </c>
       <c r="D65">
         <v>31</v>
       </c>
       <c r="E65" t="s">
         <v>41</v>
       </c>
       <c r="F65" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>1.0</v>
       </c>
       <c r="C66" t="s">
         <v>117</v>
       </c>
       <c r="D66">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E66" t="s">
         <v>41</v>
       </c>
       <c r="F66" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>1.0</v>
       </c>
       <c r="C67" t="s">
         <v>119</v>
       </c>
       <c r="D67">
         <v>28</v>
       </c>
       <c r="E67" t="s">
         <v>12</v>
       </c>
       <c r="F67" t="s">
@@ -2547,51 +2547,51 @@
       </c>
       <c r="C68" t="s">
         <v>121</v>
       </c>
       <c r="D68">
         <v>30</v>
       </c>
       <c r="E68" t="s">
         <v>41</v>
       </c>
       <c r="F68" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>1.0</v>
       </c>
       <c r="C69" t="s">
         <v>122</v>
       </c>
       <c r="D69">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E69" t="s">
         <v>47</v>
       </c>
       <c r="F69" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>1.0</v>
       </c>
       <c r="C70" t="s">
         <v>124</v>
       </c>
       <c r="D70">
         <v>28</v>
       </c>
       <c r="E70" t="s">
         <v>9</v>
       </c>
       <c r="F70" t="s">
@@ -2687,51 +2687,51 @@
       </c>
       <c r="C75" t="s">
         <v>131</v>
       </c>
       <c r="D75">
         <v>30</v>
       </c>
       <c r="E75" t="s">
         <v>47</v>
       </c>
       <c r="F75" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>1.0</v>
       </c>
       <c r="C76" t="s">
         <v>133</v>
       </c>
       <c r="D76">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E76" t="s">
         <v>12</v>
       </c>
       <c r="F76" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>1.0</v>
       </c>
       <c r="C77" t="s">
         <v>135</v>
       </c>
       <c r="D77">
         <v>29</v>
       </c>
       <c r="E77" t="s">
         <v>12</v>
       </c>
       <c r="F77" t="s">
@@ -3027,71 +3027,71 @@
       </c>
       <c r="C92" t="s">
         <v>158</v>
       </c>
       <c r="D92">
         <v>31</v>
       </c>
       <c r="E92" t="s">
         <v>159</v>
       </c>
       <c r="F92" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
         <v>1.0</v>
       </c>
       <c r="C93" t="s">
         <v>161</v>
       </c>
       <c r="D93">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E93" t="s">
         <v>25</v>
       </c>
       <c r="F93" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
         <v>1.0</v>
       </c>
       <c r="C94" t="s">
         <v>163</v>
       </c>
       <c r="D94">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E94" t="s">
         <v>149</v>
       </c>
       <c r="F94" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>1.0</v>
       </c>
       <c r="C95" t="s">
         <v>164</v>
       </c>
       <c r="D95">
         <v>29</v>
       </c>
       <c r="E95" t="s">
         <v>47</v>
       </c>
       <c r="F95" t="s">
@@ -3147,91 +3147,91 @@
       </c>
       <c r="C98" t="s">
         <v>169</v>
       </c>
       <c r="D98">
         <v>28</v>
       </c>
       <c r="E98" t="s">
         <v>47</v>
       </c>
       <c r="F98" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>97</v>
       </c>
       <c r="B99">
         <v>1.0</v>
       </c>
       <c r="C99" t="s">
         <v>170</v>
       </c>
       <c r="D99">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E99" t="s">
         <v>32</v>
       </c>
       <c r="F99" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100">
         <v>1.0</v>
       </c>
       <c r="C100" t="s">
         <v>172</v>
       </c>
       <c r="D100">
         <v>29</v>
       </c>
       <c r="E100" t="s">
         <v>32</v>
       </c>
       <c r="F100" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101">
         <v>1.0</v>
       </c>
       <c r="C101" t="s">
         <v>173</v>
       </c>
       <c r="D101">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E101" t="s">
         <v>47</v>
       </c>
       <c r="F101" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102">
         <v>1.0</v>
       </c>
       <c r="C102" t="s">
         <v>174</v>
       </c>
       <c r="D102">
         <v>29</v>
       </c>
       <c r="E102" t="s">
         <v>9</v>
       </c>
       <c r="F102" t="s">
@@ -3267,88 +3267,88 @@
       </c>
       <c r="C104" t="s">
         <v>177</v>
       </c>
       <c r="D104">
         <v>29</v>
       </c>
       <c r="E104" t="s">
         <v>25</v>
       </c>
       <c r="F104" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105">
         <v>1.0</v>
       </c>
       <c r="C105" t="s">
         <v>178</v>
       </c>
       <c r="D105">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E105" t="s">
         <v>9</v>
       </c>
       <c r="F105" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106">
         <v>1.0</v>
       </c>
       <c r="C106" t="s">
         <v>179</v>
       </c>
       <c r="D106">
         <v>31</v>
       </c>
       <c r="E106" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
         <v>1.0</v>
       </c>
       <c r="C107" t="s">
         <v>180</v>
       </c>
       <c r="D107">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E107" t="s">
         <v>9</v>
       </c>
       <c r="F107" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108">
         <v>1.0</v>
       </c>
       <c r="C108" t="s">
         <v>181</v>
       </c>
       <c r="D108">
         <v>29</v>
       </c>
       <c r="E108" t="s">
         <v>25</v>
       </c>
       <c r="F108" t="s">
@@ -3655,51 +3655,51 @@
       </c>
       <c r="B124">
         <v>1.0</v>
       </c>
       <c r="C124" t="s">
         <v>206</v>
       </c>
       <c r="D124">
         <v>28</v>
       </c>
       <c r="E124" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125">
         <v>1.0</v>
       </c>
       <c r="C125" t="s">
         <v>207</v>
       </c>
       <c r="D125">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E125" t="s">
         <v>47</v>
       </c>
       <c r="F125" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126">
         <v>1.0</v>
       </c>
       <c r="C126" t="s">
         <v>208</v>
       </c>
       <c r="D126">
         <v>29</v>
       </c>
       <c r="E126" t="s">
         <v>47</v>
       </c>
       <c r="F126" t="s">
@@ -3786,51 +3786,51 @@
     <row r="131" spans="1:6">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="C131" t="s">
         <v>214</v>
       </c>
       <c r="D131">
         <v>30</v>
       </c>
       <c r="E131" t="s">
         <v>41</v>
       </c>
       <c r="F131" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="C132" t="s">
         <v>216</v>
       </c>
       <c r="D132">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E132" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="C133" t="s">
         <v>217</v>
       </c>
       <c r="D133">
         <v>30</v>
       </c>
       <c r="E133" t="s">
         <v>102</v>
       </c>
       <c r="F133" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>133</v>
@@ -4029,51 +4029,51 @@
     <row r="146" spans="1:6">
       <c r="A146">
         <v>146</v>
       </c>
       <c r="C146" t="s">
         <v>234</v>
       </c>
       <c r="D146">
         <v>30</v>
       </c>
       <c r="E146" t="s">
         <v>22</v>
       </c>
       <c r="F146" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>147</v>
       </c>
       <c r="C147" t="s">
         <v>235</v>
       </c>
       <c r="D147">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E147" t="s">
         <v>22</v>
       </c>
       <c r="F147" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>148</v>
       </c>
       <c r="C148" t="s">
         <v>237</v>
       </c>
       <c r="D148">
         <v>30</v>
       </c>
       <c r="E148" t="s">
         <v>47</v>
       </c>
       <c r="F148" t="s">
         <v>129</v>
       </c>
     </row>
@@ -4094,102 +4094,102 @@
     <row r="150" spans="1:6">
       <c r="A150">
         <v>150</v>
       </c>
       <c r="C150" t="s">
         <v>240</v>
       </c>
       <c r="D150">
         <v>29</v>
       </c>
       <c r="E150" t="s">
         <v>149</v>
       </c>
       <c r="F150" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>151</v>
       </c>
       <c r="C151" t="s">
         <v>241</v>
       </c>
       <c r="D151">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E151" t="s">
         <v>149</v>
       </c>
       <c r="F151" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>152</v>
       </c>
       <c r="C152" t="s">
         <v>242</v>
       </c>
       <c r="D152">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E152" t="s">
         <v>47</v>
       </c>
       <c r="F152" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>153</v>
       </c>
       <c r="C153" t="s">
         <v>243</v>
       </c>
       <c r="D153">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E153" t="s">
         <v>47</v>
       </c>
       <c r="F153" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>154</v>
       </c>
       <c r="C154" t="s">
         <v>244</v>
       </c>
       <c r="D154">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E154" t="s">
         <v>137</v>
       </c>
       <c r="F154" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>155</v>
       </c>
       <c r="C155" t="s">
         <v>246</v>
       </c>
       <c r="D155">
         <v>28</v>
       </c>
       <c r="E155" t="s">
         <v>102</v>
       </c>
       <c r="F155" t="s">
         <v>103</v>
       </c>
     </row>
@@ -4275,85 +4275,85 @@
     <row r="161" spans="1:6">
       <c r="A161">
         <v>161</v>
       </c>
       <c r="C161" t="s">
         <v>254</v>
       </c>
       <c r="D161">
         <v>28</v>
       </c>
       <c r="E161" t="s">
         <v>47</v>
       </c>
       <c r="F161" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="C162" t="s">
         <v>256</v>
       </c>
       <c r="D162">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E162" t="s">
         <v>137</v>
       </c>
       <c r="F162" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>163</v>
       </c>
       <c r="C163" t="s">
         <v>258</v>
       </c>
       <c r="D163">
         <v>27</v>
       </c>
       <c r="E163" t="s">
         <v>47</v>
       </c>
       <c r="F163" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>164</v>
       </c>
       <c r="C164" t="s">
         <v>259</v>
       </c>
       <c r="D164">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E164" t="s">
         <v>149</v>
       </c>
       <c r="F164" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>165</v>
       </c>
       <c r="C165" t="s">
         <v>260</v>
       </c>
       <c r="D165">
         <v>30</v>
       </c>
       <c r="E165" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>166</v>
@@ -4459,153 +4459,153 @@
     <row r="172" spans="1:6">
       <c r="A172">
         <v>172</v>
       </c>
       <c r="C172" t="s">
         <v>270</v>
       </c>
       <c r="D172">
         <v>29</v>
       </c>
       <c r="E172" t="s">
         <v>47</v>
       </c>
       <c r="F172" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>172</v>
       </c>
       <c r="C173" t="s">
         <v>271</v>
       </c>
       <c r="D173">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E173" t="s">
         <v>47</v>
       </c>
       <c r="F173" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>172</v>
       </c>
       <c r="C174" t="s">
         <v>273</v>
       </c>
       <c r="D174">
         <v>31</v>
       </c>
       <c r="E174" t="s">
         <v>47</v>
       </c>
       <c r="F174" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>172</v>
       </c>
       <c r="C175" t="s">
         <v>274</v>
       </c>
       <c r="D175">
         <v>28</v>
       </c>
       <c r="E175" t="s">
         <v>47</v>
       </c>
       <c r="F175" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>176</v>
       </c>
       <c r="C176" t="s">
         <v>275</v>
       </c>
       <c r="D176">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E176" t="s">
         <v>47</v>
       </c>
       <c r="F176" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>177</v>
       </c>
       <c r="C177" t="s">
         <v>277</v>
       </c>
       <c r="D177">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E177" t="s">
         <v>47</v>
       </c>
       <c r="F177" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>178</v>
       </c>
       <c r="C178" t="s">
         <v>279</v>
       </c>
       <c r="D178">
         <v>27</v>
       </c>
       <c r="E178" t="s">
         <v>47</v>
       </c>
       <c r="F178" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="C179" t="s">
         <v>280</v>
       </c>
       <c r="D179">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E179" t="s">
         <v>47</v>
       </c>
       <c r="F179" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>178</v>
       </c>
       <c r="C180" t="s">
         <v>281</v>
       </c>
       <c r="D180">
         <v>29</v>
       </c>
       <c r="E180" t="s">
         <v>47</v>
       </c>
       <c r="F180" t="s">
         <v>282</v>
       </c>
     </row>