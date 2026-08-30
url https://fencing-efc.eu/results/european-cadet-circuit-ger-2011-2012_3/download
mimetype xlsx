--- v1 (2026-07-14)
+++ v2 (2026-08-30)
@@ -1514,51 +1514,51 @@
       </c>
       <c r="C15" t="s">
         <v>29</v>
       </c>
       <c r="D15">
         <v>29</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
       <c r="F15" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>31</v>
       </c>
       <c r="D16">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E16" t="s">
         <v>32</v>
       </c>
       <c r="F16" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>34</v>
       </c>
       <c r="D17">
         <v>30</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
     </row>
@@ -1819,128 +1819,128 @@
       </c>
       <c r="C31" t="s">
         <v>57</v>
       </c>
       <c r="D31">
         <v>30</v>
       </c>
       <c r="E31" t="s">
         <v>41</v>
       </c>
       <c r="F31" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>59</v>
       </c>
       <c r="D32">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E32" t="s">
         <v>9</v>
       </c>
       <c r="F32" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>61</v>
       </c>
       <c r="D33">
         <v>30</v>
       </c>
       <c r="E33" t="s">
         <v>47</v>
       </c>
       <c r="F33" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2.0</v>
       </c>
       <c r="C34" t="s">
         <v>63</v>
       </c>
       <c r="D34">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>64</v>
       </c>
       <c r="D35">
         <v>31</v>
       </c>
       <c r="E35" t="s">
         <v>65</v>
       </c>
       <c r="F35" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>67</v>
       </c>
       <c r="D36">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E36" t="s">
         <v>47</v>
       </c>
       <c r="F36" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>68</v>
       </c>
       <c r="D37">
         <v>30</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2150,51 +2150,51 @@
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>89</v>
       </c>
       <c r="D48">
         <v>30</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>90</v>
       </c>
       <c r="D49">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E49" t="s">
         <v>9</v>
       </c>
       <c r="F49" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>2.0</v>
       </c>
       <c r="C50" t="s">
         <v>91</v>
       </c>
       <c r="D50">
         <v>29</v>
       </c>
       <c r="E50" t="s">
         <v>65</v>
       </c>
       <c r="F50" t="s">
@@ -2250,91 +2250,91 @@
       </c>
       <c r="C53" t="s">
         <v>96</v>
       </c>
       <c r="D53">
         <v>31</v>
       </c>
       <c r="E53" t="s">
         <v>9</v>
       </c>
       <c r="F53" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>2.0</v>
       </c>
       <c r="C54" t="s">
         <v>97</v>
       </c>
       <c r="D54">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E54" t="s">
         <v>47</v>
       </c>
       <c r="F54" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>98</v>
       </c>
       <c r="D55">
         <v>30</v>
       </c>
       <c r="E55" t="s">
         <v>65</v>
       </c>
       <c r="F55" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>2.0</v>
       </c>
       <c r="C56" t="s">
         <v>99</v>
       </c>
       <c r="D56">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E56" t="s">
         <v>25</v>
       </c>
       <c r="F56" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>2.0</v>
       </c>
       <c r="C57" t="s">
         <v>101</v>
       </c>
       <c r="D57">
         <v>30</v>
       </c>
       <c r="E57" t="s">
         <v>102</v>
       </c>
       <c r="F57" t="s">
@@ -2607,51 +2607,51 @@
       </c>
       <c r="C71" t="s">
         <v>125</v>
       </c>
       <c r="D71">
         <v>31</v>
       </c>
       <c r="E71" t="s">
         <v>102</v>
       </c>
       <c r="F71" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>1.0</v>
       </c>
       <c r="C72" t="s">
         <v>126</v>
       </c>
       <c r="D72">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E72" t="s">
         <v>41</v>
       </c>
       <c r="F72" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>1.0</v>
       </c>
       <c r="C73" t="s">
         <v>128</v>
       </c>
       <c r="D73">
         <v>28</v>
       </c>
       <c r="E73" t="s">
         <v>47</v>
       </c>
       <c r="F73" t="s">
@@ -2927,91 +2927,91 @@
       </c>
       <c r="C87" t="s">
         <v>152</v>
       </c>
       <c r="D87">
         <v>30</v>
       </c>
       <c r="E87" t="s">
         <v>47</v>
       </c>
       <c r="F87" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
         <v>1.0</v>
       </c>
       <c r="C88" t="s">
         <v>154</v>
       </c>
       <c r="D88">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E88" t="s">
         <v>47</v>
       </c>
       <c r="F88" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>87</v>
       </c>
       <c r="B89">
         <v>1.0</v>
       </c>
       <c r="C89" t="s">
         <v>155</v>
       </c>
       <c r="D89">
         <v>30</v>
       </c>
       <c r="E89" t="s">
         <v>47</v>
       </c>
       <c r="F89" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>1.0</v>
       </c>
       <c r="C90" t="s">
         <v>156</v>
       </c>
       <c r="D90">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E90" t="s">
         <v>47</v>
       </c>
       <c r="F90" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
         <v>1.0</v>
       </c>
       <c r="C91" t="s">
         <v>157</v>
       </c>
       <c r="D91">
         <v>29</v>
       </c>
       <c r="E91" t="s">
         <v>9</v>
       </c>
       <c r="F91" t="s">
@@ -3127,51 +3127,51 @@
       </c>
       <c r="C97" t="s">
         <v>167</v>
       </c>
       <c r="D97">
         <v>29</v>
       </c>
       <c r="E97" t="s">
         <v>47</v>
       </c>
       <c r="F97" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
         <v>1.0</v>
       </c>
       <c r="C98" t="s">
         <v>169</v>
       </c>
       <c r="D98">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E98" t="s">
         <v>47</v>
       </c>
       <c r="F98" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>97</v>
       </c>
       <c r="B99">
         <v>1.0</v>
       </c>
       <c r="C99" t="s">
         <v>170</v>
       </c>
       <c r="D99">
         <v>30</v>
       </c>
       <c r="E99" t="s">
         <v>32</v>
       </c>
       <c r="F99" t="s">
@@ -3247,51 +3247,51 @@
       </c>
       <c r="C103" t="s">
         <v>175</v>
       </c>
       <c r="D103">
         <v>30</v>
       </c>
       <c r="E103" t="s">
         <v>25</v>
       </c>
       <c r="F103" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104">
         <v>1.0</v>
       </c>
       <c r="C104" t="s">
         <v>177</v>
       </c>
       <c r="D104">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E104" t="s">
         <v>25</v>
       </c>
       <c r="F104" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105">
         <v>1.0</v>
       </c>
       <c r="C105" t="s">
         <v>178</v>
       </c>
       <c r="D105">
         <v>29</v>
       </c>
       <c r="E105" t="s">
         <v>9</v>
       </c>
       <c r="F105" t="s">
@@ -3324,51 +3324,51 @@
       </c>
       <c r="C107" t="s">
         <v>180</v>
       </c>
       <c r="D107">
         <v>30</v>
       </c>
       <c r="E107" t="s">
         <v>9</v>
       </c>
       <c r="F107" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108">
         <v>1.0</v>
       </c>
       <c r="C108" t="s">
         <v>181</v>
       </c>
       <c r="D108">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E108" t="s">
         <v>25</v>
       </c>
       <c r="F108" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109">
         <v>1.0</v>
       </c>
       <c r="C109" t="s">
         <v>183</v>
       </c>
       <c r="D109">
         <v>30</v>
       </c>
       <c r="E109" t="s">
         <v>41</v>
       </c>
       <c r="F109" t="s">
@@ -3501,71 +3501,71 @@
       </c>
       <c r="C116" t="s">
         <v>194</v>
       </c>
       <c r="D116">
         <v>28</v>
       </c>
       <c r="E116" t="s">
         <v>47</v>
       </c>
       <c r="F116" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117">
         <v>1.0</v>
       </c>
       <c r="C117" t="s">
         <v>195</v>
       </c>
       <c r="D117">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E117" t="s">
         <v>32</v>
       </c>
       <c r="F117" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118">
         <v>1.0</v>
       </c>
       <c r="C118" t="s">
         <v>196</v>
       </c>
       <c r="D118">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E118" t="s">
         <v>47</v>
       </c>
       <c r="F118" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119">
         <v>1.0</v>
       </c>
       <c r="C119" t="s">
         <v>198</v>
       </c>
       <c r="D119">
         <v>29</v>
       </c>
       <c r="E119" t="s">
         <v>25</v>
       </c>
       <c r="F119" t="s">
@@ -3879,82 +3879,82 @@
         <v>165</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>221</v>
       </c>
       <c r="D137">
         <v>29</v>
       </c>
       <c r="E137" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>136</v>
       </c>
       <c r="C138" t="s">
         <v>222</v>
       </c>
       <c r="D138">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E138" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>223</v>
       </c>
       <c r="D139">
         <v>30</v>
       </c>
       <c r="E139" t="s">
         <v>41</v>
       </c>
       <c r="F139" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="C140" t="s">
         <v>225</v>
       </c>
       <c r="D140">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E140" t="s">
         <v>137</v>
       </c>
       <c r="F140" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>141</v>
       </c>
       <c r="C141" t="s">
         <v>226</v>
       </c>
       <c r="D141">
         <v>30</v>
       </c>
       <c r="E141" t="s">
         <v>47</v>
       </c>
       <c r="F141" t="s">
         <v>54</v>
       </c>
     </row>
@@ -4077,51 +4077,51 @@
         <v>129</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>149</v>
       </c>
       <c r="C149" t="s">
         <v>238</v>
       </c>
       <c r="D149">
         <v>29</v>
       </c>
       <c r="E149" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>150</v>
       </c>
       <c r="C150" t="s">
         <v>240</v>
       </c>
       <c r="D150">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E150" t="s">
         <v>149</v>
       </c>
       <c r="F150" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>151</v>
       </c>
       <c r="C151" t="s">
         <v>241</v>
       </c>
       <c r="D151">
         <v>30</v>
       </c>
       <c r="E151" t="s">
         <v>149</v>
       </c>
       <c r="F151" t="s">
         <v>150</v>
       </c>
     </row>
@@ -4213,51 +4213,51 @@
     <row r="157" spans="1:6">
       <c r="A157">
         <v>157</v>
       </c>
       <c r="C157" t="s">
         <v>249</v>
       </c>
       <c r="D157">
         <v>29</v>
       </c>
       <c r="E157" t="s">
         <v>47</v>
       </c>
       <c r="F157" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>158</v>
       </c>
       <c r="C158" t="s">
         <v>251</v>
       </c>
       <c r="D158">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E158" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>159</v>
       </c>
       <c r="C159" t="s">
         <v>252</v>
       </c>
       <c r="D159">
         <v>31</v>
       </c>
       <c r="E159" t="s">
         <v>22</v>
       </c>
       <c r="F159" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>160</v>
@@ -4292,51 +4292,51 @@
     <row r="162" spans="1:6">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="C162" t="s">
         <v>256</v>
       </c>
       <c r="D162">
         <v>30</v>
       </c>
       <c r="E162" t="s">
         <v>137</v>
       </c>
       <c r="F162" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>163</v>
       </c>
       <c r="C163" t="s">
         <v>258</v>
       </c>
       <c r="D163">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E163" t="s">
         <v>47</v>
       </c>
       <c r="F163" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>164</v>
       </c>
       <c r="C164" t="s">
         <v>259</v>
       </c>
       <c r="D164">
         <v>29</v>
       </c>
       <c r="E164" t="s">
         <v>149</v>
       </c>
       <c r="F164" t="s">
         <v>150</v>
       </c>
     </row>
@@ -4374,51 +4374,51 @@
     <row r="167" spans="1:6">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="C167" t="s">
         <v>263</v>
       </c>
       <c r="D167">
         <v>28</v>
       </c>
       <c r="E167" t="s">
         <v>47</v>
       </c>
       <c r="F167" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>168</v>
       </c>
       <c r="C168" t="s">
         <v>265</v>
       </c>
       <c r="D168">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E168" t="s">
         <v>47</v>
       </c>
       <c r="F168" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>169</v>
       </c>
       <c r="C169" t="s">
         <v>266</v>
       </c>
       <c r="D169">
         <v>30</v>
       </c>
       <c r="E169" t="s">
         <v>47</v>
       </c>
       <c r="F169" t="s">
         <v>114</v>
       </c>
     </row>
@@ -4544,51 +4544,51 @@
     <row r="177" spans="1:6">
       <c r="A177">
         <v>177</v>
       </c>
       <c r="C177" t="s">
         <v>277</v>
       </c>
       <c r="D177">
         <v>29</v>
       </c>
       <c r="E177" t="s">
         <v>47</v>
       </c>
       <c r="F177" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>178</v>
       </c>
       <c r="C178" t="s">
         <v>279</v>
       </c>
       <c r="D178">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E178" t="s">
         <v>47</v>
       </c>
       <c r="F178" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="C179" t="s">
         <v>280</v>
       </c>
       <c r="D179">
         <v>28</v>
       </c>
       <c r="E179" t="s">
         <v>47</v>
       </c>
       <c r="F179" t="s">
         <v>276</v>
       </c>
     </row>