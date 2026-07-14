--- v0 (2026-05-15)
+++ v1 (2026-07-14)
@@ -1384,51 +1384,51 @@
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>31</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E5" t="s">
         <v>14</v>
       </c>
       <c r="F5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>20.0</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
         <v>29</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
       <c r="F6" t="s">
@@ -1444,51 +1444,51 @@
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7">
         <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>22</v>
       </c>
       <c r="D8">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9">
         <v>31</v>
       </c>
       <c r="E9" t="s">
         <v>20</v>
       </c>
       <c r="F9" t="s">
@@ -1504,51 +1504,51 @@
       </c>
       <c r="C10" t="s">
         <v>24</v>
       </c>
       <c r="D10">
         <v>31</v>
       </c>
       <c r="E10" t="s">
         <v>25</v>
       </c>
       <c r="F10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>11.0</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E11" t="s">
         <v>28</v>
       </c>
       <c r="F11" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12">
         <v>11.0</v>
       </c>
       <c r="C12" t="s">
         <v>30</v>
       </c>
       <c r="D12">
         <v>31</v>
       </c>
       <c r="E12" t="s">
         <v>14</v>
       </c>
       <c r="F12" t="s">
@@ -1624,51 +1624,51 @@
       </c>
       <c r="C16" t="s">
         <v>37</v>
       </c>
       <c r="D16">
         <v>29</v>
       </c>
       <c r="E16" t="s">
         <v>14</v>
       </c>
       <c r="F16" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>39</v>
       </c>
       <c r="D17">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E17" t="s">
         <v>40</v>
       </c>
       <c r="F17" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="B18">
         <v>8.0</v>
       </c>
       <c r="C18" t="s">
         <v>42</v>
       </c>
       <c r="D18">
         <v>28</v>
       </c>
       <c r="E18" t="s">
         <v>17</v>
       </c>
       <c r="F18" t="s">
@@ -2617,51 +2617,51 @@
       </c>
       <c r="C67" t="s">
         <v>120</v>
       </c>
       <c r="D67">
         <v>31</v>
       </c>
       <c r="E67" t="s">
         <v>14</v>
       </c>
       <c r="F67" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>66</v>
       </c>
       <c r="B68">
         <v>1.0</v>
       </c>
       <c r="C68" t="s">
         <v>122</v>
       </c>
       <c r="D68">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E68" t="s">
         <v>14</v>
       </c>
       <c r="F68" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>67</v>
       </c>
       <c r="B69">
         <v>1.0</v>
       </c>
       <c r="C69" t="s">
         <v>123</v>
       </c>
       <c r="D69">
         <v>30</v>
       </c>
       <c r="E69" t="s">
         <v>7</v>
       </c>
       <c r="F69" t="s">
@@ -2714,51 +2714,51 @@
       </c>
       <c r="C72" t="s">
         <v>126</v>
       </c>
       <c r="D72">
         <v>29</v>
       </c>
       <c r="E72" t="s">
         <v>14</v>
       </c>
       <c r="F72" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>71</v>
       </c>
       <c r="B73">
         <v>1.0</v>
       </c>
       <c r="C73" t="s">
         <v>127</v>
       </c>
       <c r="D73">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E73" t="s">
         <v>14</v>
       </c>
       <c r="F73" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>72</v>
       </c>
       <c r="B74">
         <v>1.0</v>
       </c>
       <c r="C74" t="s">
         <v>129</v>
       </c>
       <c r="D74">
         <v>28</v>
       </c>
       <c r="E74" t="s">
         <v>10</v>
       </c>
     </row>
@@ -3008,71 +3008,71 @@
       </c>
       <c r="C87" t="s">
         <v>148</v>
       </c>
       <c r="D87">
         <v>29</v>
       </c>
       <c r="E87" t="s">
         <v>7</v>
       </c>
       <c r="F87" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>86</v>
       </c>
       <c r="B88">
         <v>1.0</v>
       </c>
       <c r="C88" t="s">
         <v>149</v>
       </c>
       <c r="D88">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E88" t="s">
         <v>28</v>
       </c>
       <c r="F88" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>87</v>
       </c>
       <c r="B89">
         <v>1.0</v>
       </c>
       <c r="C89" t="s">
         <v>150</v>
       </c>
       <c r="D89">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E89" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>88</v>
       </c>
       <c r="B90">
         <v>1.0</v>
       </c>
       <c r="C90" t="s">
         <v>151</v>
       </c>
       <c r="D90">
         <v>30</v>
       </c>
       <c r="E90" t="s">
         <v>28</v>
       </c>
       <c r="F90" t="s">
         <v>152</v>
       </c>
     </row>
@@ -3379,71 +3379,71 @@
       </c>
       <c r="C106" t="s">
         <v>176</v>
       </c>
       <c r="D106">
         <v>29</v>
       </c>
       <c r="E106" t="s">
         <v>69</v>
       </c>
       <c r="F106" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>105</v>
       </c>
       <c r="B107">
         <v>1.0</v>
       </c>
       <c r="C107" t="s">
         <v>177</v>
       </c>
       <c r="D107">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E107" t="s">
         <v>14</v>
       </c>
       <c r="F107" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>106</v>
       </c>
       <c r="B108">
         <v>1.0</v>
       </c>
       <c r="C108" t="s">
         <v>178</v>
       </c>
       <c r="D108">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E108" t="s">
         <v>14</v>
       </c>
       <c r="F108" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>107</v>
       </c>
       <c r="B109">
         <v>1.0</v>
       </c>
       <c r="C109" t="s">
         <v>179</v>
       </c>
       <c r="D109">
         <v>28</v>
       </c>
       <c r="E109" t="s">
         <v>14</v>
       </c>
       <c r="F109" t="s">
@@ -3479,51 +3479,51 @@
       </c>
       <c r="C111" t="s">
         <v>182</v>
       </c>
       <c r="D111">
         <v>31</v>
       </c>
       <c r="E111" t="s">
         <v>14</v>
       </c>
       <c r="F111" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>110</v>
       </c>
       <c r="B112">
         <v>1.0</v>
       </c>
       <c r="C112" t="s">
         <v>184</v>
       </c>
       <c r="D112">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E112" t="s">
         <v>28</v>
       </c>
       <c r="F112" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>111</v>
       </c>
       <c r="B113">
         <v>1.0</v>
       </c>
       <c r="C113" t="s">
         <v>186</v>
       </c>
       <c r="D113">
         <v>29</v>
       </c>
       <c r="E113" t="s">
         <v>14</v>
       </c>
       <c r="F113" t="s">
@@ -3938,51 +3938,51 @@
     <row r="135" spans="1:6">
       <c r="A135">
         <v>131</v>
       </c>
       <c r="C135" t="s">
         <v>218</v>
       </c>
       <c r="D135">
         <v>30</v>
       </c>
       <c r="E135" t="s">
         <v>20</v>
       </c>
       <c r="F135" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>134</v>
       </c>
       <c r="C136" t="s">
         <v>219</v>
       </c>
       <c r="D136">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E136" t="s">
         <v>220</v>
       </c>
       <c r="F136" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>134</v>
       </c>
       <c r="C137" t="s">
         <v>222</v>
       </c>
       <c r="D137">
         <v>30</v>
       </c>
       <c r="E137" t="s">
         <v>28</v>
       </c>
       <c r="F137" t="s">
         <v>76</v>
       </c>
     </row>
@@ -4091,99 +4091,99 @@
     <row r="144" spans="1:6">
       <c r="A144">
         <v>142</v>
       </c>
       <c r="C144" t="s">
         <v>232</v>
       </c>
       <c r="D144">
         <v>29</v>
       </c>
       <c r="E144" t="s">
         <v>14</v>
       </c>
       <c r="F144" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>143</v>
       </c>
       <c r="C145" t="s">
         <v>233</v>
       </c>
       <c r="D145">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E145" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>143</v>
       </c>
       <c r="C146" t="s">
         <v>234</v>
       </c>
       <c r="D146">
         <v>31</v>
       </c>
       <c r="E146" t="s">
         <v>17</v>
       </c>
       <c r="F146" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>145</v>
       </c>
       <c r="C147" t="s">
         <v>236</v>
       </c>
       <c r="D147">
         <v>30</v>
       </c>
       <c r="E147" t="s">
         <v>14</v>
       </c>
       <c r="F147" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>146</v>
       </c>
       <c r="C148" t="s">
         <v>237</v>
       </c>
       <c r="D148">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E148" t="s">
         <v>79</v>
       </c>
       <c r="F148" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>146</v>
       </c>
       <c r="C149" t="s">
         <v>239</v>
       </c>
       <c r="D149">
         <v>30</v>
       </c>
       <c r="E149" t="s">
         <v>17</v>
       </c>
       <c r="F149" t="s">
         <v>240</v>
       </c>
     </row>
@@ -4207,51 +4207,51 @@
     <row r="151" spans="1:6">
       <c r="A151">
         <v>149</v>
       </c>
       <c r="C151" t="s">
         <v>242</v>
       </c>
       <c r="D151">
         <v>29</v>
       </c>
       <c r="E151" t="s">
         <v>14</v>
       </c>
       <c r="F151" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>150</v>
       </c>
       <c r="C152" t="s">
         <v>244</v>
       </c>
       <c r="D152">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E152" t="s">
         <v>14</v>
       </c>
       <c r="F152" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>151</v>
       </c>
       <c r="C153" t="s">
         <v>245</v>
       </c>
       <c r="D153">
         <v>30</v>
       </c>
       <c r="E153" t="s">
         <v>137</v>
       </c>
       <c r="F153" t="s">
         <v>246</v>
       </c>
     </row>
@@ -4326,51 +4326,51 @@
     <row r="158" spans="1:6">
       <c r="A158">
         <v>156</v>
       </c>
       <c r="C158" t="s">
         <v>253</v>
       </c>
       <c r="D158">
         <v>29</v>
       </c>
       <c r="E158" t="s">
         <v>14</v>
       </c>
       <c r="F158" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>156</v>
       </c>
       <c r="C159" t="s">
         <v>255</v>
       </c>
       <c r="D159">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E159" t="s">
         <v>14</v>
       </c>
       <c r="F159" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>156</v>
       </c>
       <c r="C160" t="s">
         <v>256</v>
       </c>
       <c r="D160">
         <v>29</v>
       </c>
       <c r="E160" t="s">
         <v>14</v>
       </c>
       <c r="F160" t="s">
         <v>181</v>
       </c>
     </row>
@@ -4462,51 +4462,51 @@
     <row r="166" spans="1:6">
       <c r="A166">
         <v>164</v>
       </c>
       <c r="C166" t="s">
         <v>263</v>
       </c>
       <c r="D166">
         <v>29</v>
       </c>
       <c r="E166" t="s">
         <v>264</v>
       </c>
       <c r="F166" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>165</v>
       </c>
       <c r="C167" t="s">
         <v>266</v>
       </c>
       <c r="D167">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E167" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>166</v>
       </c>
       <c r="C168" t="s">
         <v>267</v>
       </c>
       <c r="D168">
         <v>29</v>
       </c>
       <c r="E168" t="s">
         <v>34</v>
       </c>
       <c r="F168" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>166</v>
@@ -4782,51 +4782,51 @@
     <row r="185" spans="1:6">
       <c r="A185">
         <v>182</v>
       </c>
       <c r="C185" t="s">
         <v>293</v>
       </c>
       <c r="D185">
         <v>27</v>
       </c>
       <c r="E185" t="s">
         <v>220</v>
       </c>
       <c r="F185" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>184</v>
       </c>
       <c r="C186" t="s">
         <v>294</v>
       </c>
       <c r="D186">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E186" t="s">
         <v>14</v>
       </c>
       <c r="F186" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>185</v>
       </c>
       <c r="C187" t="s">
         <v>296</v>
       </c>
       <c r="D187">
         <v>29</v>
       </c>
       <c r="E187" t="s">
         <v>20</v>
       </c>
       <c r="F187" t="s">
         <v>21</v>
       </c>
     </row>