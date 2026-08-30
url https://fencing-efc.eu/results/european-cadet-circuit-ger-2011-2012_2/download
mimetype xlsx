--- v1 (2026-07-14)
+++ v2 (2026-08-30)
@@ -1404,51 +1404,51 @@
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5">
         <v>30</v>
       </c>
       <c r="E5" t="s">
         <v>14</v>
       </c>
       <c r="F5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>20.0</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
       <c r="F6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7">
         <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
@@ -1564,51 +1564,51 @@
       </c>
       <c r="C13" t="s">
         <v>31</v>
       </c>
       <c r="D13">
         <v>30</v>
       </c>
       <c r="E13" t="s">
         <v>17</v>
       </c>
       <c r="F13" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="B14">
         <v>11.0</v>
       </c>
       <c r="C14" t="s">
         <v>33</v>
       </c>
       <c r="D14">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E14" t="s">
         <v>34</v>
       </c>
       <c r="F14" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>36</v>
       </c>
       <c r="D15">
         <v>30</v>
       </c>
       <c r="E15" t="s">
         <v>17</v>
       </c>
       <c r="F15" t="s">
@@ -1801,68 +1801,68 @@
       </c>
       <c r="C25" t="s">
         <v>52</v>
       </c>
       <c r="D25">
         <v>29</v>
       </c>
       <c r="E25" t="s">
         <v>14</v>
       </c>
       <c r="F25" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="B26">
         <v>6.0</v>
       </c>
       <c r="C26" t="s">
         <v>54</v>
       </c>
       <c r="D26">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>55</v>
       </c>
       <c r="D27">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E27" t="s">
         <v>10</v>
       </c>
       <c r="F27" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>56</v>
       </c>
       <c r="D28">
         <v>30</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28" t="s">
@@ -1915,71 +1915,71 @@
       </c>
       <c r="C31" t="s">
         <v>60</v>
       </c>
       <c r="D31">
         <v>30</v>
       </c>
       <c r="E31" t="s">
         <v>28</v>
       </c>
       <c r="F31" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>62</v>
       </c>
       <c r="D32">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E32" t="s">
         <v>28</v>
       </c>
       <c r="F32" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>31</v>
       </c>
       <c r="B33">
         <v>4.0</v>
       </c>
       <c r="C33" t="s">
         <v>64</v>
       </c>
       <c r="D33">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>65</v>
       </c>
       <c r="D34">
         <v>28</v>
       </c>
       <c r="E34" t="s">
         <v>17</v>
       </c>
       <c r="F34" t="s">
@@ -2340,51 +2340,51 @@
       </c>
       <c r="C53" t="s">
         <v>95</v>
       </c>
       <c r="D53">
         <v>30</v>
       </c>
       <c r="E53" t="s">
         <v>14</v>
       </c>
       <c r="F53" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="B54">
         <v>2.0</v>
       </c>
       <c r="C54" t="s">
         <v>96</v>
       </c>
       <c r="D54">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E54" t="s">
         <v>14</v>
       </c>
       <c r="F54" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>53</v>
       </c>
       <c r="B55">
         <v>2.0</v>
       </c>
       <c r="C55" t="s">
         <v>98</v>
       </c>
       <c r="D55">
         <v>31</v>
       </c>
       <c r="E55" t="s">
         <v>28</v>
       </c>
       <c r="F55" t="s">
@@ -2537,51 +2537,51 @@
       </c>
       <c r="C63" t="s">
         <v>113</v>
       </c>
       <c r="D63">
         <v>30</v>
       </c>
       <c r="E63" t="s">
         <v>114</v>
       </c>
       <c r="F63" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>62</v>
       </c>
       <c r="B64">
         <v>2.0</v>
       </c>
       <c r="C64" t="s">
         <v>116</v>
       </c>
       <c r="D64">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E64" t="s">
         <v>34</v>
       </c>
       <c r="F64" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>63</v>
       </c>
       <c r="B65">
         <v>2.0</v>
       </c>
       <c r="C65" t="s">
         <v>118</v>
       </c>
       <c r="D65">
         <v>29</v>
       </c>
       <c r="E65" t="s">
         <v>7</v>
       </c>
       <c r="F65" t="s">
@@ -2637,51 +2637,51 @@
       </c>
       <c r="C68" t="s">
         <v>122</v>
       </c>
       <c r="D68">
         <v>30</v>
       </c>
       <c r="E68" t="s">
         <v>14</v>
       </c>
       <c r="F68" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>67</v>
       </c>
       <c r="B69">
         <v>1.0</v>
       </c>
       <c r="C69" t="s">
         <v>123</v>
       </c>
       <c r="D69">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E69" t="s">
         <v>7</v>
       </c>
       <c r="F69" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>68</v>
       </c>
       <c r="B70">
         <v>1.0</v>
       </c>
       <c r="C70" t="s">
         <v>124</v>
       </c>
       <c r="D70">
         <v>28</v>
       </c>
       <c r="E70" t="s">
         <v>17</v>
       </c>
       <c r="F70" t="s">
@@ -2771,51 +2771,51 @@
       </c>
       <c r="C75" t="s">
         <v>130</v>
       </c>
       <c r="D75">
         <v>31</v>
       </c>
       <c r="E75" t="s">
         <v>17</v>
       </c>
       <c r="F75" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>74</v>
       </c>
       <c r="B76">
         <v>1.0</v>
       </c>
       <c r="C76" t="s">
         <v>132</v>
       </c>
       <c r="D76">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E76" t="s">
         <v>20</v>
       </c>
       <c r="F76" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>75</v>
       </c>
       <c r="B77">
         <v>1.0</v>
       </c>
       <c r="C77" t="s">
         <v>133</v>
       </c>
       <c r="D77">
         <v>31</v>
       </c>
       <c r="E77" t="s">
         <v>17</v>
       </c>
       <c r="F77" t="s">
@@ -2948,51 +2948,51 @@
       </c>
       <c r="B84">
         <v>1.0</v>
       </c>
       <c r="C84" t="s">
         <v>145</v>
       </c>
       <c r="D84">
         <v>29</v>
       </c>
       <c r="E84" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>83</v>
       </c>
       <c r="B85">
         <v>1.0</v>
       </c>
       <c r="C85" t="s">
         <v>146</v>
       </c>
       <c r="D85">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E85" t="s">
         <v>17</v>
       </c>
       <c r="F85" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>84</v>
       </c>
       <c r="B86">
         <v>1.0</v>
       </c>
       <c r="C86" t="s">
         <v>147</v>
       </c>
       <c r="D86">
         <v>30</v>
       </c>
       <c r="E86" t="s">
         <v>7</v>
       </c>
       <c r="F86" t="s">
@@ -3105,51 +3105,51 @@
       </c>
       <c r="C92" t="s">
         <v>155</v>
       </c>
       <c r="D92">
         <v>30</v>
       </c>
       <c r="E92" t="s">
         <v>107</v>
       </c>
       <c r="F92" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>91</v>
       </c>
       <c r="B93">
         <v>1.0</v>
       </c>
       <c r="C93" t="s">
         <v>156</v>
       </c>
       <c r="D93">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E93" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>92</v>
       </c>
       <c r="B94">
         <v>1.0</v>
       </c>
       <c r="C94" t="s">
         <v>157</v>
       </c>
       <c r="D94">
         <v>30</v>
       </c>
       <c r="E94" t="s">
         <v>114</v>
       </c>
       <c r="F94" t="s">
         <v>158</v>
       </c>
     </row>
@@ -3162,51 +3162,51 @@
       </c>
       <c r="C95" t="s">
         <v>159</v>
       </c>
       <c r="D95">
         <v>27</v>
       </c>
       <c r="E95" t="s">
         <v>14</v>
       </c>
       <c r="F95" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>94</v>
       </c>
       <c r="B96">
         <v>1.0</v>
       </c>
       <c r="C96" t="s">
         <v>161</v>
       </c>
       <c r="D96">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E96" t="s">
         <v>14</v>
       </c>
       <c r="F96" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>95</v>
       </c>
       <c r="B97">
         <v>1.0</v>
       </c>
       <c r="C97" t="s">
         <v>163</v>
       </c>
       <c r="D97">
         <v>30</v>
       </c>
       <c r="E97" t="s">
         <v>69</v>
       </c>
       <c r="F97" t="s">
@@ -3556,51 +3556,51 @@
       </c>
       <c r="B115">
         <v>1.0</v>
       </c>
       <c r="C115" t="s">
         <v>188</v>
       </c>
       <c r="D115">
         <v>31</v>
       </c>
       <c r="E115" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>114</v>
       </c>
       <c r="B116">
         <v>1.0</v>
       </c>
       <c r="C116" t="s">
         <v>189</v>
       </c>
       <c r="D116">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E116" t="s">
         <v>14</v>
       </c>
       <c r="F116" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>115</v>
       </c>
       <c r="B117">
         <v>1.0</v>
       </c>
       <c r="C117" t="s">
         <v>190</v>
       </c>
       <c r="D117">
         <v>29</v>
       </c>
       <c r="E117" t="s">
         <v>28</v>
       </c>
       <c r="F117" t="s">
@@ -3756,51 +3756,51 @@
       </c>
       <c r="C125" t="s">
         <v>202</v>
       </c>
       <c r="D125">
         <v>30</v>
       </c>
       <c r="E125" t="s">
         <v>34</v>
       </c>
       <c r="F125" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>124</v>
       </c>
       <c r="B126">
         <v>1.0</v>
       </c>
       <c r="C126" t="s">
         <v>203</v>
       </c>
       <c r="D126">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E126" t="s">
         <v>204</v>
       </c>
       <c r="F126" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>125</v>
       </c>
       <c r="B127">
         <v>1.0</v>
       </c>
       <c r="C127" t="s">
         <v>206</v>
       </c>
       <c r="D127">
         <v>28</v>
       </c>
       <c r="E127" t="s">
         <v>14</v>
       </c>
       <c r="F127" t="s">
@@ -3836,51 +3836,51 @@
       </c>
       <c r="C129" t="s">
         <v>210</v>
       </c>
       <c r="D129">
         <v>30</v>
       </c>
       <c r="E129" t="s">
         <v>69</v>
       </c>
       <c r="F129" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>128</v>
       </c>
       <c r="B130">
         <v>1.0</v>
       </c>
       <c r="C130" t="s">
         <v>212</v>
       </c>
       <c r="D130">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E130" t="s">
         <v>14</v>
       </c>
       <c r="F130" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>129</v>
       </c>
       <c r="C131" t="s">
         <v>213</v>
       </c>
       <c r="D131">
         <v>29</v>
       </c>
       <c r="E131" t="s">
         <v>14</v>
       </c>
       <c r="F131" t="s">
         <v>128</v>
       </c>
     </row>
@@ -4258,51 +4258,51 @@
     <row r="154" spans="1:6">
       <c r="A154">
         <v>152</v>
       </c>
       <c r="C154" t="s">
         <v>247</v>
       </c>
       <c r="D154">
         <v>30</v>
       </c>
       <c r="E154" t="s">
         <v>137</v>
       </c>
       <c r="F154" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>153</v>
       </c>
       <c r="C155" t="s">
         <v>249</v>
       </c>
       <c r="D155">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E155" t="s">
         <v>17</v>
       </c>
       <c r="F155" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>154</v>
       </c>
       <c r="C156" t="s">
         <v>251</v>
       </c>
       <c r="D156">
         <v>31</v>
       </c>
       <c r="E156" t="s">
         <v>14</v>
       </c>
       <c r="F156" t="s">
         <v>53</v>
       </c>
     </row>
@@ -4493,51 +4493,51 @@
     <row r="168" spans="1:6">
       <c r="A168">
         <v>166</v>
       </c>
       <c r="C168" t="s">
         <v>267</v>
       </c>
       <c r="D168">
         <v>29</v>
       </c>
       <c r="E168" t="s">
         <v>34</v>
       </c>
       <c r="F168" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>166</v>
       </c>
       <c r="C169" t="s">
         <v>269</v>
       </c>
       <c r="D169">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E169" t="s">
         <v>14</v>
       </c>
       <c r="F169" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>168</v>
       </c>
       <c r="C170" t="s">
         <v>271</v>
       </c>
       <c r="D170">
         <v>29</v>
       </c>
       <c r="E170" t="s">
         <v>14</v>
       </c>
       <c r="F170" t="s">
         <v>272</v>
       </c>
     </row>
@@ -4629,51 +4629,51 @@
     <row r="176" spans="1:6">
       <c r="A176">
         <v>174</v>
       </c>
       <c r="C176" t="s">
         <v>280</v>
       </c>
       <c r="D176">
         <v>30</v>
       </c>
       <c r="E176" t="s">
         <v>107</v>
       </c>
       <c r="F176" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>175</v>
       </c>
       <c r="C177" t="s">
         <v>282</v>
       </c>
       <c r="D177">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E177" t="s">
         <v>14</v>
       </c>
       <c r="F177" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>175</v>
       </c>
       <c r="C178" t="s">
         <v>283</v>
       </c>
       <c r="D178">
         <v>29</v>
       </c>
       <c r="E178" t="s">
         <v>14</v>
       </c>
       <c r="F178" t="s">
         <v>284</v>
       </c>
     </row>
@@ -4765,85 +4765,85 @@
     <row r="184" spans="1:6">
       <c r="A184">
         <v>182</v>
       </c>
       <c r="C184" t="s">
         <v>292</v>
       </c>
       <c r="D184">
         <v>29</v>
       </c>
       <c r="E184" t="s">
         <v>14</v>
       </c>
       <c r="F184" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>182</v>
       </c>
       <c r="C185" t="s">
         <v>293</v>
       </c>
       <c r="D185">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E185" t="s">
         <v>220</v>
       </c>
       <c r="F185" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>184</v>
       </c>
       <c r="C186" t="s">
         <v>294</v>
       </c>
       <c r="D186">
         <v>29</v>
       </c>
       <c r="E186" t="s">
         <v>14</v>
       </c>
       <c r="F186" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>185</v>
       </c>
       <c r="C187" t="s">
         <v>296</v>
       </c>
       <c r="D187">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E187" t="s">
         <v>20</v>
       </c>
       <c r="F187" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>186</v>
       </c>
       <c r="C188" t="s">
         <v>297</v>
       </c>
       <c r="D188">
         <v>28</v>
       </c>
       <c r="E188" t="s">
         <v>114</v>
       </c>
       <c r="F188" t="s">
         <v>298</v>
       </c>
     </row>
@@ -4867,102 +4867,102 @@
     <row r="190" spans="1:6">
       <c r="A190">
         <v>186</v>
       </c>
       <c r="C190" t="s">
         <v>300</v>
       </c>
       <c r="D190">
         <v>30</v>
       </c>
       <c r="E190" t="s">
         <v>14</v>
       </c>
       <c r="F190" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>189</v>
       </c>
       <c r="C191" t="s">
         <v>301</v>
       </c>
       <c r="D191">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E191" t="s">
         <v>137</v>
       </c>
       <c r="F191" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>189</v>
       </c>
       <c r="C192" t="s">
         <v>303</v>
       </c>
       <c r="D192">
         <v>30</v>
       </c>
       <c r="E192" t="s">
         <v>79</v>
       </c>
       <c r="F192" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>189</v>
       </c>
       <c r="C193" t="s">
         <v>305</v>
       </c>
       <c r="D193">
         <v>30</v>
       </c>
       <c r="E193" t="s">
         <v>14</v>
       </c>
       <c r="F193" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>189</v>
       </c>
       <c r="C194" t="s">
         <v>307</v>
       </c>
       <c r="D194">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E194" t="s">
         <v>107</v>
       </c>
       <c r="F194" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>193</v>
       </c>
       <c r="C195" t="s">
         <v>308</v>
       </c>
       <c r="D195">
         <v>29</v>
       </c>
       <c r="E195" t="s">
         <v>14</v>
       </c>
       <c r="F195" t="s">
         <v>306</v>
       </c>
     </row>