--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1604,151 +1604,151 @@
       </c>
       <c r="C15" t="s">
         <v>36</v>
       </c>
       <c r="D15">
         <v>30</v>
       </c>
       <c r="E15" t="s">
         <v>17</v>
       </c>
       <c r="F15" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>37</v>
       </c>
       <c r="D16">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E16" t="s">
         <v>14</v>
       </c>
       <c r="F16" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>39</v>
       </c>
       <c r="D17">
         <v>29</v>
       </c>
       <c r="E17" t="s">
         <v>40</v>
       </c>
       <c r="F17" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="B18">
         <v>8.0</v>
       </c>
       <c r="C18" t="s">
         <v>42</v>
       </c>
       <c r="D18">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E18" t="s">
         <v>17</v>
       </c>
       <c r="F18" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>6.0</v>
       </c>
       <c r="C19" t="s">
         <v>43</v>
       </c>
       <c r="D19">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E19" t="s">
         <v>14</v>
       </c>
       <c r="F19" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>6.0</v>
       </c>
       <c r="C20" t="s">
         <v>45</v>
       </c>
       <c r="D20">
         <v>31</v>
       </c>
       <c r="E20" t="s">
         <v>28</v>
       </c>
       <c r="F20" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21">
         <v>6.0</v>
       </c>
       <c r="C21" t="s">
         <v>47</v>
       </c>
       <c r="D21">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E21" t="s">
         <v>17</v>
       </c>
       <c r="F21" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22">
         <v>6.0</v>
       </c>
       <c r="C22" t="s">
         <v>48</v>
       </c>
       <c r="D22">
         <v>30</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
@@ -1875,51 +1875,51 @@
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>57</v>
       </c>
       <c r="D29">
         <v>29</v>
       </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>28</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>58</v>
       </c>
       <c r="D30">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E30" t="s">
         <v>20</v>
       </c>
       <c r="F30" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>60</v>
       </c>
       <c r="D31">
         <v>30</v>
       </c>
       <c r="E31" t="s">
         <v>28</v>
       </c>
       <c r="F31" t="s">
@@ -1955,51 +1955,51 @@
       </c>
       <c r="C33" t="s">
         <v>64</v>
       </c>
       <c r="D33">
         <v>30</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>65</v>
       </c>
       <c r="D34">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E34" t="s">
         <v>17</v>
       </c>
       <c r="F34" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>67</v>
       </c>
       <c r="D35">
         <v>31</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
       <c r="F35" t="s">
@@ -2186,88 +2186,88 @@
       </c>
       <c r="C45" t="s">
         <v>84</v>
       </c>
       <c r="D45">
         <v>28</v>
       </c>
       <c r="E45" t="s">
         <v>28</v>
       </c>
       <c r="F45" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>44</v>
       </c>
       <c r="B46">
         <v>2.0</v>
       </c>
       <c r="C46" t="s">
         <v>86</v>
       </c>
       <c r="D46">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E46" t="s">
         <v>28</v>
       </c>
       <c r="F46" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>45</v>
       </c>
       <c r="B47">
         <v>2.0</v>
       </c>
       <c r="C47" t="s">
         <v>88</v>
       </c>
       <c r="D47">
         <v>30</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>46</v>
       </c>
       <c r="B48">
         <v>2.0</v>
       </c>
       <c r="C48" t="s">
         <v>89</v>
       </c>
       <c r="D48">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E48" t="s">
         <v>34</v>
       </c>
       <c r="F48" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>47</v>
       </c>
       <c r="B49">
         <v>2.0</v>
       </c>
       <c r="C49" t="s">
         <v>90</v>
       </c>
       <c r="D49">
         <v>31</v>
       </c>
       <c r="E49" t="s">
         <v>14</v>
       </c>
       <c r="F49" t="s">
@@ -2420,51 +2420,51 @@
       </c>
       <c r="C57" t="s">
         <v>102</v>
       </c>
       <c r="D57">
         <v>29</v>
       </c>
       <c r="E57" t="s">
         <v>14</v>
       </c>
       <c r="F57" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>56</v>
       </c>
       <c r="B58">
         <v>2.0</v>
       </c>
       <c r="C58" t="s">
         <v>103</v>
       </c>
       <c r="D58">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E58" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>57</v>
       </c>
       <c r="B59">
         <v>2.0</v>
       </c>
       <c r="C59" t="s">
         <v>104</v>
       </c>
       <c r="D59">
         <v>31</v>
       </c>
       <c r="E59" t="s">
         <v>28</v>
       </c>
       <c r="F59" t="s">
         <v>105</v>
       </c>
     </row>
@@ -2477,51 +2477,51 @@
       </c>
       <c r="C60" t="s">
         <v>106</v>
       </c>
       <c r="D60">
         <v>30</v>
       </c>
       <c r="E60" t="s">
         <v>107</v>
       </c>
       <c r="F60" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>59</v>
       </c>
       <c r="B61">
         <v>2.0</v>
       </c>
       <c r="C61" t="s">
         <v>109</v>
       </c>
       <c r="D61">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E61" t="s">
         <v>14</v>
       </c>
       <c r="F61" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>60</v>
       </c>
       <c r="B62">
         <v>2.0</v>
       </c>
       <c r="C62" t="s">
         <v>110</v>
       </c>
       <c r="D62">
         <v>30</v>
       </c>
       <c r="E62" t="s">
         <v>111</v>
       </c>
       <c r="F62" t="s">
@@ -2577,51 +2577,51 @@
       </c>
       <c r="C65" t="s">
         <v>118</v>
       </c>
       <c r="D65">
         <v>29</v>
       </c>
       <c r="E65" t="s">
         <v>7</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>64</v>
       </c>
       <c r="B66">
         <v>2.0</v>
       </c>
       <c r="C66" t="s">
         <v>119</v>
       </c>
       <c r="D66">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E66" t="s">
         <v>17</v>
       </c>
       <c r="F66" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>65</v>
       </c>
       <c r="B67">
         <v>1.0</v>
       </c>
       <c r="C67" t="s">
         <v>120</v>
       </c>
       <c r="D67">
         <v>31</v>
       </c>
       <c r="E67" t="s">
         <v>14</v>
       </c>
       <c r="F67" t="s">
@@ -2811,51 +2811,51 @@
       </c>
       <c r="C77" t="s">
         <v>133</v>
       </c>
       <c r="D77">
         <v>31</v>
       </c>
       <c r="E77" t="s">
         <v>17</v>
       </c>
       <c r="F77" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>76</v>
       </c>
       <c r="B78">
         <v>1.0</v>
       </c>
       <c r="C78" t="s">
         <v>135</v>
       </c>
       <c r="D78">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E78" t="s">
         <v>7</v>
       </c>
       <c r="F78" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>77</v>
       </c>
       <c r="B79">
         <v>1.0</v>
       </c>
       <c r="C79" t="s">
         <v>136</v>
       </c>
       <c r="D79">
         <v>30</v>
       </c>
       <c r="E79" t="s">
         <v>137</v>
       </c>
       <c r="F79" t="s">
@@ -2931,51 +2931,51 @@
       </c>
       <c r="C83" t="s">
         <v>144</v>
       </c>
       <c r="D83">
         <v>31</v>
       </c>
       <c r="E83" t="s">
         <v>17</v>
       </c>
       <c r="F83" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>82</v>
       </c>
       <c r="B84">
         <v>1.0</v>
       </c>
       <c r="C84" t="s">
         <v>145</v>
       </c>
       <c r="D84">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E84" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>83</v>
       </c>
       <c r="B85">
         <v>1.0</v>
       </c>
       <c r="C85" t="s">
         <v>146</v>
       </c>
       <c r="D85">
         <v>29</v>
       </c>
       <c r="E85" t="s">
         <v>17</v>
       </c>
       <c r="F85" t="s">
         <v>66</v>
       </c>
     </row>
@@ -3299,51 +3299,51 @@
       </c>
       <c r="C102" t="s">
         <v>170</v>
       </c>
       <c r="D102">
         <v>30</v>
       </c>
       <c r="E102" t="s">
         <v>34</v>
       </c>
       <c r="F102" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>101</v>
       </c>
       <c r="B103">
         <v>1.0</v>
       </c>
       <c r="C103" t="s">
         <v>171</v>
       </c>
       <c r="D103">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E103" t="s">
         <v>28</v>
       </c>
       <c r="F103" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>101</v>
       </c>
       <c r="B104">
         <v>1.0</v>
       </c>
       <c r="C104" t="s">
         <v>173</v>
       </c>
       <c r="D104">
         <v>28</v>
       </c>
       <c r="E104" t="s">
         <v>14</v>
       </c>
       <c r="F104" t="s">
@@ -3596,51 +3596,51 @@
       </c>
       <c r="C117" t="s">
         <v>190</v>
       </c>
       <c r="D117">
         <v>29</v>
       </c>
       <c r="E117" t="s">
         <v>28</v>
       </c>
       <c r="F117" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>116</v>
       </c>
       <c r="B118">
         <v>1.0</v>
       </c>
       <c r="C118" t="s">
         <v>192</v>
       </c>
       <c r="D118">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E118" t="s">
         <v>7</v>
       </c>
       <c r="F118" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>117</v>
       </c>
       <c r="B119">
         <v>1.0</v>
       </c>
       <c r="C119" t="s">
         <v>193</v>
       </c>
       <c r="D119">
         <v>30</v>
       </c>
       <c r="E119" t="s">
         <v>69</v>
       </c>
       <c r="F119" t="s">
@@ -3676,51 +3676,51 @@
       </c>
       <c r="C121" t="s">
         <v>197</v>
       </c>
       <c r="D121">
         <v>30</v>
       </c>
       <c r="E121" t="s">
         <v>28</v>
       </c>
       <c r="F121" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>120</v>
       </c>
       <c r="B122">
         <v>1.0</v>
       </c>
       <c r="C122" t="s">
         <v>198</v>
       </c>
       <c r="D122">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E122" t="s">
         <v>28</v>
       </c>
       <c r="F122" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>121</v>
       </c>
       <c r="B123">
         <v>1.0</v>
       </c>
       <c r="C123" t="s">
         <v>200</v>
       </c>
       <c r="D123">
         <v>29</v>
       </c>
       <c r="E123" t="s">
         <v>14</v>
       </c>
       <c r="F123" t="s">
@@ -3776,51 +3776,51 @@
       </c>
       <c r="C126" t="s">
         <v>203</v>
       </c>
       <c r="D126">
         <v>31</v>
       </c>
       <c r="E126" t="s">
         <v>204</v>
       </c>
       <c r="F126" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>125</v>
       </c>
       <c r="B127">
         <v>1.0</v>
       </c>
       <c r="C127" t="s">
         <v>206</v>
       </c>
       <c r="D127">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E127" t="s">
         <v>14</v>
       </c>
       <c r="F127" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>126</v>
       </c>
       <c r="B128">
         <v>1.0</v>
       </c>
       <c r="C128" t="s">
         <v>208</v>
       </c>
       <c r="D128">
         <v>31</v>
       </c>
       <c r="E128" t="s">
         <v>14</v>
       </c>
       <c r="F128" t="s">
@@ -3870,51 +3870,51 @@
     <row r="131" spans="1:6">
       <c r="A131">
         <v>129</v>
       </c>
       <c r="C131" t="s">
         <v>213</v>
       </c>
       <c r="D131">
         <v>29</v>
       </c>
       <c r="E131" t="s">
         <v>14</v>
       </c>
       <c r="F131" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>130</v>
       </c>
       <c r="C132" t="s">
         <v>214</v>
       </c>
       <c r="D132">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E132" t="s">
         <v>14</v>
       </c>
       <c r="F132" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>131</v>
       </c>
       <c r="C133" t="s">
         <v>215</v>
       </c>
       <c r="D133">
         <v>29</v>
       </c>
       <c r="E133" t="s">
         <v>14</v>
       </c>
       <c r="F133" t="s">
         <v>15</v>
       </c>
     </row>
@@ -3955,85 +3955,85 @@
     <row r="136" spans="1:6">
       <c r="A136">
         <v>134</v>
       </c>
       <c r="C136" t="s">
         <v>219</v>
       </c>
       <c r="D136">
         <v>29</v>
       </c>
       <c r="E136" t="s">
         <v>220</v>
       </c>
       <c r="F136" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>134</v>
       </c>
       <c r="C137" t="s">
         <v>222</v>
       </c>
       <c r="D137">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E137" t="s">
         <v>28</v>
       </c>
       <c r="F137" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>134</v>
       </c>
       <c r="C138" t="s">
         <v>223</v>
       </c>
       <c r="D138">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E138" t="s">
         <v>17</v>
       </c>
       <c r="F138" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>137</v>
       </c>
       <c r="C139" t="s">
         <v>224</v>
       </c>
       <c r="D139">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E139" t="s">
         <v>137</v>
       </c>
       <c r="F139" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>138</v>
       </c>
       <c r="C140" t="s">
         <v>226</v>
       </c>
       <c r="D140">
         <v>31</v>
       </c>
       <c r="E140" t="s">
         <v>14</v>
       </c>
       <c r="F140" t="s">
         <v>15</v>
       </c>
     </row>
@@ -4190,102 +4190,102 @@
     <row r="150" spans="1:6">
       <c r="A150">
         <v>146</v>
       </c>
       <c r="C150" t="s">
         <v>241</v>
       </c>
       <c r="D150">
         <v>29</v>
       </c>
       <c r="E150" t="s">
         <v>14</v>
       </c>
       <c r="F150" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>149</v>
       </c>
       <c r="C151" t="s">
         <v>242</v>
       </c>
       <c r="D151">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E151" t="s">
         <v>14</v>
       </c>
       <c r="F151" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>150</v>
       </c>
       <c r="C152" t="s">
         <v>244</v>
       </c>
       <c r="D152">
         <v>28</v>
       </c>
       <c r="E152" t="s">
         <v>14</v>
       </c>
       <c r="F152" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>151</v>
       </c>
       <c r="C153" t="s">
         <v>245</v>
       </c>
       <c r="D153">
         <v>30</v>
       </c>
       <c r="E153" t="s">
         <v>137</v>
       </c>
       <c r="F153" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>152</v>
       </c>
       <c r="C154" t="s">
         <v>247</v>
       </c>
       <c r="D154">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E154" t="s">
         <v>137</v>
       </c>
       <c r="F154" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>153</v>
       </c>
       <c r="C155" t="s">
         <v>249</v>
       </c>
       <c r="D155">
         <v>30</v>
       </c>
       <c r="E155" t="s">
         <v>17</v>
       </c>
       <c r="F155" t="s">
         <v>250</v>
       </c>
     </row>
@@ -4309,51 +4309,51 @@
     <row r="157" spans="1:6">
       <c r="A157">
         <v>155</v>
       </c>
       <c r="C157" t="s">
         <v>252</v>
       </c>
       <c r="D157">
         <v>31</v>
       </c>
       <c r="E157" t="s">
         <v>69</v>
       </c>
       <c r="F157" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>156</v>
       </c>
       <c r="C158" t="s">
         <v>253</v>
       </c>
       <c r="D158">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E158" t="s">
         <v>14</v>
       </c>
       <c r="F158" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>156</v>
       </c>
       <c r="C159" t="s">
         <v>255</v>
       </c>
       <c r="D159">
         <v>27</v>
       </c>
       <c r="E159" t="s">
         <v>14</v>
       </c>
       <c r="F159" t="s">
         <v>92</v>
       </c>
     </row>
@@ -4935,51 +4935,51 @@
     <row r="194" spans="1:6">
       <c r="A194">
         <v>189</v>
       </c>
       <c r="C194" t="s">
         <v>307</v>
       </c>
       <c r="D194">
         <v>31</v>
       </c>
       <c r="E194" t="s">
         <v>107</v>
       </c>
       <c r="F194" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>193</v>
       </c>
       <c r="C195" t="s">
         <v>308</v>
       </c>
       <c r="D195">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E195" t="s">
         <v>14</v>
       </c>
       <c r="F195" t="s">
         <v>306</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>