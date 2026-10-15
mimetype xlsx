--- v2 (2026-08-30)
+++ v3 (2026-10-15)
@@ -1295,51 +1295,51 @@
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>31</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4">
         <v>26.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5">
         <v>31</v>
       </c>
       <c r="E5" t="s">
         <v>16</v>
       </c>
       <c r="F5" t="s">
@@ -1355,91 +1355,91 @@
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6">
         <v>31</v>
       </c>
       <c r="E6" t="s">
         <v>19</v>
       </c>
       <c r="F6" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="B8">
         <v>14.0</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8">
         <v>31</v>
       </c>
       <c r="E8" t="s">
         <v>19</v>
       </c>
       <c r="F8" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>24</v>
       </c>
       <c r="D9">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>14.0</v>
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10">
         <v>31</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10" t="s">
@@ -1655,51 +1655,51 @@
       </c>
       <c r="C21" t="s">
         <v>49</v>
       </c>
       <c r="D21">
         <v>31</v>
       </c>
       <c r="E21" t="s">
         <v>30</v>
       </c>
       <c r="F21" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22">
         <v>6.0</v>
       </c>
       <c r="C22" t="s">
         <v>50</v>
       </c>
       <c r="D22">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E22" t="s">
         <v>30</v>
       </c>
       <c r="F22" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23">
         <v>6.0</v>
       </c>
       <c r="C23" t="s">
         <v>51</v>
       </c>
       <c r="D23">
         <v>31</v>
       </c>
       <c r="E23" t="s">
         <v>33</v>
       </c>
       <c r="F23" t="s">
@@ -1755,71 +1755,71 @@
       </c>
       <c r="C26" t="s">
         <v>57</v>
       </c>
       <c r="D26">
         <v>30</v>
       </c>
       <c r="E26" t="s">
         <v>33</v>
       </c>
       <c r="F26" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>58</v>
       </c>
       <c r="D27">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E27" t="s">
         <v>30</v>
       </c>
       <c r="F27" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>59</v>
       </c>
       <c r="D28">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
       <c r="F28" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>27</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>60</v>
       </c>
       <c r="D29">
         <v>30</v>
       </c>
       <c r="E29" t="s">
         <v>30</v>
       </c>
       <c r="F29" t="s">
@@ -1966,51 +1966,51 @@
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>72</v>
       </c>
       <c r="D37">
         <v>31</v>
       </c>
       <c r="E37" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>36</v>
       </c>
       <c r="B38">
         <v>2.0</v>
       </c>
       <c r="C38" t="s">
         <v>73</v>
       </c>
       <c r="D38">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E38" t="s">
         <v>33</v>
       </c>
       <c r="F38" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>37</v>
       </c>
       <c r="B39">
         <v>2.0</v>
       </c>
       <c r="C39" t="s">
         <v>75</v>
       </c>
       <c r="D39">
         <v>31</v>
       </c>
       <c r="E39" t="s">
         <v>54</v>
       </c>
       <c r="F39" t="s">
@@ -2026,51 +2026,51 @@
       </c>
       <c r="C40" t="s">
         <v>77</v>
       </c>
       <c r="D40">
         <v>30</v>
       </c>
       <c r="E40" t="s">
         <v>30</v>
       </c>
       <c r="F40" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41">
         <v>2.0</v>
       </c>
       <c r="C41" t="s">
         <v>78</v>
       </c>
       <c r="D41">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E41" t="s">
         <v>79</v>
       </c>
       <c r="F41" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="B42">
         <v>2.0</v>
       </c>
       <c r="C42" t="s">
         <v>81</v>
       </c>
       <c r="D42">
         <v>31</v>
       </c>
       <c r="E42" t="s">
         <v>33</v>
       </c>
       <c r="F42" t="s">
@@ -2083,51 +2083,51 @@
       </c>
       <c r="B43">
         <v>2.0</v>
       </c>
       <c r="C43" t="s">
         <v>83</v>
       </c>
       <c r="D43">
         <v>30</v>
       </c>
       <c r="E43" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="B44">
         <v>2.0</v>
       </c>
       <c r="C44" t="s">
         <v>84</v>
       </c>
       <c r="D44">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E44" t="s">
         <v>33</v>
       </c>
       <c r="F44" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="B45">
         <v>2.0</v>
       </c>
       <c r="C45" t="s">
         <v>86</v>
       </c>
       <c r="D45">
         <v>29</v>
       </c>
       <c r="E45" t="s">
         <v>87</v>
       </c>
       <c r="F45" t="s">
@@ -2785,51 +2785,51 @@
       </c>
       <c r="C79" t="s">
         <v>138</v>
       </c>
       <c r="D79">
         <v>31</v>
       </c>
       <c r="E79" t="s">
         <v>33</v>
       </c>
       <c r="F79" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>78</v>
       </c>
       <c r="B80">
         <v>1.0</v>
       </c>
       <c r="C80" t="s">
         <v>139</v>
       </c>
       <c r="D80">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E80" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>79</v>
       </c>
       <c r="B81">
         <v>1.0</v>
       </c>
       <c r="C81" t="s">
         <v>140</v>
       </c>
       <c r="D81">
         <v>31</v>
       </c>
       <c r="E81" t="s">
         <v>141</v>
       </c>
       <c r="F81" t="s">
         <v>142</v>
       </c>
     </row>
@@ -2919,71 +2919,71 @@
       </c>
       <c r="C86" t="s">
         <v>148</v>
       </c>
       <c r="D86">
         <v>31</v>
       </c>
       <c r="E86" t="s">
         <v>13</v>
       </c>
       <c r="F86" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>85</v>
       </c>
       <c r="B87">
         <v>1.0</v>
       </c>
       <c r="C87" t="s">
         <v>149</v>
       </c>
       <c r="D87">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E87" t="s">
         <v>54</v>
       </c>
       <c r="F87" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>86</v>
       </c>
       <c r="B88">
         <v>1.0</v>
       </c>
       <c r="C88" t="s">
         <v>150</v>
       </c>
       <c r="D88">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E88" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>87</v>
       </c>
       <c r="B89">
         <v>1.0</v>
       </c>
       <c r="C89" t="s">
         <v>151</v>
       </c>
       <c r="D89">
         <v>30</v>
       </c>
       <c r="E89" t="s">
         <v>16</v>
       </c>
       <c r="F89" t="s">
         <v>152</v>
       </c>
     </row>
@@ -3213,51 +3213,51 @@
       </c>
       <c r="B101">
         <v>1.0</v>
       </c>
       <c r="C101" t="s">
         <v>170</v>
       </c>
       <c r="D101">
         <v>30</v>
       </c>
       <c r="E101" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>100</v>
       </c>
       <c r="B102">
         <v>1.0</v>
       </c>
       <c r="C102" t="s">
         <v>171</v>
       </c>
       <c r="D102">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E102" t="s">
         <v>33</v>
       </c>
       <c r="F102" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>101</v>
       </c>
       <c r="B103">
         <v>1.0</v>
       </c>
       <c r="C103" t="s">
         <v>172</v>
       </c>
       <c r="D103">
         <v>30</v>
       </c>
       <c r="E103" t="s">
         <v>141</v>
       </c>
       <c r="F103" t="s">
@@ -3393,171 +3393,171 @@
       </c>
       <c r="C110" t="s">
         <v>184</v>
       </c>
       <c r="D110">
         <v>31</v>
       </c>
       <c r="E110" t="s">
         <v>111</v>
       </c>
       <c r="F110" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>109</v>
       </c>
       <c r="B111">
         <v>1.0</v>
       </c>
       <c r="C111" t="s">
         <v>185</v>
       </c>
       <c r="D111">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E111" t="s">
         <v>66</v>
       </c>
       <c r="F111" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>110</v>
       </c>
       <c r="B112">
         <v>1.0</v>
       </c>
       <c r="C112" t="s">
         <v>187</v>
       </c>
       <c r="D112">
         <v>30</v>
       </c>
       <c r="E112" t="s">
         <v>33</v>
       </c>
       <c r="F112" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>111</v>
       </c>
       <c r="B113">
         <v>1.0</v>
       </c>
       <c r="C113" t="s">
         <v>188</v>
       </c>
       <c r="D113">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E113" t="s">
         <v>30</v>
       </c>
       <c r="F113" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>112</v>
       </c>
       <c r="B114">
         <v>1.0</v>
       </c>
       <c r="C114" t="s">
         <v>189</v>
       </c>
       <c r="D114">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E114" t="s">
         <v>79</v>
       </c>
       <c r="F114" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>112</v>
       </c>
       <c r="B115">
         <v>1.0</v>
       </c>
       <c r="C115" t="s">
         <v>191</v>
       </c>
       <c r="D115">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E115" t="s">
         <v>33</v>
       </c>
       <c r="F115" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>114</v>
       </c>
       <c r="B116">
         <v>1.0</v>
       </c>
       <c r="C116" t="s">
         <v>193</v>
       </c>
       <c r="D116">
         <v>30</v>
       </c>
       <c r="E116" t="s">
         <v>33</v>
       </c>
       <c r="F116" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>115</v>
       </c>
       <c r="B117">
         <v>1.0</v>
       </c>
       <c r="C117" t="s">
         <v>194</v>
       </c>
       <c r="D117">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E117" t="s">
         <v>33</v>
       </c>
       <c r="F117" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>116</v>
       </c>
       <c r="B118">
         <v>1.0</v>
       </c>
       <c r="C118" t="s">
         <v>195</v>
       </c>
       <c r="D118">
         <v>30</v>
       </c>
       <c r="E118" t="s">
         <v>54</v>
       </c>
       <c r="F118" t="s">
@@ -3670,51 +3670,51 @@
       </c>
       <c r="C124" t="s">
         <v>206</v>
       </c>
       <c r="D124">
         <v>29</v>
       </c>
       <c r="E124" t="s">
         <v>33</v>
       </c>
       <c r="F124" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>123</v>
       </c>
       <c r="B125">
         <v>1.0</v>
       </c>
       <c r="C125" t="s">
         <v>208</v>
       </c>
       <c r="D125">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E125" t="s">
         <v>54</v>
       </c>
       <c r="F125" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>124</v>
       </c>
       <c r="B126">
         <v>1.0</v>
       </c>
       <c r="C126" t="s">
         <v>209</v>
       </c>
       <c r="D126">
         <v>31</v>
       </c>
       <c r="E126" t="s">
         <v>33</v>
       </c>
       <c r="F126" t="s">
@@ -3889,82 +3889,82 @@
     <row r="136" spans="1:6">
       <c r="A136">
         <v>133</v>
       </c>
       <c r="C136" t="s">
         <v>224</v>
       </c>
       <c r="D136">
         <v>29</v>
       </c>
       <c r="E136" t="s">
         <v>7</v>
       </c>
       <c r="F136" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>135</v>
       </c>
       <c r="C137" t="s">
         <v>226</v>
       </c>
       <c r="D137">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E137" t="s">
         <v>16</v>
       </c>
       <c r="F137" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>135</v>
       </c>
       <c r="C138" t="s">
         <v>228</v>
       </c>
       <c r="D138">
         <v>31</v>
       </c>
       <c r="E138" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>137</v>
       </c>
       <c r="C139" t="s">
         <v>229</v>
       </c>
       <c r="D139">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E139" t="s">
         <v>43</v>
       </c>
       <c r="F139" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>137</v>
       </c>
       <c r="C140" t="s">
         <v>231</v>
       </c>
       <c r="D140">
         <v>30</v>
       </c>
       <c r="E140" t="s">
         <v>13</v>
       </c>
       <c r="F140" t="s">
         <v>136</v>
       </c>
     </row>
@@ -4039,51 +4039,51 @@
     <row r="145" spans="1:6">
       <c r="A145">
         <v>143</v>
       </c>
       <c r="C145" t="s">
         <v>238</v>
       </c>
       <c r="D145">
         <v>31</v>
       </c>
       <c r="E145" t="s">
         <v>33</v>
       </c>
       <c r="F145" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>143</v>
       </c>
       <c r="C146" t="s">
         <v>239</v>
       </c>
       <c r="D146">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E146" t="s">
         <v>111</v>
       </c>
       <c r="F146" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>145</v>
       </c>
       <c r="C147" t="s">
         <v>240</v>
       </c>
       <c r="D147">
         <v>31</v>
       </c>
       <c r="E147" t="s">
         <v>33</v>
       </c>
       <c r="F147" t="s">
         <v>85</v>
       </c>
     </row>
@@ -4373,51 +4373,51 @@
     <row r="165" spans="1:6">
       <c r="A165">
         <v>163</v>
       </c>
       <c r="C165" t="s">
         <v>264</v>
       </c>
       <c r="D165">
         <v>29</v>
       </c>
       <c r="E165" t="s">
         <v>33</v>
       </c>
       <c r="F165" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>163</v>
       </c>
       <c r="C166" t="s">
         <v>265</v>
       </c>
       <c r="D166">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E166" t="s">
         <v>179</v>
       </c>
       <c r="F166" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>163</v>
       </c>
       <c r="C167" t="s">
         <v>267</v>
       </c>
       <c r="D167">
         <v>30</v>
       </c>
       <c r="E167" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>166</v>